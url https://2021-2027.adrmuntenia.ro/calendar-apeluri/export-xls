--- v11 (2026-08-16)
+++ v12 (2026-09-26)
@@ -1577,57 +1577,57 @@
       </c>
       <c r="N3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>36</v>
       </c>
       <c r="G4" s="1">
-        <v>340070580.24</v>
+        <v>144000000.0</v>
       </c>
       <c r="H4" s="1">
-        <v>289059993.2</v>
+        <v>122400000.0</v>
       </c>
       <c r="I4" s="1">
-        <v>51010587.04</v>
+        <v>21600000.0</v>
       </c>
       <c r="J4" t="s">
         <v>37</v>
       </c>
       <c r="K4" t="s">
         <v>38</v>
       </c>
       <c r="L4" t="s">
         <v>39</v>
       </c>
       <c r="M4" t="s">
         <v>40</v>
       </c>
       <c r="N4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B5" t="s">
         <v>43</v>
       </c>
       <c r="C5" s="2" t="s">