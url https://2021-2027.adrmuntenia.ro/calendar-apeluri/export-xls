--- v5 (2026-03-13)
+++ v6 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="328">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="331">
   <si>
     <t>Titlu</t>
   </si>
   <si>
     <t>Prioritate</t>
   </si>
   <si>
     <t>Obiectiv specific</t>
   </si>
   <si>
     <t>Actiuni indicative</t>
   </si>
   <si>
     <t>Obiectiv de politica</t>
   </si>
   <si>
     <t>Potențiali aplicanți</t>
   </si>
   <si>
     <t>Total alocare financiara</t>
   </si>
   <si>
     <t>Alocare financiara federala</t>
   </si>
   <si>
@@ -968,63 +968,72 @@
   <si>
     <t>PRSM/702/PRSM_P6/OP5/RSO5.1/PRSM_A11 - Construcția, reabilitarea, modernizarea, extinderea și dotarea infrastructurii de turism și/sau agrement - IFI (BEI)</t>
   </si>
   <si>
     <t>2025-09-02 16:00:09</t>
   </si>
   <si>
     <t>2025-09-03 12:00:18</t>
   </si>
   <si>
     <t>2025-09-30 17:00:24</t>
   </si>
   <si>
     <t>PRSM/703/PRSM_P6/OP5/RSO5.2/PRSM_A11 - Construcția, reabilitarea, modernizarea, extinderea și dotarea infrastructurii de turism și/sau agrement - IFI (BEI)</t>
   </si>
   <si>
     <t>2025-09-02 16:00:41</t>
   </si>
   <si>
     <t>2025-09-03 12:00:49</t>
   </si>
   <si>
     <t>2025-09-30 17:00:55</t>
   </si>
   <si>
-    <t>Dezvoltarea infrastructurii pentru stații de reîncărcare electrică de-a lungul drumurilor județene</t>
+    <t>PRSM/908/PRSM_P4/OP3/RSO3.2/PRSM_A29 - Finanțarea infrastructurii de reîncărcare destinată vehiculelor electrice în cadrul Programului Regional Sud-Muntenia 2021-2027</t>
   </si>
   <si>
     <t>&lt;p&gt;Investiții în dezvoltarea infrastructurii de puncte de reîncărcare de putere normală și putere înaltă pentru autovehicule și autobuze electrice, atât vehicule ușoare cât și vehicule grele, &amp;nbsp;pentru transportul rutier de-a lungul drumurilor județene din regiunea Sud-Muntenia.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;ul&gt;&lt;li&gt;Consiliu județean&lt;/li&gt;&lt;li&gt;Primărie de comună&lt;/li&gt;&lt;li&gt;Primărie de oraș&lt;/li&gt;&lt;li&gt;Primărie de municipiu&lt;/li&gt;&lt;li&gt;Primărie de municipiu reședință de județ&lt;/li&gt;&lt;li&gt;Parteneriat între entitățile enumerate mai sus&lt;/li&gt;&lt;/ul&gt;</t>
   </si>
   <si>
     <t>2025-10-15 17:00:00</t>
   </si>
   <si>
     <t>2025-11-06 23:59:11</t>
+  </si>
+  <si>
+    <t>2026-03-31 09:00:31</t>
+  </si>
+  <si>
+    <t>2026-06-02 08:00:48</t>
+  </si>
+  <si>
+    <t>2026-12-02 14:00:02</t>
   </si>
   <si>
     <t>PRSM/828/PRSM_P7/AT/AT/PRSM_A8 - Asigurarea funcționării sistemului de management al PR Sud- Muntenia 2021-2027</t>
   </si>
   <si>
     <t>&lt;p&gt;Asigurarea funcționării sistemului de management și control pentru implementarea și monitorizarea eficientă a PRSM, în conformitate cu prevederile Programului Regional Sud Muntenia 2021-2027, Prioritatea&amp;nbsp;P7 - Asigurarea funcționării sistemului de management al PR Sud Muntenia, activități eligibile incluse în domeniul de interveție&amp;nbsp;180 - Pregătire, implementare, monitorizare și control.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2025-12-09 17:00:44</t>
   </si>
   <si>
     <t>2025-12-11 08:00:52</t>
   </si>
   <si>
     <t>2026-01-15 14:00:04</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -3230,87 +3239,96 @@
       </c>
       <c r="D45" s="1" t="s">
         <v>319</v>
       </c>
       <c r="E45" s="1" t="s">
         <v>57</v>
       </c>
       <c r="F45" t="s">
         <v>320</v>
       </c>
       <c r="G45">
         <v>2470588.24</v>
       </c>
       <c r="H45">
         <v>2100000.0</v>
       </c>
       <c r="I45">
         <v>370588.24</v>
       </c>
       <c r="J45" t="s">
         <v>321</v>
       </c>
       <c r="K45" t="s">
         <v>322</v>
       </c>
+      <c r="L45" t="s">
+        <v>323</v>
+      </c>
+      <c r="M45" t="s">
+        <v>324</v>
+      </c>
+      <c r="N45" t="s">
+        <v>325</v>
+      </c>
     </row>
     <row r="46" spans="1:14">
       <c r="A46" s="1" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="B46" t="s">
         <v>241</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>242</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F46" t="s">
         <v>267</v>
       </c>
       <c r="G46">
         <v>20000000.0</v>
       </c>
       <c r="H46">
         <v>17000000.0</v>
       </c>
       <c r="I46">
         <v>3000000.0</v>
       </c>
       <c r="L46" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="M46" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="N46" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">