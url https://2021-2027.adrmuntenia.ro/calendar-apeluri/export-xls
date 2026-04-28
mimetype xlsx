--- v6 (2026-04-03)
+++ v7 (2026-04-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="331">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="333">
   <si>
     <t>Titlu</t>
   </si>
   <si>
     <t>Prioritate</t>
   </si>
   <si>
     <t>Obiectiv specific</t>
   </si>
   <si>
     <t>Actiuni indicative</t>
   </si>
   <si>
     <t>Obiectiv de politica</t>
   </si>
   <si>
     <t>Potențiali aplicanți</t>
   </si>
   <si>
     <t>Total alocare financiara</t>
   </si>
   <si>
     <t>Alocare financiara federala</t>
   </si>
   <si>
@@ -914,51 +914,51 @@
   <si>
     <t>2025-06-20 23:59:10</t>
   </si>
   <si>
     <t>PRSM/794/PRSM_P7/AT/AT/PRSM_A28 - Pacte de integritate</t>
   </si>
   <si>
     <t>&lt;ol&gt;&lt;li&gt;Evaluarea procedurilor de atribuire a contractelor Autorității Contractante în cadrul proiectului și evaluarea respectării principiilor: integritate, responsabilitate, nediscriminare, transparență și tratament egal în cadrul procedurilor de atribuire a contractelor precum și în timpul executării acestora.&lt;/li&gt;&lt;li&gt;Monitorizarea procedurilor de achiziții și monitorizarea implementării contractelor semnate în urma derulării acestora, de la stadiul de identificare și analiză a nevoilor până la semnarea procesului verbal de recepție, pentru toate contractele atribuite de Autoritatea Contractantă, în cadrul proiectului.&lt;/li&gt;&lt;li&gt;Realizarea rapoartelor de monitorizare și a listelor de verificare utilizate în verificarea implementării Pactului de Integritate.&lt;/li&gt;&lt;li&gt;Realizarea măsurilor de publicitate necesare implementării Pactului de Integritate, respectiv publicarea rapoartelor de monitorizare și informarea cetățenilor, inclusiv realizarea unui site web, cu respectarea prevederilor privind gestionarea și prelucrarea datelor cu caracter personal în conformitate cu Regulamentul (UE) 2016/679 și Legea nr. 190/2018, cu modificările și completările ulterioare.&lt;/li&gt;&lt;li&gt;Activități administrative dedicate participării la sedințele de lucru ale Autorității Contractante și de monitorizare a executării activităților ce țin de implementarea contractului atribuit de Autoritatea Contractantă.&lt;/li&gt;&lt;li&gt;Activități de comunicare și vizibilitate aferente proiectului în conformitate cu prevederile contractului de finanţare și cu prevederile Ghidului de Identitate Vizuală, precum și cu prevederile articolelor 46 și 50 din cadrul Regulamentului (UE) 2021/1060 privind Dispozițiile Comune.&lt;/li&gt;&lt;li&gt;Alte activități specifice justificate și necesare implementării Pactului de Integritate.&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;Activitățile eligibile menționate mai sus trebuie realizate cu respectarea cerințelor privind designul universal și adaptarea rezonabilă.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;ul&gt;&lt;li&gt;ONG&lt;/li&gt;&lt;li&gt;Parteneriat ONG cu alte organizații care nu desfășoară activitate economică pentru profit înființate prin alte legi speciale.&lt;/li&gt;&lt;/ul&gt;</t>
   </si>
   <si>
     <t>2025-06-23 11:00:30</t>
   </si>
   <si>
     <t>2025-07-15 23:59:38</t>
   </si>
   <si>
     <t>2025-12-05 10:40:04</t>
   </si>
   <si>
     <t>2026-02-05 08:00:23</t>
   </si>
   <si>
-    <t>2026-04-06 14:00:00</t>
+    <t>2026-05-06 14:00:00</t>
   </si>
   <si>
     <t>PRSM/700/PRSM_P1/OP1/RSO1.3/PRSM_A39 - Înființarea, dezvoltarea și operaționalizarea incubatoarelor de afaceri și parcurilor industriale</t>
   </si>
   <si>
     <t>&lt;p&gt;Banca Europeană de Investiții&lt;/p&gt;</t>
   </si>
   <si>
     <t>2025-09-02 16:00:42</t>
   </si>
   <si>
     <t>2025-09-03 12:00:33</t>
   </si>
   <si>
     <t>2025-09-30 17:00:40</t>
   </si>
   <si>
     <t>PRSM/701/PRSM_P2/OP2 - Asigurarea/îmbunătățirea eficienței energetice în clădirile rezidențiale - IFI (BEI)</t>
   </si>
   <si>
     <t>2025-09-02 16:00:25</t>
   </si>
   <si>
     <t>2025-09-03 12:00:00</t>
   </si>
@@ -1005,50 +1005,56 @@
     <t>2025-11-06 23:59:11</t>
   </si>
   <si>
     <t>2026-03-31 09:00:31</t>
   </si>
   <si>
     <t>2026-06-02 08:00:48</t>
   </si>
   <si>
     <t>2026-12-02 14:00:02</t>
   </si>
   <si>
     <t>PRSM/828/PRSM_P7/AT/AT/PRSM_A8 - Asigurarea funcționării sistemului de management al PR Sud- Muntenia 2021-2027</t>
   </si>
   <si>
     <t>&lt;p&gt;Asigurarea funcționării sistemului de management și control pentru implementarea și monitorizarea eficientă a PRSM, în conformitate cu prevederile Programului Regional Sud Muntenia 2021-2027, Prioritatea&amp;nbsp;P7 - Asigurarea funcționării sistemului de management al PR Sud Muntenia, activități eligibile incluse în domeniul de interveție&amp;nbsp;180 - Pregătire, implementare, monitorizare și control.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2025-12-09 17:00:44</t>
   </si>
   <si>
     <t>2025-12-11 08:00:52</t>
   </si>
   <si>
     <t>2026-01-15 14:00:04</t>
+  </si>
+  <si>
+    <t>PRSM/ID/PRSM P1/OP1 - Sprijinirea investițiilor în activități de cercetare - inovare în microîntreprinderi, întreprinderi mici și mijlocii pentru creșterea nivelului de maturitate tehnologică în domeniile de specializare inteligentă</t>
+  </si>
+  <si>
+    <t>&lt;ul&gt;&lt;li&gt;Microîntreprinderi&lt;/li&gt;&lt;li&gt;IMM&lt;/li&gt;&lt;li&gt;Parteneriate între entitățile de mai sus&lt;/li&gt;&lt;/ul&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFffffff"/>
       <name val="Calibri"/>
@@ -1058,59 +1064,61 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF003399"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="6">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1374,1961 +1382,1991 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N46"/>
+  <dimension ref="A1:N47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="100" customWidth="true" style="1"/>
+    <col min="1" max="1" width="100" customWidth="true" style="2"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
-    <col min="3" max="3" width="100" customWidth="true" style="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="64.841" bestFit="true" customWidth="true" style="1"/>
+    <col min="3" max="3" width="100" customWidth="true" style="2"/>
+    <col min="4" max="4" width="100" customWidth="true" style="2"/>
+    <col min="5" max="5" width="64.841" bestFit="true" customWidth="true" style="2"/>
     <col min="6" max="6" width="1003.898" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="23.423" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3" t="s">
+      <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="3" t="s">
+      <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="3" t="s">
+      <c r="G1" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="3" t="s">
+      <c r="H1" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="3" t="s">
+      <c r="I1" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="3" t="s">
+      <c r="J1" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="3" t="s">
+      <c r="K1" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="3" t="s">
+      <c r="L1" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="3" t="s">
+      <c r="M1" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="3" t="s">
+      <c r="N1" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
-      <c r="A2" s="1" t="s">
+      <c r="A2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="C2" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="D2" s="1" t="s">
+      <c r="D2" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="E2" s="1" t="s">
+      <c r="E2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F2" t="s">
         <v>19</v>
       </c>
-      <c r="G2">
+      <c r="G2" s="1">
         <v>47058823.53</v>
       </c>
-      <c r="H2">
+      <c r="H2" s="1">
         <v>40000000.0</v>
       </c>
+      <c r="I2" s="1"/>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3" spans="1:14">
-      <c r="A3" s="1" t="s">
+      <c r="A3" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="C3" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="D3" s="1" t="s">
+      <c r="D3" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="E3" s="1" t="s">
+      <c r="E3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>28</v>
       </c>
-      <c r="G3">
+      <c r="G3" s="1">
         <v>47058823.53</v>
       </c>
-      <c r="H3">
+      <c r="H3" s="1">
         <v>40000000.0</v>
       </c>
-      <c r="I3">
+      <c r="I3" s="1">
         <v>7058823.53</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" t="s">
         <v>30</v>
       </c>
       <c r="L3" t="s">
         <v>31</v>
       </c>
       <c r="M3" t="s">
         <v>32</v>
       </c>
       <c r="N3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:14">
-      <c r="A4" s="1" t="s">
+      <c r="A4" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="C4" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="D4" s="1" t="s">
+      <c r="D4" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="E4" s="1" t="s">
+      <c r="E4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>36</v>
       </c>
-      <c r="G4">
+      <c r="G4" s="1">
         <v>144000000.0</v>
       </c>
-      <c r="H4">
+      <c r="H4" s="1">
         <v>122400000.0</v>
       </c>
-      <c r="I4">
+      <c r="I4" s="1">
         <v>21600000.0</v>
       </c>
       <c r="J4" t="s">
         <v>37</v>
       </c>
       <c r="K4" t="s">
         <v>38</v>
       </c>
       <c r="L4" t="s">
         <v>39</v>
       </c>
       <c r="M4" t="s">
         <v>40</v>
       </c>
       <c r="N4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:14">
-      <c r="A5" s="1" t="s">
+      <c r="A5" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B5" t="s">
         <v>43</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="C5" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="D5" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="E5" s="1" t="s">
+      <c r="E5" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F5" t="s">
         <v>47</v>
       </c>
-      <c r="G5">
+      <c r="G5" s="1">
         <v>35204713.92</v>
       </c>
-      <c r="H5">
+      <c r="H5" s="1">
         <v>29924006.83</v>
       </c>
-      <c r="I5">
+      <c r="I5" s="1">
         <v>4576612.81</v>
       </c>
       <c r="J5" t="s">
         <v>48</v>
       </c>
       <c r="K5" t="s">
         <v>49</v>
       </c>
       <c r="L5" t="s">
         <v>50</v>
       </c>
       <c r="M5" t="s">
         <v>51</v>
       </c>
       <c r="N5" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:14">
-      <c r="A6" s="1" t="s">
+      <c r="A6" s="2" t="s">
         <v>53</v>
       </c>
       <c r="B6" t="s">
         <v>54</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="C6" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="D6" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="E6" s="1" t="s">
+      <c r="E6" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F6" t="s">
         <v>58</v>
       </c>
-      <c r="G6">
+      <c r="G6" s="1">
         <v>199447906.91</v>
       </c>
-      <c r="H6">
+      <c r="H6" s="1">
         <v>169530720.87</v>
       </c>
-      <c r="I6">
+      <c r="I6" s="1">
         <v>25928227.9</v>
       </c>
       <c r="J6" t="s">
         <v>59</v>
       </c>
       <c r="K6" t="s">
         <v>60</v>
       </c>
       <c r="L6" t="s">
         <v>61</v>
       </c>
       <c r="M6" t="s">
         <v>62</v>
       </c>
       <c r="N6" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="7" spans="1:14">
-      <c r="A7" s="1" t="s">
+      <c r="A7" s="2" t="s">
         <v>64</v>
       </c>
       <c r="B7" t="s">
         <v>65</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="C7" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="D7" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="E7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F7" t="s">
         <v>69</v>
       </c>
-      <c r="G7">
+      <c r="G7" s="1">
         <v>13920351.23</v>
       </c>
-      <c r="H7">
+      <c r="H7" s="1">
         <v>6678984.52</v>
       </c>
-      <c r="I7">
+      <c r="I7" s="1">
         <v>6962959.69</v>
       </c>
       <c r="J7" t="s">
         <v>48</v>
       </c>
       <c r="K7" t="s">
         <v>49</v>
       </c>
       <c r="L7" t="s">
         <v>70</v>
       </c>
       <c r="M7" t="s">
         <v>71</v>
       </c>
       <c r="N7" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="8" spans="1:14">
-      <c r="A8" s="1" t="s">
+      <c r="A8" s="2" t="s">
         <v>73</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="C8" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="D8" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="E8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F8" t="s">
         <v>75</v>
       </c>
-      <c r="G8">
+      <c r="G8" s="1">
         <v>11618486.57</v>
       </c>
-      <c r="H8">
+      <c r="H8" s="1">
         <v>9875713.59</v>
       </c>
-      <c r="I8">
+      <c r="I8" s="1">
         <v>1510403.25</v>
       </c>
       <c r="J8" t="s">
         <v>76</v>
       </c>
       <c r="K8" t="s">
         <v>77</v>
       </c>
       <c r="L8" t="s">
         <v>78</v>
       </c>
       <c r="M8" t="s">
         <v>79</v>
       </c>
       <c r="N8" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="9" spans="1:14">
-      <c r="A9" s="1" t="s">
+      <c r="A9" s="2" t="s">
         <v>81</v>
       </c>
       <c r="B9" t="s">
         <v>65</v>
       </c>
-      <c r="C9" s="1" t="s">
+      <c r="C9" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="D9" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="E9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F9" t="s">
         <v>83</v>
       </c>
-      <c r="G9">
+      <c r="G9" s="1">
         <v>8628268.86</v>
       </c>
-      <c r="H9">
+      <c r="H9" s="1">
         <v>4139843.4</v>
       </c>
-      <c r="I9">
+      <c r="I9" s="1">
         <v>4315860.08</v>
       </c>
       <c r="J9" t="s">
         <v>84</v>
       </c>
       <c r="K9" t="s">
         <v>85</v>
       </c>
       <c r="L9" t="s">
         <v>86</v>
       </c>
       <c r="M9" t="s">
         <v>87</v>
       </c>
       <c r="N9" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="10" spans="1:14">
-      <c r="A10" s="1" t="s">
+      <c r="A10" s="2" t="s">
         <v>89</v>
       </c>
       <c r="B10" t="s">
         <v>90</v>
       </c>
-      <c r="C10" s="1" t="s">
+      <c r="C10" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="D10" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="E10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F10" t="s">
         <v>94</v>
       </c>
-      <c r="G10">
+      <c r="G10" s="1">
         <v>47486128.13</v>
       </c>
-      <c r="H10">
+      <c r="H10" s="1">
         <v>40363208.91</v>
       </c>
-      <c r="I10">
+      <c r="I10" s="1">
         <v>6173196.66</v>
       </c>
       <c r="J10" t="s">
         <v>95</v>
       </c>
       <c r="K10" t="s">
         <v>96</v>
       </c>
       <c r="L10" t="s">
         <v>97</v>
       </c>
       <c r="M10" t="s">
         <v>98</v>
       </c>
       <c r="N10" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="11" spans="1:14">
-      <c r="A11" s="1" t="s">
+      <c r="A11" s="2" t="s">
         <v>100</v>
       </c>
       <c r="B11" t="s">
         <v>90</v>
       </c>
-      <c r="C11" s="1" t="s">
+      <c r="C11" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="D11" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="E11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F11" t="s">
         <v>103</v>
       </c>
-      <c r="G11">
+      <c r="G11" s="1">
         <v>32387990.94</v>
       </c>
-      <c r="H11">
+      <c r="H11" s="1">
         <v>27529792.3</v>
       </c>
-      <c r="I11">
+      <c r="I11" s="1">
         <v>4210438.82</v>
       </c>
       <c r="J11" t="s">
         <v>104</v>
       </c>
       <c r="K11" t="s">
         <v>105</v>
       </c>
       <c r="L11" t="s">
         <v>106</v>
       </c>
       <c r="M11" t="s">
         <v>107</v>
       </c>
       <c r="N11" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="12" spans="1:14">
-      <c r="A12" s="1" t="s">
+      <c r="A12" s="2" t="s">
         <v>109</v>
       </c>
       <c r="B12" t="s">
         <v>110</v>
       </c>
-      <c r="C12" s="1" t="s">
+      <c r="C12" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="D12" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="E12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F12" t="s">
         <v>113</v>
       </c>
-      <c r="G12">
+      <c r="G12" s="1">
         <v>71644243.94</v>
       </c>
-      <c r="H12">
+      <c r="H12" s="1">
         <v>60897607.35</v>
       </c>
-      <c r="I12">
+      <c r="I12" s="1">
         <v>9313751.71</v>
       </c>
       <c r="J12" t="s">
         <v>114</v>
       </c>
       <c r="K12" t="s">
         <v>115</v>
       </c>
       <c r="L12" t="s">
         <v>116</v>
       </c>
       <c r="M12" t="s">
         <v>117</v>
       </c>
       <c r="N12" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="13" spans="1:14">
-      <c r="A13" s="1" t="s">
+      <c r="A13" s="2" t="s">
         <v>119</v>
       </c>
       <c r="B13" t="s">
         <v>110</v>
       </c>
-      <c r="C13" s="1" t="s">
+      <c r="C13" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="D13" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="E13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F13" t="s">
         <v>120</v>
       </c>
-      <c r="G13">
+      <c r="G13" s="1">
         <v>77860063.19</v>
       </c>
-      <c r="H13">
+      <c r="H13" s="1">
         <v>66181053.71</v>
       </c>
-      <c r="I13">
+      <c r="I13" s="1">
         <v>10121808.22</v>
       </c>
       <c r="J13" t="s">
         <v>114</v>
       </c>
       <c r="K13" t="s">
         <v>115</v>
       </c>
       <c r="L13" t="s">
         <v>121</v>
       </c>
       <c r="M13" t="s">
         <v>122</v>
       </c>
       <c r="N13" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="14" spans="1:14">
-      <c r="A14" s="1" t="s">
+      <c r="A14" s="2" t="s">
         <v>124</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
-      <c r="C14" s="1" t="s">
+      <c r="C14" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="D14" s="2" t="s">
         <v>125</v>
       </c>
-      <c r="E14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>126</v>
       </c>
-      <c r="G14">
+      <c r="G14" s="1">
         <v>46879964.71</v>
       </c>
-      <c r="H14">
+      <c r="H14" s="1">
         <v>39847970.0</v>
       </c>
-      <c r="I14">
+      <c r="I14" s="1">
         <v>6094395.41</v>
       </c>
       <c r="J14" t="s">
         <v>127</v>
       </c>
       <c r="K14" t="s">
         <v>128</v>
       </c>
       <c r="L14" t="s">
         <v>129</v>
       </c>
       <c r="M14" t="s">
         <v>130</v>
       </c>
       <c r="N14" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="15" spans="1:14">
-      <c r="A15" s="1" t="s">
+      <c r="A15" s="2" t="s">
         <v>132</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
-      <c r="C15" s="1" t="s">
+      <c r="C15" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="D15" s="2" t="s">
         <v>134</v>
       </c>
-      <c r="E15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>135</v>
       </c>
-      <c r="G15">
+      <c r="G15" s="1">
         <v>5882352.95</v>
       </c>
-      <c r="H15">
+      <c r="H15" s="1">
         <v>5000000.0</v>
       </c>
-      <c r="I15">
+      <c r="I15" s="1">
         <v>882352.95</v>
       </c>
       <c r="J15" t="s">
         <v>136</v>
       </c>
       <c r="K15" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="16" spans="1:14">
-      <c r="A16" s="1" t="s">
+      <c r="A16" s="2" t="s">
         <v>138</v>
       </c>
       <c r="B16" t="s">
         <v>90</v>
       </c>
-      <c r="C16" s="1" t="s">
+      <c r="C16" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="D16" s="2" t="s">
         <v>139</v>
       </c>
-      <c r="E16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F16" t="s">
         <v>140</v>
       </c>
-      <c r="G16">
+      <c r="G16" s="1">
         <v>18673529.41</v>
       </c>
-      <c r="H16">
+      <c r="H16" s="1">
         <v>15872500.0</v>
       </c>
-      <c r="I16">
+      <c r="I16" s="1">
         <v>2427558.82</v>
       </c>
       <c r="J16" t="s">
         <v>141</v>
       </c>
       <c r="K16" t="s">
         <v>142</v>
       </c>
       <c r="L16" t="s">
         <v>143</v>
       </c>
       <c r="M16" t="s">
         <v>144</v>
       </c>
       <c r="N16" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="17" spans="1:14">
-      <c r="A17" s="1" t="s">
+      <c r="A17" s="2" t="s">
         <v>146</v>
       </c>
       <c r="B17" t="s">
         <v>90</v>
       </c>
-      <c r="C17" s="1" t="s">
+      <c r="C17" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="D17" s="2" t="s">
         <v>147</v>
       </c>
-      <c r="E17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F17" t="s">
         <v>148</v>
       </c>
-      <c r="G17">
+      <c r="G17" s="1">
         <v>14786349.41</v>
       </c>
-      <c r="H17">
+      <c r="H17" s="1">
         <v>12568397.0</v>
       </c>
-      <c r="I17">
+      <c r="I17" s="1">
         <v>1922225.42</v>
       </c>
       <c r="J17" t="s">
         <v>149</v>
       </c>
       <c r="K17" t="s">
         <v>150</v>
       </c>
       <c r="L17" t="s">
         <v>151</v>
       </c>
       <c r="M17" t="s">
         <v>152</v>
       </c>
       <c r="N17" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="18" spans="1:14">
-      <c r="A18" s="1" t="s">
+      <c r="A18" s="2" t="s">
         <v>154</v>
       </c>
       <c r="B18" t="s">
         <v>43</v>
       </c>
-      <c r="C18" s="1" t="s">
+      <c r="C18" s="2" t="s">
         <v>155</v>
       </c>
-      <c r="E18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F18" t="s">
         <v>156</v>
       </c>
-      <c r="G18">
+      <c r="G18" s="1">
         <v>66269411.76</v>
       </c>
-      <c r="H18">
+      <c r="H18" s="1">
         <v>56329000.0</v>
       </c>
-      <c r="I18">
+      <c r="I18" s="1">
         <v>8615023.53</v>
       </c>
       <c r="J18" t="s">
         <v>157</v>
       </c>
       <c r="K18" t="s">
         <v>158</v>
       </c>
       <c r="L18" t="s">
         <v>159</v>
       </c>
       <c r="M18" t="s">
         <v>160</v>
       </c>
       <c r="N18" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="19" spans="1:14">
-      <c r="A19" s="1" t="s">
+      <c r="A19" s="2" t="s">
         <v>162</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
-      <c r="C19" s="1" t="s">
+      <c r="C19" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="D19" s="2" t="s">
         <v>163</v>
       </c>
-      <c r="E19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F19" t="s">
         <v>164</v>
       </c>
-      <c r="G19">
+      <c r="G19" s="1">
         <v>26825051.4</v>
       </c>
-      <c r="H19">
+      <c r="H19" s="1">
         <v>12870659.66</v>
       </c>
-      <c r="I19">
+      <c r="I19" s="1">
         <v>13417890.71</v>
       </c>
       <c r="J19" t="s">
         <v>165</v>
       </c>
       <c r="K19" t="s">
         <v>166</v>
       </c>
       <c r="L19" t="s">
         <v>167</v>
       </c>
       <c r="M19" t="s">
         <v>168</v>
       </c>
       <c r="N19" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="20" spans="1:14">
-      <c r="A20" s="1" t="s">
+      <c r="A20" s="2" t="s">
         <v>170</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
-      <c r="C20" s="1" t="s">
+      <c r="C20" s="2" t="s">
         <v>171</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="D20" s="2" t="s">
         <v>172</v>
       </c>
-      <c r="E20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F20" t="s">
         <v>173</v>
       </c>
-      <c r="G20">
+      <c r="G20" s="1">
         <v>30705882.35</v>
       </c>
-      <c r="H20">
+      <c r="H20" s="1">
         <v>26100000.0</v>
       </c>
-      <c r="I20">
+      <c r="I20" s="1">
         <v>4605882.35</v>
       </c>
       <c r="J20" t="s">
         <v>174</v>
       </c>
       <c r="K20" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="21" spans="1:14">
-      <c r="A21" s="1" t="s">
+      <c r="A21" s="2" t="s">
         <v>176</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
-      <c r="C21" s="1" t="s">
+      <c r="C21" s="2" t="s">
         <v>171</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="D21" s="2" t="s">
         <v>177</v>
       </c>
-      <c r="E21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F21" t="s">
         <v>178</v>
       </c>
-      <c r="G21">
+      <c r="G21" s="1">
         <v>32352941.23</v>
       </c>
-      <c r="H21">
+      <c r="H21" s="1">
         <v>27500000.0</v>
       </c>
-      <c r="I21">
+      <c r="I21" s="1">
         <v>4852941.23</v>
       </c>
       <c r="J21" t="s">
         <v>179</v>
       </c>
       <c r="K21" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="22" spans="1:14">
-      <c r="A22" s="1" t="s">
+      <c r="A22" s="2" t="s">
         <v>181</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
-      <c r="C22" s="1" t="s">
+      <c r="C22" s="2" t="s">
         <v>171</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="D22" s="2" t="s">
         <v>182</v>
       </c>
-      <c r="E22" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
         <v>183</v>
       </c>
-      <c r="G22">
+      <c r="G22" s="1">
         <v>10000000.02</v>
       </c>
-      <c r="H22">
+      <c r="H22" s="1">
         <v>8500000.0</v>
       </c>
-      <c r="I22">
+      <c r="I22" s="1">
         <v>1500000.02</v>
       </c>
       <c r="J22" t="s">
         <v>184</v>
       </c>
       <c r="K22" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="23" spans="1:14">
-      <c r="A23" s="1" t="s">
+      <c r="A23" s="2" t="s">
         <v>186</v>
       </c>
       <c r="B23" t="s">
         <v>65</v>
       </c>
-      <c r="C23" s="1" t="s">
+      <c r="C23" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="D23" s="2" t="s">
         <v>187</v>
       </c>
-      <c r="E23" s="1" t="s">
+      <c r="E23" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F23" t="s">
         <v>188</v>
       </c>
-      <c r="G23">
+      <c r="G23" s="1">
         <v>17749198.58</v>
       </c>
-      <c r="H23">
+      <c r="H23" s="1">
         <v>8516065.48</v>
       </c>
-      <c r="I23">
+      <c r="I23" s="1">
         <v>8878149.13</v>
       </c>
       <c r="J23" t="s">
         <v>189</v>
       </c>
       <c r="K23" t="s">
         <v>190</v>
       </c>
       <c r="L23" t="s">
         <v>191</v>
       </c>
       <c r="M23" t="s">
         <v>192</v>
       </c>
       <c r="N23" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="24" spans="1:14">
-      <c r="A24" s="1" t="s">
+      <c r="A24" s="2" t="s">
         <v>194</v>
       </c>
       <c r="B24" t="s">
         <v>54</v>
       </c>
-      <c r="C24" s="1" t="s">
+      <c r="C24" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="D24" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="E24" s="1" t="s">
+      <c r="E24" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F24" t="s">
         <v>195</v>
       </c>
-      <c r="G24">
+      <c r="G24" s="1">
         <v>23228563.68</v>
       </c>
-      <c r="H24">
+      <c r="H24" s="1">
         <v>19744279.13</v>
       </c>
-      <c r="I24">
+      <c r="I24" s="1">
         <v>3019713.28</v>
       </c>
       <c r="J24" t="s">
         <v>196</v>
       </c>
       <c r="K24" t="s">
         <v>197</v>
       </c>
       <c r="L24" t="s">
         <v>198</v>
       </c>
       <c r="M24" t="s">
         <v>199</v>
       </c>
       <c r="N24" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:14">
-      <c r="A25" s="1" t="s">
+      <c r="A25" s="2" t="s">
         <v>201</v>
       </c>
       <c r="B25" t="s">
         <v>90</v>
       </c>
-      <c r="C25" s="1" t="s">
+      <c r="C25" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="D25" s="2" t="s">
         <v>202</v>
       </c>
-      <c r="E25" s="1" t="s">
+      <c r="E25" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F25" t="s">
         <v>188</v>
       </c>
-      <c r="G25">
+      <c r="G25" s="1">
         <v>3076598.93</v>
       </c>
-      <c r="H25">
+      <c r="H25" s="1">
         <v>2615109.09</v>
       </c>
-      <c r="I25">
+      <c r="I25" s="1">
         <v>399957.86</v>
       </c>
       <c r="J25" t="s">
         <v>203</v>
       </c>
       <c r="K25" t="s">
         <v>204</v>
       </c>
       <c r="L25" t="s">
         <v>205</v>
       </c>
       <c r="M25" t="s">
         <v>206</v>
       </c>
       <c r="N25" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="26" spans="1:14">
-      <c r="A26" s="1" t="s">
+      <c r="A26" s="2" t="s">
         <v>208</v>
       </c>
       <c r="B26" t="s">
         <v>90</v>
       </c>
-      <c r="C26" s="1" t="s">
+      <c r="C26" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="D26" s="2" t="s">
         <v>209</v>
       </c>
-      <c r="E26" s="1" t="s">
+      <c r="E26" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F26" t="s">
         <v>188</v>
       </c>
-      <c r="G26">
+      <c r="G26" s="1">
         <v>1681782.0</v>
       </c>
-      <c r="H26">
+      <c r="H26" s="1">
         <v>1429514.7</v>
       </c>
-      <c r="I26">
+      <c r="I26" s="1">
         <v>218631.66</v>
       </c>
       <c r="J26" t="s">
         <v>210</v>
       </c>
       <c r="K26" t="s">
         <v>211</v>
       </c>
       <c r="L26" t="s">
         <v>212</v>
       </c>
       <c r="M26" t="s">
         <v>213</v>
       </c>
       <c r="N26" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="27" spans="1:14">
-      <c r="A27" s="1" t="s">
+      <c r="A27" s="2" t="s">
         <v>215</v>
       </c>
       <c r="B27" t="s">
         <v>65</v>
       </c>
-      <c r="C27" s="1" t="s">
+      <c r="C27" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="D27" s="2" t="s">
         <v>216</v>
       </c>
-      <c r="E27" s="1" t="s">
+      <c r="E27" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F27" t="s">
         <v>188</v>
       </c>
-      <c r="G27">
+      <c r="G27" s="1">
         <v>4893302.63</v>
       </c>
-      <c r="H27">
+      <c r="H27" s="1">
         <v>2347806.6</v>
       </c>
-      <c r="I27">
+      <c r="I27" s="1">
         <v>2447629.98</v>
       </c>
       <c r="J27" t="s">
         <v>217</v>
       </c>
       <c r="K27" t="s">
         <v>218</v>
       </c>
       <c r="L27" t="s">
         <v>212</v>
       </c>
       <c r="M27" t="s">
         <v>219</v>
       </c>
       <c r="N27" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="28" spans="1:14">
-      <c r="A28" s="1" t="s">
+      <c r="A28" s="2" t="s">
         <v>221</v>
       </c>
       <c r="B28" t="s">
         <v>43</v>
       </c>
-      <c r="C28" s="1" t="s">
+      <c r="C28" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="D28" s="2" t="s">
         <v>222</v>
       </c>
-      <c r="E28" s="1" t="s">
+      <c r="E28" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F28" t="s">
         <v>188</v>
       </c>
-      <c r="G28">
+      <c r="G28" s="1">
         <v>9831815.53</v>
       </c>
-      <c r="H28">
+      <c r="H28" s="1">
         <v>8357043.2</v>
       </c>
-      <c r="I28">
+      <c r="I28" s="1">
         <v>1015142.92</v>
       </c>
       <c r="J28" t="s">
         <v>223</v>
       </c>
       <c r="K28" t="s">
         <v>224</v>
       </c>
       <c r="L28" t="s">
         <v>225</v>
       </c>
       <c r="M28" t="s">
         <v>226</v>
       </c>
       <c r="N28" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="29" spans="1:14">
-      <c r="A29" s="1" t="s">
+      <c r="A29" s="2" t="s">
         <v>228</v>
       </c>
       <c r="B29" t="s">
         <v>65</v>
       </c>
-      <c r="C29" s="1" t="s">
+      <c r="C29" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="D29" s="2" t="s">
         <v>229</v>
       </c>
-      <c r="E29" s="1" t="s">
+      <c r="E29" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F29" t="s">
         <v>188</v>
       </c>
-      <c r="G29">
+      <c r="G29" s="1">
         <v>4048529.26</v>
       </c>
-      <c r="H29">
+      <c r="H29" s="1">
         <v>1942484.34</v>
       </c>
-      <c r="I29">
+      <c r="I29" s="1">
         <v>2025074.34</v>
       </c>
       <c r="J29" t="s">
         <v>230</v>
       </c>
       <c r="K29" t="s">
         <v>231</v>
       </c>
       <c r="L29" t="s">
         <v>225</v>
       </c>
       <c r="M29" t="s">
         <v>232</v>
       </c>
       <c r="N29" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="30" spans="1:14">
-      <c r="A30" s="1" t="s">
+      <c r="A30" s="2" t="s">
         <v>233</v>
       </c>
       <c r="B30" t="s">
         <v>43</v>
       </c>
-      <c r="C30" s="1" t="s">
+      <c r="C30" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="D30" s="2" t="s">
         <v>234</v>
       </c>
-      <c r="E30" s="1" t="s">
+      <c r="E30" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F30" t="s">
         <v>188</v>
       </c>
-      <c r="G30">
+      <c r="G30" s="1">
         <v>146923.67</v>
       </c>
-      <c r="H30">
+      <c r="H30" s="1">
         <v>124286.41</v>
       </c>
-      <c r="I30">
+      <c r="I30" s="1">
         <v>19008.49</v>
       </c>
       <c r="J30" t="s">
         <v>235</v>
       </c>
       <c r="K30" t="s">
         <v>236</v>
       </c>
       <c r="L30" t="s">
         <v>237</v>
       </c>
       <c r="M30" t="s">
         <v>238</v>
       </c>
       <c r="N30" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="31" spans="1:14">
-      <c r="A31" s="1" t="s">
+      <c r="A31" s="2" t="s">
         <v>240</v>
       </c>
       <c r="B31" t="s">
         <v>241</v>
       </c>
-      <c r="C31" s="1" t="s">
+      <c r="C31" s="2" t="s">
         <v>242</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="D31" s="2" t="s">
         <v>243</v>
       </c>
-      <c r="E31" s="1" t="s">
+      <c r="E31" s="2" t="s">
         <v>244</v>
       </c>
       <c r="F31" t="s">
         <v>245</v>
       </c>
-      <c r="G31">
+      <c r="G31" s="1">
         <v>1348952.63</v>
       </c>
-      <c r="H31">
+      <c r="H31" s="1">
         <v>1146609.73</v>
       </c>
-      <c r="I31">
+      <c r="I31" s="1">
         <v>202342.89</v>
       </c>
       <c r="L31" t="s">
         <v>246</v>
       </c>
       <c r="M31" t="s">
         <v>247</v>
       </c>
       <c r="N31" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="32" spans="1:14">
-      <c r="A32" s="1" t="s">
+      <c r="A32" s="2" t="s">
         <v>249</v>
       </c>
       <c r="B32" t="s">
         <v>110</v>
       </c>
-      <c r="C32" s="1" t="s">
+      <c r="C32" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="D32" s="2" t="s">
         <v>250</v>
       </c>
-      <c r="E32" s="1" t="s">
+      <c r="E32" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F32" t="s">
         <v>188</v>
       </c>
-      <c r="G32">
+      <c r="G32" s="1">
         <v>44942925.6</v>
       </c>
-      <c r="H32">
+      <c r="H32" s="1">
         <v>38201486.76</v>
       </c>
-      <c r="I32">
+      <c r="I32" s="1">
         <v>5842580.33</v>
       </c>
       <c r="J32" t="s">
         <v>251</v>
       </c>
       <c r="K32" t="s">
         <v>252</v>
       </c>
       <c r="L32" t="s">
         <v>253</v>
       </c>
       <c r="M32" t="s">
         <v>254</v>
       </c>
       <c r="N32" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="33" spans="1:14">
-      <c r="A33" s="1" t="s">
+      <c r="A33" s="2" t="s">
         <v>255</v>
       </c>
       <c r="B33" t="s">
         <v>110</v>
       </c>
-      <c r="C33" s="1" t="s">
+      <c r="C33" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="D33" s="1" t="s">
+      <c r="D33" s="2" t="s">
         <v>256</v>
       </c>
-      <c r="E33" s="1" t="s">
+      <c r="E33" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F33" t="s">
         <v>188</v>
       </c>
-      <c r="G33">
+      <c r="G33" s="1">
         <v>8231887.3</v>
       </c>
-      <c r="H33">
+      <c r="H33" s="1">
         <v>6997104.21</v>
       </c>
-      <c r="I33">
+      <c r="I33" s="1">
         <v>1070145.35</v>
       </c>
       <c r="J33" t="s">
         <v>257</v>
       </c>
       <c r="K33" t="s">
         <v>258</v>
       </c>
       <c r="L33" t="s">
         <v>253</v>
       </c>
       <c r="M33" t="s">
         <v>259</v>
       </c>
       <c r="N33" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="34" spans="1:14">
-      <c r="A34" s="1" t="s">
+      <c r="A34" s="2" t="s">
         <v>260</v>
       </c>
       <c r="B34" t="s">
         <v>90</v>
       </c>
-      <c r="C34" s="1" t="s">
+      <c r="C34" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="D34" s="1" t="s">
+      <c r="D34" s="2" t="s">
         <v>261</v>
       </c>
-      <c r="E34" s="1" t="s">
+      <c r="E34" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F34" t="s">
         <v>188</v>
       </c>
+      <c r="G34" s="1"/>
+      <c r="H34" s="1"/>
+      <c r="I34" s="1"/>
       <c r="J34" t="s">
         <v>262</v>
       </c>
       <c r="K34" t="s">
         <v>263</v>
       </c>
       <c r="L34" t="s">
         <v>264</v>
       </c>
       <c r="M34" t="s">
         <v>265</v>
       </c>
       <c r="N34" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="35" spans="1:14">
-      <c r="A35" s="1" t="s">
+      <c r="A35" s="2" t="s">
         <v>266</v>
       </c>
       <c r="B35" t="s">
         <v>241</v>
       </c>
-      <c r="C35" s="1" t="s">
+      <c r="C35" s="2" t="s">
         <v>242</v>
       </c>
-      <c r="E35" s="1" t="s">
+      <c r="E35" s="2" t="s">
         <v>244</v>
       </c>
       <c r="F35" t="s">
         <v>267</v>
       </c>
-      <c r="G35">
+      <c r="G35" s="1">
         <v>25000000.0</v>
       </c>
-      <c r="H35">
+      <c r="H35" s="1">
         <v>21250000.0</v>
       </c>
-      <c r="I35">
+      <c r="I35" s="1">
         <v>3750000.0</v>
       </c>
       <c r="L35" t="s">
         <v>268</v>
       </c>
       <c r="M35" t="s">
         <v>269</v>
       </c>
       <c r="N35" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="36" spans="1:14">
-      <c r="A36" s="1" t="s">
+      <c r="A36" s="2" t="s">
         <v>271</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
-      <c r="C36" s="1" t="s">
+      <c r="C36" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="D36" s="1" t="s">
+      <c r="D36" s="2" t="s">
         <v>272</v>
       </c>
-      <c r="E36" s="1" t="s">
+      <c r="E36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F36" t="s">
         <v>273</v>
       </c>
-      <c r="G36">
+      <c r="G36" s="1">
         <v>219944.15</v>
       </c>
-      <c r="H36">
+      <c r="H36" s="1">
         <v>119880.93</v>
       </c>
-      <c r="I36">
+      <c r="I36" s="1">
         <v>21155.46</v>
       </c>
       <c r="L36" t="s">
         <v>274</v>
       </c>
       <c r="M36" t="s">
         <v>275</v>
       </c>
       <c r="N36" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="37" spans="1:14">
-      <c r="A37" s="1" t="s">
+      <c r="A37" s="2" t="s">
         <v>277</v>
       </c>
       <c r="B37" t="s">
         <v>241</v>
       </c>
-      <c r="C37" s="1" t="s">
+      <c r="C37" s="2" t="s">
         <v>242</v>
       </c>
-      <c r="D37" s="1" t="s">
+      <c r="D37" s="2" t="s">
         <v>278</v>
       </c>
-      <c r="E37" s="1" t="s">
+      <c r="E37" s="2" t="s">
         <v>244</v>
       </c>
       <c r="F37" t="s">
         <v>267</v>
       </c>
-      <c r="G37">
+      <c r="G37" s="1">
         <v>3959332.13</v>
       </c>
-      <c r="H37">
+      <c r="H37" s="1">
         <v>3365432.31</v>
       </c>
-      <c r="I37">
+      <c r="I37" s="1">
         <v>593899.82</v>
       </c>
       <c r="L37" t="s">
         <v>279</v>
       </c>
       <c r="M37" t="s">
         <v>280</v>
       </c>
       <c r="N37" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="38" spans="1:14">
-      <c r="A38" s="1" t="s">
+      <c r="A38" s="2" t="s">
         <v>282</v>
       </c>
       <c r="B38" t="s">
         <v>43</v>
       </c>
-      <c r="C38" s="1" t="s">
+      <c r="C38" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="E38" s="1" t="s">
+      <c r="E38" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F38" t="s">
         <v>283</v>
       </c>
-      <c r="G38">
+      <c r="G38" s="1">
         <v>101250529.38</v>
       </c>
-      <c r="H38">
+      <c r="H38" s="1">
         <v>86062949.97</v>
       </c>
-      <c r="I38">
+      <c r="I38" s="1">
         <v>13162568.82</v>
       </c>
       <c r="J38" t="s">
         <v>284</v>
       </c>
       <c r="K38" t="s">
         <v>285</v>
       </c>
       <c r="L38" t="s">
         <v>286</v>
       </c>
       <c r="M38" t="s">
         <v>287</v>
       </c>
       <c r="N38" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="39" spans="1:14">
-      <c r="A39" s="1" t="s">
+      <c r="A39" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
-      <c r="C39" s="1" t="s">
+      <c r="C39" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="E39" s="1" t="s">
+      <c r="E39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F39" t="s">
         <v>290</v>
       </c>
-      <c r="G39">
+      <c r="G39" s="1">
         <v>5882352.95</v>
       </c>
-      <c r="H39">
+      <c r="H39" s="1">
         <v>5000000.0</v>
       </c>
-      <c r="I39">
+      <c r="I39" s="1">
         <v>882352.95</v>
       </c>
       <c r="J39" t="s">
         <v>291</v>
       </c>
       <c r="K39" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="40" spans="1:14">
-      <c r="A40" s="1" t="s">
+      <c r="A40" s="2" t="s">
         <v>293</v>
       </c>
       <c r="B40" t="s">
         <v>241</v>
       </c>
-      <c r="C40" s="1" t="s">
+      <c r="C40" s="2" t="s">
         <v>242</v>
       </c>
-      <c r="D40" s="1" t="s">
+      <c r="D40" s="2" t="s">
         <v>294</v>
       </c>
-      <c r="E40" s="1" t="s">
+      <c r="E40" s="2" t="s">
         <v>244</v>
       </c>
       <c r="F40" t="s">
         <v>295</v>
       </c>
-      <c r="G40">
+      <c r="G40" s="1">
         <v>200000.0</v>
       </c>
-      <c r="H40">
+      <c r="H40" s="1">
         <v>170000.0</v>
       </c>
-      <c r="I40">
+      <c r="I40" s="1">
         <v>30000.0</v>
       </c>
       <c r="J40" t="s">
         <v>296</v>
       </c>
       <c r="K40" t="s">
         <v>297</v>
       </c>
       <c r="L40" t="s">
         <v>298</v>
       </c>
       <c r="M40" t="s">
         <v>299</v>
       </c>
       <c r="N40" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:14">
-      <c r="A41" s="1" t="s">
+      <c r="A41" s="2" t="s">
         <v>301</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
-      <c r="C41" s="1" t="s">
+      <c r="C41" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="E41" s="1" t="s">
+      <c r="E41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F41" t="s">
         <v>302</v>
       </c>
-      <c r="G41">
+      <c r="G41" s="1">
         <v>46884503.02</v>
       </c>
-      <c r="H41">
+      <c r="H41" s="1">
         <v>39851827.57</v>
       </c>
-      <c r="I41">
+      <c r="I41" s="1">
         <v>7032675.45</v>
       </c>
       <c r="L41" t="s">
         <v>303</v>
       </c>
       <c r="M41" t="s">
         <v>304</v>
       </c>
       <c r="N41" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="42" spans="1:14">
-      <c r="A42" s="1" t="s">
+      <c r="A42" s="2" t="s">
         <v>306</v>
       </c>
       <c r="B42" t="s">
         <v>43</v>
       </c>
-      <c r="C42" s="1" t="s">
+      <c r="C42" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="E42" s="1" t="s">
+      <c r="E42" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F42" t="s">
         <v>302</v>
       </c>
-      <c r="G42">
+      <c r="G42" s="1">
         <v>141176470.59</v>
       </c>
-      <c r="H42">
+      <c r="H42" s="1">
         <v>120000000.0</v>
       </c>
-      <c r="I42">
+      <c r="I42" s="1">
         <v>21176470.59</v>
       </c>
       <c r="L42" t="s">
         <v>307</v>
       </c>
       <c r="M42" t="s">
         <v>308</v>
       </c>
       <c r="N42" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="43" spans="1:14">
-      <c r="A43" s="1" t="s">
+      <c r="A43" s="2" t="s">
         <v>310</v>
       </c>
       <c r="B43" t="s">
         <v>90</v>
       </c>
-      <c r="C43" s="1" t="s">
+      <c r="C43" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="E43" s="1" t="s">
+      <c r="E43" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F43" t="s">
         <v>302</v>
       </c>
-      <c r="G43">
+      <c r="G43" s="1">
         <v>23529411.76</v>
       </c>
-      <c r="H43">
+      <c r="H43" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="I43">
+      <c r="I43" s="1">
         <v>3529411.76</v>
       </c>
       <c r="L43" t="s">
         <v>311</v>
       </c>
       <c r="M43" t="s">
         <v>312</v>
       </c>
       <c r="N43" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="44" spans="1:14">
-      <c r="A44" s="1" t="s">
+      <c r="A44" s="2" t="s">
         <v>314</v>
       </c>
       <c r="B44" t="s">
         <v>90</v>
       </c>
-      <c r="C44" s="1" t="s">
+      <c r="C44" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="E44" s="1" t="s">
+      <c r="E44" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F44" t="s">
         <v>302</v>
       </c>
-      <c r="G44">
+      <c r="G44" s="1">
         <v>47058823.53</v>
       </c>
-      <c r="H44">
+      <c r="H44" s="1">
         <v>40000000.0</v>
       </c>
-      <c r="I44">
+      <c r="I44" s="1">
         <v>7058823.53</v>
       </c>
       <c r="L44" t="s">
         <v>315</v>
       </c>
       <c r="M44" t="s">
         <v>316</v>
       </c>
       <c r="N44" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="45" spans="1:14">
-      <c r="A45" s="1" t="s">
+      <c r="A45" s="2" t="s">
         <v>318</v>
       </c>
       <c r="B45" t="s">
         <v>54</v>
       </c>
-      <c r="C45" s="1" t="s">
+      <c r="C45" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="D45" s="1" t="s">
+      <c r="D45" s="2" t="s">
         <v>319</v>
       </c>
-      <c r="E45" s="1" t="s">
+      <c r="E45" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F45" t="s">
         <v>320</v>
       </c>
-      <c r="G45">
+      <c r="G45" s="1">
         <v>2470588.24</v>
       </c>
-      <c r="H45">
+      <c r="H45" s="1">
         <v>2100000.0</v>
       </c>
-      <c r="I45">
+      <c r="I45" s="1">
         <v>370588.24</v>
       </c>
       <c r="J45" t="s">
         <v>321</v>
       </c>
       <c r="K45" t="s">
         <v>322</v>
       </c>
       <c r="L45" t="s">
         <v>323</v>
       </c>
       <c r="M45" t="s">
         <v>324</v>
       </c>
       <c r="N45" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="46" spans="1:14">
-      <c r="A46" s="1" t="s">
+      <c r="A46" s="2" t="s">
         <v>326</v>
       </c>
       <c r="B46" t="s">
         <v>241</v>
       </c>
-      <c r="C46" s="1" t="s">
+      <c r="C46" s="2" t="s">
         <v>242</v>
       </c>
-      <c r="D46" s="1" t="s">
+      <c r="D46" s="2" t="s">
         <v>327</v>
       </c>
-      <c r="E46" s="1" t="s">
+      <c r="E46" s="2" t="s">
         <v>244</v>
       </c>
       <c r="F46" t="s">
         <v>267</v>
       </c>
-      <c r="G46">
+      <c r="G46" s="1">
         <v>20000000.0</v>
       </c>
-      <c r="H46">
+      <c r="H46" s="1">
         <v>17000000.0</v>
       </c>
-      <c r="I46">
+      <c r="I46" s="1">
         <v>3000000.0</v>
       </c>
       <c r="L46" t="s">
         <v>328</v>
       </c>
       <c r="M46" t="s">
         <v>329</v>
       </c>
       <c r="N46" t="s">
         <v>330</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14">
+      <c r="A47" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="B47" t="s">
+        <v>15</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="F47" t="s">
+        <v>332</v>
+      </c>
+      <c r="G47" s="1">
+        <v>29882352.94</v>
+      </c>
+      <c r="H47" s="1">
+        <v>25400000.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>3884705.88</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">