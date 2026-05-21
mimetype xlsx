--- v7 (2026-04-28)
+++ v8 (2026-05-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="333">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="335">
   <si>
     <t>Titlu</t>
   </si>
   <si>
     <t>Prioritate</t>
   </si>
   <si>
     <t>Obiectiv specific</t>
   </si>
   <si>
     <t>Actiuni indicative</t>
   </si>
   <si>
     <t>Obiectiv de politica</t>
   </si>
   <si>
     <t>Potențiali aplicanți</t>
   </si>
   <si>
     <t>Total alocare financiara</t>
   </si>
   <si>
     <t>Alocare financiara federala</t>
   </si>
   <si>
@@ -1011,50 +1011,56 @@
     <t>2026-06-02 08:00:48</t>
   </si>
   <si>
     <t>2026-12-02 14:00:02</t>
   </si>
   <si>
     <t>PRSM/828/PRSM_P7/AT/AT/PRSM_A8 - Asigurarea funcționării sistemului de management al PR Sud- Muntenia 2021-2027</t>
   </si>
   <si>
     <t>&lt;p&gt;Asigurarea funcționării sistemului de management și control pentru implementarea și monitorizarea eficientă a PRSM, în conformitate cu prevederile Programului Regional Sud Muntenia 2021-2027, Prioritatea&amp;nbsp;P7 - Asigurarea funcționării sistemului de management al PR Sud Muntenia, activități eligibile incluse în domeniul de interveție&amp;nbsp;180 - Pregătire, implementare, monitorizare și control.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2025-12-09 17:00:44</t>
   </si>
   <si>
     <t>2025-12-11 08:00:52</t>
   </si>
   <si>
     <t>2026-01-15 14:00:04</t>
   </si>
   <si>
     <t>PRSM/ID/PRSM P1/OP1 - Sprijinirea investițiilor în activități de cercetare - inovare în microîntreprinderi, întreprinderi mici și mijlocii pentru creșterea nivelului de maturitate tehnologică în domeniile de specializare inteligentă</t>
   </si>
   <si>
     <t>&lt;ul&gt;&lt;li&gt;Microîntreprinderi&lt;/li&gt;&lt;li&gt;IMM&lt;/li&gt;&lt;li&gt;Parteneriate între entitățile de mai sus&lt;/li&gt;&lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>2026-04-29 09:50:31</t>
+  </si>
+  <si>
+    <t>2026-05-22 23:59:38</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFffffff"/>
       <name val="Calibri"/>
@@ -3324,50 +3330,56 @@
     <row r="47" spans="1:14">
       <c r="A47" s="2" t="s">
         <v>331</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>171</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F47" t="s">
         <v>332</v>
       </c>
       <c r="G47" s="1">
         <v>29882352.94</v>
       </c>
       <c r="H47" s="1">
         <v>25400000.0</v>
       </c>
       <c r="I47" s="1">
         <v>3884705.88</v>
       </c>
+      <c r="J47" t="s">
+        <v>333</v>
+      </c>
+      <c r="K47" t="s">
+        <v>334</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>