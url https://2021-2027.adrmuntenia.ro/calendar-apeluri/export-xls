--- v8 (2026-05-21)
+++ v9 (2026-07-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="335">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="340">
   <si>
     <t>Titlu</t>
   </si>
   <si>
     <t>Prioritate</t>
   </si>
   <si>
     <t>Obiectiv specific</t>
   </si>
   <si>
     <t>Actiuni indicative</t>
   </si>
   <si>
     <t>Obiectiv de politica</t>
   </si>
   <si>
     <t>Potențiali aplicanți</t>
   </si>
   <si>
     <t>Total alocare financiara</t>
   </si>
   <si>
     <t>Alocare financiara federala</t>
   </si>
   <si>
@@ -1017,50 +1017,65 @@
     <t>PRSM/828/PRSM_P7/AT/AT/PRSM_A8 - Asigurarea funcționării sistemului de management al PR Sud- Muntenia 2021-2027</t>
   </si>
   <si>
     <t>&lt;p&gt;Asigurarea funcționării sistemului de management și control pentru implementarea și monitorizarea eficientă a PRSM, în conformitate cu prevederile Programului Regional Sud Muntenia 2021-2027, Prioritatea&amp;nbsp;P7 - Asigurarea funcționării sistemului de management al PR Sud Muntenia, activități eligibile incluse în domeniul de interveție&amp;nbsp;180 - Pregătire, implementare, monitorizare și control.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2025-12-09 17:00:44</t>
   </si>
   <si>
     <t>2025-12-11 08:00:52</t>
   </si>
   <si>
     <t>2026-01-15 14:00:04</t>
   </si>
   <si>
     <t>PRSM/ID/PRSM P1/OP1 - Sprijinirea investițiilor în activități de cercetare - inovare în microîntreprinderi, întreprinderi mici și mijlocii pentru creșterea nivelului de maturitate tehnologică în domeniile de specializare inteligentă</t>
   </si>
   <si>
     <t>&lt;ul&gt;&lt;li&gt;Microîntreprinderi&lt;/li&gt;&lt;li&gt;IMM&lt;/li&gt;&lt;li&gt;Parteneriate între entitățile de mai sus&lt;/li&gt;&lt;/ul&gt;</t>
   </si>
   <si>
     <t>2026-04-29 09:50:31</t>
   </si>
   <si>
     <t>2026-05-22 23:59:38</t>
+  </si>
+  <si>
+    <t>PRSM/1188/PRSM_P7/AT/AT/PRSM_A28 - Asistență tehnică</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Activitățile eligibile/ acțiunile indicative eligibile, în conformitate cu prevederile Programului Regional Sud Muntenia 2021-2027, Prioritatea P7 - Asigurarea funcționării sistemului de management al PR Sud Muntenia, incluse în domeniile de interveție 179- Informare și comunicare, 182-Consolidarea capacității autorităților din statele membre, beneficiarilor și partenerilor relevanți, sunt:&lt;/p&gt;&lt;p&gt;A. Întărirea capacității administrative a AM PRSM, beneficiarilor și partenerilor regionali de a pregăti și implementa proiecte și asigurarea informării corespunzatoare a acestora:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;sprijinirea dezvoltării capacității administrative a instituțiilor implicate în sistemul de management și control al PRSM prin organizarea de întâlniri de lucru, schimburi de experiență și bune practici și sesiuni specifice de instruire pe domenii de interes în implementarea fondurilor (achiziții publice, managementul proiectelor cu finanțare europeană, ajutor de stat, nereguli, prevenirea corecțiilor financiare, managementul neregulilor, antifraudă, dezvoltarea abilităților tehnice ale personalului, etc);&lt;/li&gt;&lt;li&gt;întărirea capacității de implementare la nivelul potențialilor beneficiari, a entităților beneficiare de finanțare și a organismelor care concură la implementarea programului, inclusiv prin asigurarea informării prin structuri de tip help-desk;&lt;/li&gt;&lt;li&gt;sprijinirea dezvoltării capacității administrative a beneficiarilor și a potențialilor beneficiari ai PRSM prin organizarea și participarea la sesiuni specifice de instruire în scopul îmbunătățirii cunoștințelor și a competențelor acestora (conferințe, mese rotunde, seminarii, ateliere etc.);&lt;/li&gt;&lt;li&gt;susținerea activităților structurii de sprijinire a dezvoltării urbane/ teritoriale, în vederea furnizării de sprijin autorităților locale.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;B. Asigurarea transparenței și promovării PRSM:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;sprijin pentru elaborarea și implementarea Strategiei/Planului de comunicare;&lt;/li&gt;&lt;li&gt;organizarea de evenimente de comunicare, informare și promovare, campanii mass-media;&lt;/li&gt;&lt;li&gt;dezvoltarea și gestionarea instrumentelor/campaniilor de comunicare;&lt;/li&gt;&lt;li&gt;alte activități de informare și comunicare specifice PR Sud Muntenia, realizarea și distribuirea de materiale informative și publicitare, vizite la proiecte etc.&lt;/li&gt;&lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-29 10:41:11</t>
+  </si>
+  <si>
+    <t>2026-06-30 08:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-30 17:00:43</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFffffff"/>
       <name val="Calibri"/>
@@ -1388,51 +1403,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N47"/>
+  <dimension ref="A1:N48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="100" customWidth="true" style="2"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="100" customWidth="true" style="2"/>
     <col min="4" max="4" width="100" customWidth="true" style="2"/>
     <col min="5" max="5" width="64.841" bestFit="true" customWidth="true" style="2"/>
     <col min="6" max="6" width="1003.898" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="23.423" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="3" t="s">
@@ -3335,50 +3350,88 @@
         <v>15</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>171</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F47" t="s">
         <v>332</v>
       </c>
       <c r="G47" s="1">
         <v>29882352.94</v>
       </c>
       <c r="H47" s="1">
         <v>25400000.0</v>
       </c>
       <c r="I47" s="1">
         <v>3884705.88</v>
       </c>
       <c r="J47" t="s">
         <v>333</v>
       </c>
       <c r="K47" t="s">
         <v>334</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14">
+      <c r="A48" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="B48" t="s">
+        <v>241</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="F48" t="s">
+        <v>245</v>
+      </c>
+      <c r="G48" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>850000.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="L48" t="s">
+        <v>337</v>
+      </c>
+      <c r="M48" t="s">
+        <v>338</v>
+      </c>
+      <c r="N48" t="s">
+        <v>339</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">