--- v9 (2026-07-05)
+++ v10 (2026-07-26)
@@ -311,51 +311,51 @@
   <si>
     <t>Obiectivul specific RSO5.1 - Promovarea dezvoltării integrate și incluzive în domeniul social, economic și al mediului, precum și a culturii, a patrimoniului natural, a turismului sustenabil și a securității în zonele urbane</t>
   </si>
   <si>
     <t>&lt;ul&gt;&lt;li&gt;Investiții de regenerare urbană (creare/modernizare/reabiltare/extindere/dotare) în spațiile destinate utilizării publice (parcuri, zone verzi de mici dimensiuni, piațete, scuaruri, piețe publice, locuri de joacă pentru copii, piețe agroalimentare etc.) prin demolarea clădirilor/structurilor situate pe terenurile supuse intervențiilor, amenajarea spațiilor verzi&amp;nbsp;(aducerea terenului la starea inițială, modelarea terenului, montarea elementelor constructive de tipul alei, foișoare, pergole, grilaje etc., plantarea/gazonarea suprafețelor, inclusiv plantare arbori), precum și crearea de facilități pentru activități sportive și recreaționale de mici dimensiuni (ex. terenuri de sport etc.), instalare rețele Wi-Fi, iluminat public și supraveghere video în spațiile publice, dotare cu mobilier urban (bănci, coșuri de gunoi etc.).&lt;/li&gt;&lt;li&gt;Activități conexe pe amplasamentul proiectului de regenerare urbană care constau în înlocuirea și/sau racordarea la utilități publice, inclusiv realizare alei pietonale, trotuare, piste de biciclete, reabilitare/modernizare parcări și căi de acces, modernizarea străzilor urbane adiacente terenurilor supuse intervențiilor (în situații excepționale, numai în masura în care astfel de investiții sunt necesare pentru a asigura funcționalitatea proiectului integrat de regenerare urbană).&lt;/li&gt;&lt;li&gt;Investiții (reabilitare/modernizare/extindere și dotare) în clădiri destinate utilizării publice pentru activități culturale și recreative, cu scopul de a crea, îmbunătăți sau extinde serviciile publice de bază.&lt;/li&gt;&lt;li&gt;Investiții privind infrastructura edilitară necesară care face parte din amplasamentul proiectului.&lt;/li&gt;&lt;li&gt;Activități de comunicare și vizibilitate aferente proiectului în conformitate cu prevederile contractului de finanțare și cu prevederile Ghidului de Identitate Vizuală.&lt;/li&gt;&lt;/ul&gt;</t>
   </si>
   <si>
     <t>OP.5 - O Europă mai apropiată de cetățenii săi</t>
   </si>
   <si>
     <t>&lt;ul&gt;&lt;li&gt;UAT municipii reședință de județ din regiunea Sud-Muntenia.&lt;/li&gt;&lt;li&gt;Parteneriate între UAT municipii reședință de județ din regiunea Sud-Muntenia și UAT din zona urbană funcțională a acestora.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Liderul&amp;nbsp; parteneriatului va fi reprezentat de UAT municipiu reședință de județ.&lt;/p&gt;</t>
   </si>
   <si>
     <t>2023-05-25 16:00:23</t>
   </si>
   <si>
     <t>2023-06-19 23:59:00</t>
   </si>
   <si>
     <t>2024-07-02 12:00:50</t>
   </si>
   <si>
     <t>2024-07-09 08:00:11</t>
   </si>
   <si>
-    <t>2026-07-09 14:00:28</t>
+    <t>2027-01-08 14:00:00</t>
   </si>
   <si>
     <t>PRSM/439/PRSM_P6/OP5/RSO5.2/PRSM_A32 - Sprijin acordat municipiilor, altele decât municipiile reședință de județ, și orașelor, inclusiv zonelor urbane funcționale ale acestora, din regiunea Sud-Muntenia, pentru investiții în operațiuni de regenerare urbană</t>
   </si>
   <si>
     <t>Obiectivul specific RSO5.2 - Promovarea dezvoltării locale integrate și incluzive în domeniul social, economic și al mediului, precum și a culturii, a patrimoniului natural, a turismului sustenabil și a securității în alte zone decât cele urbane</t>
   </si>
   <si>
     <t>&lt;ul&gt;&lt;li&gt;Investiții de regenerare urbană (creare/modernizare/reabiltare/extindere/dotare) în spațiile destinate utilizării publice (parcuri, zone verzi de mici dimensiuni, piațete, scuaruri, piețe publice, locuri de joaca pentru copii, piețe agroalimentare, etc) prin demolarea clădirilor/structurilor&amp;nbsp; situate pe terenurile supuse intervențiilor, amenajarea spațiilor verzi&amp;nbsp;(aducerea terenului la starea inițială,modelarea terenului, montarea elementelor constructive de tipul alei, foișoare, pergole, grilaje etc., plantarea/gazonarea suprafețelor, inclusiv plantare arbori), precum și crearea de facilități pentru activități sportive și recreaționale de mici dimensiuni (ex. terenuri de sport, etc.), instalare rețele Wi-Fi, iluminat public și supraveghere video in spațiile publice, dotare cu mobilier urban (bănci, coșuri de gunoi, etc.).&lt;/li&gt;&lt;li&gt;Activități conexe pe amplasamentul proiectului de regenerare urbană care constau în&amp;nbsp;înlocuirea și/sau racordarea la utilități publice, inclusiv realizare alei pietonale, trotuare, piste de biciclete, reabilitare/modernizare parcări și căi de acces, modernizarea străzilor urbane adiacente terenurilor supuse intervențiilor (în situații excepționale, numai în masura în care astfel de investiții sunt necesare pentru a asigura funcționalitatea proiectului integrat de regenerare urbană).&lt;/li&gt;&lt;li&gt;Investiții (reabilitare/modernizare/extindere și dotare) în clădiri destinate utilizării publice pentru activități culturale și recreative, cu scopul de a crea, îmbunătăți sau extinde serviciile publice de bază.&lt;/li&gt;&lt;li&gt;Investiții privind infrastructura edilitară necesară care face parte din amplasamentul proiectului.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Activități de comunicarea și vizibilitatea aferente proiectului în conformitate cu prevederile contractului de finanţare și cu prevederile Ghidului de Identitate Vizuală.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;ul&gt;&lt;li&gt;UAT municipii (altele decât municipiile resedință de județ) din regiunea Sud-Muntenia.&lt;/li&gt;&lt;li&gt;UAT orașe din regiunea Sud-Muntenia.&lt;/li&gt;&lt;li&gt;Parteneriate între unitățile administrativ-teritoriale municipii (altele decât municipiile resedință de județ) din regiunea Sud-Muntenia și unitățile administrativ-teritoriale din zona urbană funcțională a acestora.&lt;/li&gt;&lt;li&gt;Parteneriate între unitățile administrativ-teritoriale orașe din regiunea Sud-Muntenia și unitățile administrativ-teritoriale din zona urbană funcțională a acestora.&lt;/li&gt;&lt;li&gt;Unitățile administrativ-teritoriale județ din regiunea Sud-Muntenia care au în proprietate sau în administrare imobile&amp;nbsp; situate pe teritoriul MRJ.&lt;/li&gt;&lt;/ul&gt;</t>
   </si>
   <si>
     <t>2023-05-26 14:30:00</t>
   </si>
   <si>
     <t>2023-06-20 23:59:52</t>
   </si>
   <si>
     <t>2024-07-02 12:00:44</t>
   </si>
   <si>
     <t>2024-09-02 08:00:01</t>
   </si>
@@ -368,51 +368,51 @@
   <si>
     <t>Prioritatea 3 - O regiune cu mobilitate urbană durabilă</t>
   </si>
   <si>
     <t>Obiectivul specific RSO2.8 - Promovarea mobilității urbane multimodale sustenabile, ca parte a tranziției către o economie cu zero emisii de dioxid de carbon</t>
   </si>
   <si>
     <t>&lt;p&gt;A. Înființarea, dezvoltarea și optimizarea sistemelor de transport public, inclusiv prin investiții în material rulant, mijloace de transport urban ecologice și infrastructura de transport necesară acestora (configurarea/ modernizarea/ lărgirea/ reconfigurarea străzilor din orașe și din zona urbană funcțională, numai în măsura în care astfel de investiții sunt necesare pentru a asigura funcționalitatea proiectului integrat de mobilitate urbană sustenabilă) în vederea dezvoltării transportului public și implementării măsurilor de siguranță rutieră (pasarele pietonale, pasaje subterane/supraterane auto și pietonale, intervenții asupra sistemului de iluminat public și alte elemente conexe aferente traseului reabilitat, ce nu sunt elemente dominante ale proiectelor) pentru reducerea de CO2 și dezvoltarea sistemelor de management a mobilității urbane (sisteme de management a traficului, aplicații mobility as a service, sisteme park &amp;amp; ride și terminale intermodale pentru transportul public urban etc.).&lt;/p&gt;&lt;p&gt;B. Înființarea, modernizarea, extinderea și dotarea infrastructurii pentru deplasări nemotorizate, inclusiv configurarea/ modernizarea/ lărgirea/ reconfigurarea străzilor din orașe și din zona urbană funcțională, numai în măsura în care astfel de investiții sunt necesare pentru a asigura funcționalitatea proiectului integrat de mobilitate urbană sustenabilă, precum și intervenții asupra sistemului de iluminat public aferent traseului reabilitat, amenajarea de zone pietonale, introducerea de sisteme de bike-sharing, sisteme de monitorizare etc..&lt;/p&gt;&lt;p&gt;C. Achiziționarea de autobuze/ microbuze pentru transport școlar.&lt;/p&gt;&lt;p&gt;D. Dezvoltarea unor culoare de mobilitate urbană, inclusiv prin intervenții în depourile/ autobazele pentru transport public și infrastructura tehnică aferentă precum și pentru retehnologizarea lor.&lt;/p&gt;&lt;p&gt;E. Dezvoltarea infrastructurii pentru combustibili alternativi, inclusiv infrastructură de producere de energie din surse regenerabile.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;ul&gt;&lt;li&gt;Unitățile administrativ-teritoriale Municipii reședință de județ din regiunea Sud-Muntenia;&lt;/li&gt;&lt;li&gt;Parteneriatele între unități administrativ teritoriale din regiunea Sud-Muntenia, respectiv:&amp;nbsp;UAT Municipiu reședință de județ, în calitate de lider, și UAT Oraș/Comună din zona urbană funcțională.&lt;/li&gt;&lt;/ul&gt;</t>
   </si>
   <si>
     <t>2023-06-30 15:00:00</t>
   </si>
   <si>
     <t>2023-07-24 15:00:00</t>
   </si>
   <si>
     <t>2024-07-15 15:45:24</t>
   </si>
   <si>
     <t>2024-07-22 08:00:55</t>
   </si>
   <si>
-    <t>2026-07-21 14:00:10</t>
+    <t>2027-01-20 14:00:00</t>
   </si>
   <si>
     <t>PRSM/366/PRSM_P3/OP2/RSO2.8/PRSM_A26 - Sprijin acordat municipiilor, altele decât municipiile reședință de județ, și orașelor, inclusiv zonelor urbane funcționale ale acestora, din regiunea Sud-Muntenia, pentru investiții în operațiuni de mobilitate urbană multimodală sustenabilă</t>
   </si>
   <si>
     <t>&lt;ul&gt;&lt;li&gt;Unitățile administrativ-teritoriale Municipiu (exceptând municipiile reședință de județ)/Oraș din regiunea Sud-Muntenia;&lt;/li&gt;&lt;li&gt;Unitățile administrativ-teritoriale Județ din regiunea Sud-Muntenia care au în proprietate sau în administrare imobile situate pe teritoriul municipiului/ orașului;&lt;/li&gt;&lt;li&gt;Parteneriatele între unități administrativ teritoriale din regiunea Sud-Muntenia: UAT Municipiu (exceptând municipiile reședință de județ)/Oraș/Județ, în calitate de lider, și UAT Comună/Comune din zona funcțională urbană, în calitate de partener.&lt;/li&gt;&lt;/ul&gt;</t>
   </si>
   <si>
     <t>2024-07-15 16:00:03</t>
   </si>
   <si>
     <t>2024-09-16 08:00:26</t>
   </si>
   <si>
     <t>2025-09-15 14:00:00</t>
   </si>
   <si>
     <t>PRSM/473/PRSM_P1/OP1/RSO1.2/PRSM_A38 - Valorificarea avantajelor digitalizării, în beneficiul cetățenilor, al organizațiilor de cercetare și al autorităților publice, prin investiții în dezvoltarea infrastructurii, serviciilor și echipamentelor IT relevante și necesare</t>
   </si>
   <si>
     <t>&lt;p&gt;1. Achiziția de dispozitive și echipamente de hardware și software TIC, IoT, instalații necesare, eficiente energetic, scalabile, de înaltă disponibilitate, inclusiv servicii de instalare, configurare și punere în funcțiune, testarea tehnologiilor și soluțiilor care sprijină digitalizarea.&lt;/p&gt;&lt;p&gt;2. Achiziția, dezvoltarea, testarea și pilotarea soluțiilor și aplicațiilor digitale de tip cloud computing (Saas, PaaS, IaaS).&lt;/p&gt;&lt;p&gt;3. Achiziția și/sau dezvoltarea de software/licențe pentru:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;configurarea și implementarea bazelor de date;&lt;/li&gt;&lt;li&gt;migrarea și integrarea diverselor structuri de date existente;&lt;/li&gt;&lt;li&gt;sisteme/soluții de facturare, plată, monitorizare a contractelor publice, inclusiv de arhivare;&lt;/li&gt;&lt;li&gt;dezvoltarea și implementarea de soluții bazate pe IA (Artificial Intelligence): tehnologii lingvistice, tehnologii vocale, chat-bots, instrumente de traducere automată, de analiză a textului, de sinteză a vorbirii etc.;&lt;/li&gt;&lt;li&gt;sisteme/soluții de administrare a spațiilor/ rețelelor/ echipamentelor - pentru gestiunea utilităților, monitorizare consumuri etc.;&lt;/li&gt;&lt;li&gt;securitate cibernetică (protecția tranzacțiilor online și a datelor personale): soluții pentru securizarea rețelelor, securizarea sistemelor de calcul, criptare de documente, securizarea prezenței pe internet.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;4. Construirea/ reabilitarea/ modernizarea/ extinderea spațiilor pentru găzduirea infrastructurii IT, inclusiv dezvoltarea/extinderea rețelei de alimentare cu energie electrică, cabluri de fibră optică și dotarea spațiilor pentru găzduirea infrastructurii IT cu echipamente de comunicații de mare capacitate, sisteme de climatizare redundantă și eficientă din punct de vedere energetic, pentru securitate fizică (control, acces, monitorizare video, antiefracție etc), sisteme de detecție și stingere incendiu cu gaz inert care să asigure protecția pentru întreaga infrastructură. Valoarea acestor cheltuieli va fi de maximum 20% din valoarea eligibilă a proiectului.&lt;/p&gt;&lt;p&gt;5. Activități obligatorii de comunicare și vizibilitate ce vor fi în conformitate cu prevederile contractului de finanţare și cu prevederile Ghidului de Identitate Vizuală „Vizibilitate, transparență și comunicare în perioada de programare 2021—2027”.&lt;/p&gt;&lt;p&gt;6. Activități conexe - creștere a capacității administrativă a solicitanților în domeniul digitalizării&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;ul&gt;&lt;li&gt;Autorități și instituții publice centrale: ministere, alte organe de specialitate care se organizează în subordinea Guvernului ori a ministerelor, instituțiile publice din subordinea Guvernului ori a ministerelor, autoritățile administrative autonome, Instituția prefectului;&lt;/li&gt;&lt;li&gt;Autorități și instituții publice locale: APL/ UAT comună, oraș, municipiu, județ;&lt;/li&gt;&lt;li&gt;Parteneriate între entitățile de mai sus, în conformitate cu prevederile legale.&lt;/li&gt;&lt;/ul&gt;</t>
   </si>