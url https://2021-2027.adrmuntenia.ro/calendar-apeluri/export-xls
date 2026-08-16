--- v10 (2026-07-26)
+++ v11 (2026-08-16)
@@ -1577,101 +1577,101 @@
       </c>
       <c r="N3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>36</v>
       </c>
       <c r="G4" s="1">
-        <v>144000000.0</v>
+        <v>340070580.24</v>
       </c>
       <c r="H4" s="1">
-        <v>122400000.0</v>
+        <v>289059993.2</v>
       </c>
       <c r="I4" s="1">
-        <v>21600000.0</v>
+        <v>51010587.04</v>
       </c>
       <c r="J4" t="s">
         <v>37</v>
       </c>
       <c r="K4" t="s">
         <v>38</v>
       </c>
       <c r="L4" t="s">
         <v>39</v>
       </c>
       <c r="M4" t="s">
         <v>40</v>
       </c>
       <c r="N4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B5" t="s">
         <v>43</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>44</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F5" t="s">
         <v>47</v>
       </c>
       <c r="G5" s="1">
-        <v>35204713.92</v>
+        <v>35640140.54</v>
       </c>
       <c r="H5" s="1">
-        <v>29924006.83</v>
+        <v>30294119.46</v>
       </c>
       <c r="I5" s="1">
-        <v>4576612.81</v>
+        <v>4633218.27</v>
       </c>
       <c r="J5" t="s">
         <v>48</v>
       </c>
       <c r="K5" t="s">
         <v>49</v>
       </c>
       <c r="L5" t="s">
         <v>50</v>
       </c>
       <c r="M5" t="s">
         <v>51</v>
       </c>
       <c r="N5" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="2" t="s">
         <v>53</v>
       </c>
       <c r="B6" t="s">
         <v>54</v>
       </c>
       <c r="C6" s="2" t="s">
@@ -1753,57 +1753,57 @@
       </c>
       <c r="N7" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="2" t="s">
         <v>73</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>44</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F8" t="s">
         <v>75</v>
       </c>
       <c r="G8" s="1">
-        <v>11618486.57</v>
+        <v>60398697.47</v>
       </c>
       <c r="H8" s="1">
-        <v>9875713.59</v>
+        <v>51338892.85</v>
       </c>
       <c r="I8" s="1">
-        <v>1510403.25</v>
+        <v>7851830.67</v>
       </c>
       <c r="J8" t="s">
         <v>76</v>
       </c>
       <c r="K8" t="s">
         <v>77</v>
       </c>
       <c r="L8" t="s">
         <v>78</v>
       </c>
       <c r="M8" t="s">
         <v>79</v>
       </c>
       <c r="N8" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="2" t="s">
         <v>81</v>
       </c>
       <c r="B9" t="s">
         <v>65</v>
       </c>
       <c r="C9" s="2" t="s">
@@ -1885,57 +1885,57 @@
       </c>
       <c r="N10" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="2" t="s">
         <v>100</v>
       </c>
       <c r="B11" t="s">
         <v>90</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>101</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F11" t="s">
         <v>103</v>
       </c>
       <c r="G11" s="1">
-        <v>32387990.94</v>
+        <v>93566738.43</v>
       </c>
       <c r="H11" s="1">
-        <v>27529792.3</v>
+        <v>79531727.67</v>
       </c>
       <c r="I11" s="1">
-        <v>4210438.82</v>
+        <v>12163676.0</v>
       </c>
       <c r="J11" t="s">
         <v>104</v>
       </c>
       <c r="K11" t="s">
         <v>105</v>
       </c>
       <c r="L11" t="s">
         <v>106</v>
       </c>
       <c r="M11" t="s">
         <v>107</v>
       </c>
       <c r="N11" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="2" t="s">
         <v>109</v>
       </c>
       <c r="B12" t="s">
         <v>110</v>
       </c>
       <c r="C12" s="2" t="s">
@@ -2096,57 +2096,57 @@
       </c>
       <c r="K15" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="2" t="s">
         <v>138</v>
       </c>
       <c r="B16" t="s">
         <v>90</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>91</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>139</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F16" t="s">
         <v>140</v>
       </c>
       <c r="G16" s="1">
-        <v>18673529.41</v>
+        <v>39279542.13</v>
       </c>
       <c r="H16" s="1">
-        <v>15872500.0</v>
+        <v>33387610.81</v>
       </c>
       <c r="I16" s="1">
-        <v>2427558.82</v>
+        <v>5106340.48</v>
       </c>
       <c r="J16" t="s">
         <v>141</v>
       </c>
       <c r="K16" t="s">
         <v>142</v>
       </c>
       <c r="L16" t="s">
         <v>143</v>
       </c>
       <c r="M16" t="s">
         <v>144</v>
       </c>
       <c r="N16" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="2" t="s">
         <v>146</v>
       </c>
       <c r="B17" t="s">
         <v>90</v>
       </c>
       <c r="C17" s="2" t="s">
@@ -2726,57 +2726,57 @@
       </c>
       <c r="N30" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="2" t="s">
         <v>240</v>
       </c>
       <c r="B31" t="s">
         <v>241</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>242</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>243</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>244</v>
       </c>
       <c r="F31" t="s">
         <v>245</v>
       </c>
       <c r="G31" s="1">
-        <v>1348952.63</v>
+        <v>2000000.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1146609.73</v>
+        <v>1700000.0</v>
       </c>
       <c r="I31" s="1">
-        <v>202342.89</v>
+        <v>300000.0</v>
       </c>
       <c r="L31" t="s">
         <v>246</v>
       </c>
       <c r="M31" t="s">
         <v>247</v>
       </c>
       <c r="N31" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="2" t="s">
         <v>249</v>
       </c>
       <c r="B32" t="s">
         <v>110</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>111</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>250</v>
       </c>
       <c r="E32" s="2" t="s">
@@ -2963,92 +2963,92 @@
       </c>
       <c r="N36" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="2" t="s">
         <v>277</v>
       </c>
       <c r="B37" t="s">
         <v>241</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>242</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>278</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>244</v>
       </c>
       <c r="F37" t="s">
         <v>267</v>
       </c>
       <c r="G37" s="1">
-        <v>3959332.13</v>
+        <v>16642950.0</v>
       </c>
       <c r="H37" s="1">
-        <v>3365432.31</v>
+        <v>14146507.5</v>
       </c>
       <c r="I37" s="1">
-        <v>593899.82</v>
+        <v>2496442.5</v>
       </c>
       <c r="L37" t="s">
         <v>279</v>
       </c>
       <c r="M37" t="s">
         <v>280</v>
       </c>
       <c r="N37" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="2" t="s">
         <v>282</v>
       </c>
       <c r="B38" t="s">
         <v>43</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F38" t="s">
         <v>283</v>
       </c>
       <c r="G38" s="1">
-        <v>101250529.38</v>
+        <v>162228320.94</v>
       </c>
       <c r="H38" s="1">
-        <v>86062949.97</v>
+        <v>137894072.8</v>
       </c>
       <c r="I38" s="1">
-        <v>13162568.82</v>
+        <v>21089681.72</v>
       </c>
       <c r="J38" t="s">
         <v>284</v>
       </c>
       <c r="K38" t="s">
         <v>285</v>
       </c>
       <c r="L38" t="s">
         <v>286</v>
       </c>
       <c r="M38" t="s">
         <v>287</v>
       </c>
       <c r="N38" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="2" t="s">