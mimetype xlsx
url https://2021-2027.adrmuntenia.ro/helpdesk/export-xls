--- v0 (2026-04-02)
+++ v1 (2026-05-11)
@@ -29,87 +29,1310 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="395">
   <si>
     <t>ID Solicitare</t>
   </si>
   <si>
     <t>Data solicitării</t>
   </si>
   <si>
     <t>Apel</t>
   </si>
   <si>
     <t>Întrebare</t>
   </si>
   <si>
     <t>Răspuns</t>
   </si>
   <si>
+    <t>2024-08-01 00:00:00</t>
+  </si>
+  <si>
+    <t>PRSM/267/PRSM_P1/OP1/RSO1.3/PRSM_A44 - Intensificarea creșterii sustenabile și a competitivității microîntreprinderilor, întreprinderilor mici și întreprinderilor mijlocii din regiunea Sud-Muntenia</t>
+  </si>
+  <si>
+    <t>Va scriu in legatura cu evaluarea proiectelor aferente apelului PRSM/267/PRSM_P1/OP1/RSO1.3/PRSM_A44, intrucat am observat din mesajele automate transmise de MySMIS ca a fost demarata etapa de evaluare ETF pentru proiectele depuse inclusiv pe data de 29.05.2024, iar pentru cele depuse pe 30.05.2024 aceasta etapa nu a fost demarata. 
+Astfel, va sesizez ca prevederile Ghidului solicitantului aferent acestui apel, nu sunt respectate, intrucat in cadrul acestuia, la pagina 99, pct. 8.6, se mentioneaza 
+"În cadrul acestui apel de proiecte cererile de finanțare se vor depune pe parcursul a trei luni calendaristice pentru care sunt stabilite două praguri valorice pentru pragul de excelenţă, după cum urmează:
+- 90 de puncte pentru prima lună de depunere a proiectelor;
+- 85 de puncte pentru cea de-a doua lună a apelului.
+Demararea etapei de ETF se va realiza în ordinea depunerii proiectelor și nu se va aștepta finalizarea perioadei de depunere în cadrul apelurilor de proiecte.
+Procedura de selecție este prezentată mai jos.
+Cererile de finanțare depuse în prima lună calendaristică vor parcurge etapa de evaluare tehnică și financiară, urmând a fi contractate proiectele care au obținut, cel puțin, 90 de puncte și ale căror valori eligibile nerambursabile solicitate însumate reprezintă maximum 25% din finanțarea disponibilă a apelului.(...)"
+Avand in vedere ca prevederile ghidului solicitantului sunt foarte clare si se refera la luna calendaristica, va atragem atentia ca luna 05.2024 include si zilele de 30.05 si 31.05.
+Astfel, va rugam sa demarati etapa de evaluare ETF si pentru proiectele depuse in zilele de 30.05.2024 si 31.05.2024, pentru a evita un proces de evaluare discriminator in raport cu alti potentiali beneficiari ai acestui apel, urmat de demararea procedurilor legale de catre solicitantii defavorizati.</t>
+  </si>
+  <si>
+    <t>Referitor la apelul din cadrul Priorității 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, operațiunea B, potrivit prevederilor din ghidul solicitantului demararea etapei de ETF se va realiza în ordinea depunerii proiectelor și nu se va aștepta finalizarea perioadei de depunere în cadrul apelurilor de proiecte. Astfel, cererile de finanțare depuse în prima lună calendaristică, respectiv perioada cuprinsă între 30.04.2024 și 29.05.2024, ora 23:59 vor parcurge etapa de evaluare tehnică și financiară, urmând a fi contractate proiectele care au obținut, cel puțin, 90 de puncte și ale căror valori eligibile nerambursabile solicitate însumate reprezintă maximum 25% din finanțarea disponibilă a apelului. În acest caz, AM PRSM demarează în mod direct etapa de contractare, în ordinea descrescătoare a punctajelor obținute, fără a fi necesară soluționarea contestațiilor depuse care au ca obiect rezultatele evaluării tehnice și financiare.  Proiectele ale căror valori eligibile nerambursabile solicitate însumate depășesc procentul de 25% din finanțarea disponibilă a apelului, intră în competiție cu proiectele depuse în lunile următoare. 
+Cererile de finanțare depuse în cea de-a doua lună calendaristică, respectiv perioada cuprinsă între 30.05.2024 și 29.06.2024, ora 23:59 vor parcurge etapa de evaluare tehnică și financiară, urmând a fi direct contractate cele care au obținut, cel puțin, 85 de puncte (noul prag de excelență), atât din prima tranșă (din cele menținute în competiție) cât și din tranșa curentă, și ale căror valori eligibile nerambursabile solicitate însumate reprezintă maximum 50% din finanțarea disponibilă a apelului. În acest caz, AM PRSM demarează în mod direct etapa de contractare, în ordinea descrescătoare a punctajelor obținute, fără a fi necesară soluționarea contestațiilor depuse care au ca obiect rezultatele evaluării tehnice și financiare.
+Proiectele ale căror valori eligibile nerambursabile solicitate însumate depășesc procentul de 50% din finanțarea disponibilă a apelului, intră în competiție cu proiectele depuse în ultima lună. Cererile de finanțare depuse în ultima lună calendaristică vor parcurge etapa de evaluare tehnică și financiară, iar demararea contractării se realizează după soluționarea contestațiilor care au ca obiect rezultatele ETF. Astfel, în competiția finală intră proiectele care nu au fost contractate în lunile anterioare și proiectele ale căror contestații au fost soluționate. Ierarhizarea acestor proiecte se realizează în ordinea descrescătoare a puntajelor obținute, cu condiția îndeplinirii pragului de calitate. 
+Proiectele rămase necontractate și care îndeplinesc pragul de calitate vor fi incluse pe o listă de rezervă a apelului.
+Totodată, menționăm faptul că, pentru a veni în sprijinul potențialilor beneficiari,  Autoritatea de Management (AM) pentru Programul Regional Sud-Muntenia (PRSM) publică periodic, pe site-ul dedicat Programului, o listă cu răspunsuri la întrebările primite din partea solicitanților de informații. Speța pe care dumneavoastră ați transmis-o se regăsește în această  listă.</t>
+  </si>
+  <si>
+    <t>2024-08-26 00:00:00</t>
+  </si>
+  <si>
+    <t>În ce stadiu a ajuns evaluarea cererilor de finanțare depuse în Luna 1 în cadrul Apelului de proiecte PRSM/267/PRSM_P1/OP1/RSO1.3/PRSM_A44 - Intensificarea creșterii sustenabile și a competitivității microîntreprinderilor, întreprinderilor mici și întreprinderilor mijlocii din regiunea Sud-Muntenia?</t>
+  </si>
+  <si>
+    <t>Conform prevederilor ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, operațiunea B, toate etapele aferente unui proiect (depunere, evaluare, contractare, implementare, durabilitate) se vor desfășura prin intermediul sistemului informatic SMIS2021/MySMIS2021+.
+Astfel, solicitantul este informat prin intermediul aplicației MySMIS2021/SMIS2021+.  Pe parcursul evaluării, statusul (starea) proiectului se va modifica în funcție de momentul etapei prin care trece proiectul. 
+               De asemenea, pentru a veni în sprijinul potențialilor beneficiari,  Autoritatea de Management (AM) pentru Programul Regional Sud-Muntenia (PRSM) publică lista proiectelor depuse și stadiul acestora, care poate fi consultată accesând următorul link: https://2021-2027.adrmuntenia.ro/lista-proiecte.</t>
+  </si>
+  <si>
+    <t>2024-08-27 00:00:00</t>
+  </si>
+  <si>
+    <t>Referitor la APEL DE PROIECTE: PRSM/267/PRSM_P1/OP1/RSO1.3/PRSM_A44 : cererile de finantare depuse in data de 30.06.2024 sunt considerate a fi depuse in a doua luna calendaristica. Este corectă interpretarea?</t>
+  </si>
+  <si>
+    <t>Referitor la apelul din cadrul Priorității 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, operațiunea B, potrivit prevederilor din ghidul solicitantului demararea etapei de ETF se va realiza în ordinea depunerii proiectelor și nu se va aștepta finalizarea perioadei de depunere în cadrul apelurilor de proiecte. Astfel, cererile de finanțare depuse în prima lună calendaristică, respectiv perioada cuprinsă între 30.04.2024 și 29.05.2024, ora 23:59 vor parcurge etapa de evaluare tehnică și financiară, urmând a fi contractate proiectele care au obținut, cel puțin, 90 de puncte și ale căror valori eligibile nerambursabile solicitate însumate reprezintă maximum 25% din finanțarea disponibilă a apelului. În acest caz, AM PRSM demarează în mod direct etapa de contractare, în ordinea descrescătoare a punctajelor obținute, fără a fi necesară soluționarea contestațiilor depuse care au ca obiect rezultatele evaluării tehnice și financiare.  Proiectele ale căror valori eligibile nerambursabile solicitate însumate depășesc procentul de 25% din finanțarea disponibilă a apelului, intră în competiție cu proiectele depuse în lunile următoare. 
+Cererile de finanțare depuse în cea de-a doua lună calendaristică, respectiv perioada cuprinsă între 30.05.2024 și 29.06.2024, ora 23:59 vor parcurge etapa de evaluare tehnică și financiară, urmând a fi direct contractate cele care au obținut, cel puțin, 85 de puncte (noul prag de excelență), atât din prima tranșă (din cele menținute în competiție) cât și din tranșa curentă, și ale căror valori eligibile nerambursabile solicitate însumate reprezintă maximum 50% din finanțarea disponibilă a apelului. În acest caz, AM PRSM demarează în mod direct etapa de contractare, în ordinea descrescătoare a punctajelor obținute, fără a fi necesară soluționarea contestațiilor depuse care au ca obiect rezultatele evaluării tehnice și financiare.
+Proiectele ale căror valori eligibile nerambursabile solicitate însumate depășesc procentul de 50% din finanțarea disponibilă a apelului, intră în competiție cu proiectele depuse în ultima lună. Cererile de finanțare depuse în ultima lună calendaristică vor parcurge etapa de evaluare tehnică și financiară, iar demararea contractării se realizează după soluționarea contestațiilor care au ca obiect rezultatele ETF. Astfel, în competiția finală intră proiectele care nu au fost contractate în lunile anterioare și proiectele ale căror contestații au fost soluționate. Ierarhizarea acestor proiecte se realizează în ordinea descrescătoare a puntajelor obținute, cu condiția îndeplinirii pragului de calitate. 
+Proiectele rămase necontractate și care îndeplinesc pragul de calitate vor fi incluse pe o listă de rezervă a apelului.</t>
+  </si>
+  <si>
+    <t>2024-10-02 00:00:00</t>
+  </si>
+  <si>
+    <t>Ca urmare a primirii solicitarii de clarificari  pnin care se solicită urmatoarle:
+- Cheltuielile indirecte să fie calculate sub formă de rată forfetară în procent de 5% din costurile directe aferente investiţiei iniţiale, cu respectarea plafonului maximal permis pentru ajutorul de minirns (a se vedea Corrigendum nr. 3):
+- Revizuiti și macheta financiară cu noile date, fără a modifica nivelul veniturilor si cheltuielilor estimat. 
+În cazul în care  solicitantul nu se va  conforma cerinţei, cheltuiala  va  fi considerată incorect calculată şi va fi trecută în întregime în rândul cheltuielilor neeligibile?</t>
+  </si>
+  <si>
+    <t>Conform prevederilor ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, operațiunea B, costurile directe reprezintă baza pentru calcularea costurilor indirecte ce vor fi finanțate prin ajutor de minimis.
+Categoriile de cheltuieli eligibile finanțabile prin ajutor de minimis sunt costurile indirecte, respectiv acele cheltuieli care nu se încadrează în categoria costurilor directe, sprijină realizarea obiectivului investițional propus prin proiect, dar, la finalul implementării, nu se reflectă în mod direct în obiectivul investițional. Acestea se calculează sub formă de rată forfetară de 5% din costurile directe aferente investiției inițiale.
+Cuantumul fix pentru rata forfetară a fost introdus ca urmare a observaţiilor primite în perioada de consultare publică a ghidului solicitantului, care a implicat societatea civilă, ministerele de resort, membrii Comitetului de Monitorizare pentru Programul Regional Sud-Muntenia, reprezentanţii Comisiei Europene, pentru a evita confuziile și potențialul tratament inegal al beneficiarilor.
+Ulterior, corrigendumul nr. 3, publicat în data de 12 septembrie 2024, precizează: cheltuielile aferente costurilor indirecte sunt eligibile, cumulat, în procent de 5 % din valoarea cheltuielilor eligibile aferente costurilor directe și sunt cuprinse în  subcapitolele 3.6, 3.7.1, 3.7.2, 5.2 și 5.4 prevăzute de Hotărârea Guvernului nr.  907/2016, cu modificările și completările ulterioare, fără a fi detaliate, explicate și fundamentate prin documente suport.
+În cazul în care cerinţa nu este îndeplinită, cheltuiala va fi considerată a fi incorect calculată și va fi trecută în întregime în rândul cheltuielilor neeligibile.</t>
+  </si>
+  <si>
+    <t>2024-03-13 00:00:00</t>
+  </si>
+  <si>
+    <t>PRSM/ID/1/1/1.4 - Dezvoltarea competențelor pentru specializare inteligentă, tranziție industrială și antreprenoriat</t>
+  </si>
+  <si>
+    <t>Indicatorul 1.1. RCR19 – Întreprinderi cu cifră de afaceri crescută, trebuie respectat de solicitant, adică este obligatoriu prin proiect, fiind indicator de proiect, sau este indicator de program?</t>
+  </si>
+  <si>
+    <t>RCR 19 este indicator suplimentar specific apelului de proiecte. Indicatorul numără întreprinderile pentru care creșterea cifrei de afaceri anuală pentru anul fiscal după anul finalizării output-ului este, cel puțin, la fel de mare precum creșterea cifrei de afaceri anuale în anul anterior inceperii proiectului. Pentru întreprinderi cu o creștere a cifrei de afaceri zero sau negativă înainte de începerea proiectului, rata de creștere a cifrei de afaceri în cursul anului fiscal după anul producției finalizarea ar trebui să fie de cel puțin 2%.
+Indicatorul este obligatoriu în cererea de finanțare.</t>
+  </si>
+  <si>
+    <t>2024-07-31 00:00:00</t>
+  </si>
+  <si>
+    <t>PRSM/536/PRSM_P2/OP2/RSO2.7/PRSM_A13 - Intensificarea acțiunilor de protecție și conservare a naturii, a biodiversității și a infrastructurii verzi, inclusiv în zonele urbane, precum și reducerea tuturor formelor de poluare prin investiții în infrastructura verde-albastră</t>
+  </si>
+  <si>
+    <t>Avem in vedere doua situații specifice legate de terenurile ce ar putea fi utilizate pentru implementarea unui  proiect pentru RSO 2.7, pentru care solicităm confirmarea eligibilității:
+1. Teren Concesionat către Primărie: Primăria noastră deține un teren printr-un contract de concesiune pe o perioada de 12 ani. Ne dorim sa confirmăm dacă acest teren, având în vedere durata concesiunii, este considerat eligibil pentru dezvoltarea unui parc conform criteriilor de eligibilitate stipulate în ghidul solicitantului.
+2. Teren în Folosința școlii, dar Proprietatea Primăriei: De asemenea, dispunem de un teren care este în prezent dat în folosința unei școli, dar care este în proprietatea Primăriei. Vă rugăm să ne clarificați dacă acesta este considerat eligibil pentru același scop.</t>
+  </si>
+  <si>
+    <t>Conform prevederilor ghidului solicitantului pentru Prioritatea P2, Obiectivul Specific  RSO 2.7- Intensificarea acțiunilor de protecție și conservare a naturii, a biodiversității și a infrastructurii verzi, inclusiv în zonele urbane, precum și reducerea tuturor formelor de poluare, Operațiunea - Intensificarea acțiunilor de protecție și conservare a naturii, a biodiversității și a infrastructurii verzi, inclusiv în zonele urbane, precum și reducerea tuturor formelor de poluare prin investiții în infrastructura verde-albastră, varianta draft, solicitantul la finanțare trebuie să demonstreze faptul că este titularul unuia din următoarele drepturi:
+a)            Dreptul de proprietate publică/ privată.
+b)           Dreptul de administrare.
+Titularul oricărui alt drept real/creanţă nu va fi admis la finanţare.
+În accepțiunea Autorității de Management a Programului Regional Sud-Muntenia, servituțile care nu afectează posibilitatea realizării activităților proiectului nu vor conduce la respingerea cererii de finanțare din procesul de evaluare, selecție și contractare. (de ex. servitutea de trecere). Fiecare caz în parte va fi analizat în cadrul etapei de contractare.
+Drepturile asupra infrastructurii pentru care se solicită finanțare trebuie menținute în etapele de evaluare, selecție și contractare, de implementare, precum şi pe o perioadă de minimum 5 ani de la data plăţii finale (aşa cum reiese din documentele depuse).
+I de asemenea, imobilul ce face obiectul proiectului, începând cu data depunerii cererii de finanțare, nu este afectat de limitări legale, convenționale, judiciare ale dreptului real invocat, incompatibile cu realizarea activităților proiectului, respectiv: 
+● nu este afectat de limite ale dreptului deținut de solicitant care sunt incompatibile cu realizarea activităților proiectului;
+● nu face obiectul unor litigii în curs de soluționare la instanțele judecătorești cu privire la situația juridică a terenului si infrastructurii imobilului, având ca obiect contestarea dreptului invocat de solicitant pentru realizarea proiectului în conformitate cu criteriul de eligibilitate aferent;
+● nu face obiectul revendicărilor potrivit unor legi speciale în materie sau dreptului comun;
+● este liber de sarcini și interdicții în sensul în care nu există niciun act sau fapt juridic care împiedică sau limitează, total sau parțial, exercitarea unuia sau mai multor atribute ale dreptului pe care solicitantul îl deține în scopul implementării proiectului;
+● este liber de orice sarcini sau interdicții ce afectează implementarea proiectului.
+Potrivit prevederilor art. 65 al Regulamentului (UE) 1060/ 2021, solicitantul, în cazul în care va primi finanțare din Programul Regional Sud-Muntenia 2021-2027, va asigura caracterul durabil al investiției. Astfel, perioada pentru care este conferit dreptul asupra imobilului obiect al proiectului solicitanților eligibili și/sau partenerilor acestora trebuie să fie acoperitoare pentru durata menționată la articolul 65 din RDC în vederea asigurării caracterului durabil al investiției, respectiv o perioadă de cinci ani de la data efectuării plății finale în cadrul contractului de finanțare. 
+Această perioadă se va calcula estimativ, luându-se în considerare perioada derulării procesului de evaluare, selecție și contractare, perioada de implementare a proiectului și, respective, de efectuare a plății finale, la care se adaugă perioada de 5 ani anterior menționată. 
+Solicitantul/membrii parteneriatului, în cazul în care va primi finanțare pentru investiții în infrastructură, trebuie ca pe perioada de durabilitate: 
+a. să mențină investiția realizată (asigurând mentenanța și serviciile asociate necesare); 
+b. să nu realizeze o modificare asupra calității dreptului său asupra imobilului, decât în condițiile prevăzute în contractul de finanțare; 
+c. să nu realizeze o modificare substanțială care afectează natura, obiectivele sau condițiile de realizare și care ar determina subminarea obiectivelor inițiale ale investiției.</t>
+  </si>
+  <si>
+    <t>2024-03-27 00:00:00</t>
+  </si>
+  <si>
+    <t>PRSM/318/PRSM_P5/OP4/RSO4.2/PRSM_A1 - Sprijin acordat învățământului antepreșcolar și preșcolar pentru îmbunătățirea accesului egal la servicii de calitate și incluzive în educație, inclusiv prin promovarea rezilienței pentru educația și formarea la distanță și online</t>
+  </si>
+  <si>
+    <t>Urmare aprobarii etapizarii proiectului integrat „IMBUNATATIREA CALITATII VIETII POPULATIEI ORASULUI TITU PRIN INVESTITII IN INFRASTRUCTURA RUTIERA, EDUCATIONALA SI SOCIO-CULTURALA” COD SMIS 124342, din care face parte și obiectivul ”Construire Creșă în Orasul Titu” - componenta eligibila pentru etapizarea proiectului, având în vedere că execuția lucrărilor nu este sistata, solicitam următorul punct de vedere: - lucrările efectuate și facturate în anul 2024, până la aprobarea noii cereri de finanțare, vor putea fi solicitate la plată/rambursare după încheierea contractului de finantare</t>
+  </si>
+  <si>
+    <t>În conformitate cu prevederile  „Instrucțiunii AM POR Sud-Muntenia nr. 4 din 28.12.2022 privind etapa II a proiectelor etapizate”, art.3) si art.4):
+- 3) „Cheltuielile efectuate de beneficiari, începând cu data de 01 ianuarie 2024, aferente activităților eligibile din cadrul etapei II a proiectelor etapizate vor fi decontate după data semnării contractului de finanțare cu ADR Sud-Muntenia în calitate de Autoritate de Management pentru Programul Regional Sud-Muntenia 2021-2027
+4) Eligibilitatea cheltuielilor se va verifica în conformitate cu legislația în vigoare aplicabilă perioadei de programare 2021-2027, la momentul depunerii unei cereri de rambursare/plată.”
+Documentul poate fi descărcat accesând următorul link: https://2021-2027.adrmuntenia.ro/docs/40/instructiuni.</t>
+  </si>
+  <si>
+    <t>2024-08-19 00:00:00</t>
+  </si>
+  <si>
+    <t>Cconform Ghidului solicitantului pentry creșe și gradinițe:
+•	Cursul de schimb InforEuro aplicabil este cel valabil la data lansării apelului de proiecte, disponibil la http://ec.europa.eu/budget/contracts_grants/info_contracts/inforeuro/index_en.cfm.
+•	Data deschiderii apelului de proiecte a fost 30.04.2024.
+Prin urmare, cursul de schimb aplicabil va fi 4.9702 (conform http://ec.europa.eu/budget/contracts_grants/info_contracts/inforeuro/index_en.cfm, luna aprilie)?</t>
+  </si>
+  <si>
+    <t>În conformitate cu prevederile ghidului solicitantului pentru Prioritatea P5 – O regiune educată, Obiectivul Specific RSO 4.2 - Îmbunătățirea accesului egal la servicii de calitate și incluzive în educație, formare și învățarea pe tot parcursul vieții prin dezvoltarea infrastructurii accesibile, inclusiv prin promovarea rezilienței pentru educația și formarea la distanță și online, Operațiunea A- Sprijin acordat învățământului antepreșcolar și preșcolar pentru îmbunătățirea accesului egal la servicii de calitate și incluzive în educație, inclusiv prin promovarea rezilienței pentru educația și formarea la distanță și online, cursul de schimb folosit este InforEuro, valabil la data lansării apelului de proiecte, accesând următorul link: http://ec.europa.eu/budget/contracts_grants/info_contracts/inforeuro/index_en.cfm.  Lansarea apelului a fost în data de 30.04.2024. Astfel, va fi folosit cursul InforEuro valabil în luna aprilie 2024.</t>
+  </si>
+  <si>
+    <t>2024-07-18 00:00:00</t>
+  </si>
+  <si>
+    <t>PRSM/432/PRSM_P5/OP4/RSO4.2/PRSM_A1 - Sprijin acordat ÎNVĂȚĂMÂNTULUI ANTEPREȘCOLAR ȘI PREȘCOLAR pentru îmbunătățirea accesului egal la servicii de calitate și incluzive în educație, inclusiv prin promovarea rezilienței pentru educația și formarea la distanță și online - Proiecte etapizate</t>
+  </si>
+  <si>
+    <t>Pentru proiectele etapizate depuse în perioada 2014 – 2020 în cadrul în cadrul apelului de proiecte POR/2018/13/13.1/1/7 REGIUNI, vă rog să ne ajutați cu clarificări privind modul de completare a secțiunilor ACHZIȚII și ACTIVITĂȚI din Cererea de finanțare pentru Apelul PRSM/432/PRSM_P5/OP4/RSO4.2/PRSM_A1. Astfel: 1- Ținând cont că în cadrul în cadrul apelului 2014-2020 POR/2018/13/13.1/1/7 REGIUNI au fost incluse mai multe obiective de investiții, se vor prelua integral toate ACHIZIȚIILE, respectiv ACTIVITĂȚILE din Cererea de finanțare inițială, chiar și pentru acele obiective care nu fac obiectul prezentului apel pentru ETAPIZATE? 2- În cazul ACHZIȚIILOR care s-au efectuat cumulat pentru toate obiectivele de investiții din CF inițială (de ex: AUDITUL financiar al PROIECTULUI), în actuala CF se preiau pentru acea achiziție doar valorile corespunzătoare obiectivului de investiții din actuala CF sau se preia exact valoarea din CF inițială 2014-2020, chiar dacă vizează mai multe obiective de investiții?</t>
+  </si>
+  <si>
+    <t>Răspuns la solicitarea dumneavoastră, pentru proiectele etapizate, vă comunicăm următoarele:
+1 și 3. Potrivit prevederilor OUG nr. 36/2023, valoarea maxima eligibila poate fi majorata în baza ajustării preţurilor conform Ordonanţei de urgenţă a Guvernului nr. 64/2022 exclusiv pentru restul rămas de executat/furnizat şi prestart la 31 decembrie 2023,  justificat prin aplicarea indicelui de cost în construcţii publicat de Institutul Naţional de Statistică pentru luna de referinţă. Luna de referinţă reprezintă luna anterioară faţă de data-limită de depunere a ofertelor pentru atribuirea contractului de achiziţie publică/acordului-cadru. Dacă nu a existat un asemenea termen, luna de referinţă va fi cu 30 de zile înainte de data semnării contractului.
+2 și 4. Un proiect etapizat este considerat în ansamblu și este considerat finalizat numai după ce ambele etape au fost finalizate fizic sau implementate integral.
+În cazul proiectelor depuse în cadrul axei 13, Programul Operațional Regional 2014-2020,  în etapa a doua, pentru componenta eligibilă a fi finanțată prin Programul Regional Sud-Muntenia, se vor menționa toate activitățile și achizițiile inițiale ale proiectului, în buget se vor păstra, drept cheltuieli eligibile, doar sumele rămase necheltuite în etapa I, aferente componentei eligibile în etapa a II-a.
+Activitățile vor fi detaliate pe cele două etape ale proiectului, respectiv, activitățile desfășurate în etapa I și activitățile rămase a fi executate în etapa a II-a.
+Eventualele economii aferente compenentei/lor neeligibile nu pot fi utilizate pentru componenta eligibilă.</t>
+  </si>
+  <si>
+    <t>PRSM/310/PRSM_P5/OP4/RSO4.2/PRSM_A23 - Sprijin acordat învățământului primar și secundar pentru îmbunătățirea accesului egal la servicii de calitate și incluzive în  educație, inclusiv prin promovarea rezilienței pentru educația și formarea la distanță și online</t>
+  </si>
+  <si>
+    <t>La ce lege va referiti pentru expertul care întocmește documentatia de imunizare la schimabările climatice ?</t>
+  </si>
+  <si>
+    <t>Pentru expertul care a întocmit documentația de imunizare, se va depune documentul relevant cu privire la încadrarea acestuia ca expert care are dreptul legal să întocmească astfel de documentații. Condiţiile de elaborare a studiilor de mediu şi criteriile de atestare a persoanelor fizice şi juridice sunt reglementate de legislația națională, respectiv Ordinul nr. 1134/2020 ”privind aprobarea condiţiilor de elaborare a studiilor de mediu, a criteriilor de atestare a persoanelor fizice şi juridice şi a componenţei şi Regulamentului privind organizarea şi funcţionarea Comisiei de atestare”, cu modificările și completările ulterioare, iar experții care pot întocmi astfel de studii (persoană fizică sau juridică) trebuie să fie atestați în conformitate cu actul normativ menționat mai sus, în vigoare.</t>
+  </si>
+  <si>
+    <t>2024-09-20 00:00:00</t>
+  </si>
+  <si>
+    <t>Va scriu in legatura cu cateva neclaritati in privinta programului Operațiunea PRSM/ID4/5/4.2/B - „PRSM/ID4/5/4.2/B - Sprijin acordat învățământului primar și secundar pentru îmbunătățirea accesului egal la servicii de calitate și incluzive în educație, inclusiv prin promovarea rezilienței pentru educația ți formarea la distanță și online.”
+TVA-ul (fiind considerat cheltuiala eligibila deoarece beneficiarul este UAT -  “in acest caz TVA nu se recupereaza in temeiul legislatiei nationale privind TVA”) este inclus in valoarea maxima eligibila de 4.000.000 euro?</t>
+  </si>
+  <si>
+    <t>În conformitate cu prevederile art.64, din Regulamentul (UE) nr. 1060/2021, taxa pe valoarea adăugată ("TVA") este neeligibilă, cu următoarele excepţii:
+(i) pentru operaţiunile al căror cost total este mai mic de 5 000 000 EUR (inclusiv TVA);
+(ii) pentru operaţiunile al căror cost total este mai mare de 5 000 000 EUR (inclusiv TVA), în cazul în care TVA-ul nu se recuperează în temeiul legislaţiei naţionale privind TVA.</t>
+  </si>
+  <si>
+    <t>2024-09-18 00:00:00</t>
+  </si>
+  <si>
+    <t>Va scriu in legatura cu cateva neclaritati in privinta programului Operațiunea PRSM/ID4/5/4.2/B - „PRSM/ID4/5/4.2/B - Sprijin acordat învățământului primar și secundar pentru îmbunătățirea accesului egal la servicii de calitate și incluzive în educație, inclusiv prin promovarea rezilienței pentru educația ți formarea la distanță și online.”
+1.	Plecand de la dorinta de a obtine punctaj pentru criteriul 1.6. Activitati extracurriculare din grila, Scoala Gimnaziala din comuna a prevazut activitati de remediere de tip ore suplimentare pentru lb. romana si matematica. In dreptul acestor activitati de remediere, 
+A)	Sunt cheltuieli eligibile salariile profesorilor implicati? 
+B)	Sunt cheltuieli eligibile rechizitele pentru elevi?
+2.	Pornind de la criteriul 3.1, punctul d) (Proiectul vizeaza măsuri pentru integrare/desegregare/sprijin pentru pentru elevii din grupurile marginalizate pe baza etniei, dizabilității și CES, statutul socio-economic al părinților/familiilor etc.) – am prevazut activitati de tip FSE+, ateliere pentru elevi si cursuri pentru profesori.
+A)	Sunt cheltuieli eligibile cursuri pentru elevi realizate cu firme externe ? (spre exemplu curs de educatie rutiera)
+B)	Sunt cheltuieli eligibile salariile pentru profesorii scolii? 
+C)	Sunt cheltuieli eligibile rechizitele si materialele didactice?
+3.	Pornind de la criteriul 6.3 din grila de punctaj (Proiectul propune realizarea de activități de cooperare la nivel interregional, transfrontaliere, internaționale și intersectoriale cu alte regiuni din EU, activităti ce pot contibui activ la atingerea Planului de Acțiune SUERD, AP9, Acțiunea 5 și Acțiunea 8.) – am prevazut in proiect participarea profesorilor la o conferinta internationala a carei tematica este educatia. 
+A)	Sunt cheltuieli eligibile transportul ? (autobuz, avion, masina)
+B)	Sunt cheltuieli eligibile cazarea profesorilor, diurna? 
+C)	Este cheltuiala eligibila taxa de inscriere la conferinta ?
+In ghidul programului nu se specifica ce cheltuieli sunt eligibile pentru aceste activitati mentionate mai sus.
+Astept un raspuns privind eligibilitatea cheltuielilor gandite si bugetate de noi.</t>
+  </si>
+  <si>
+    <t>În conformitate cu prevederile ghidului solicitantului pentru Prioritatea P5 – O regiune educată, Obiectivul Specific RSO 4.2 - Îmbunătățirea accesului egal la servicii de calitate și incluzive în educație, formare și învățarea pe tot parcursul vieții prin dezvoltarea infrastructurii accesibile, inclusiv prin promovarea rezilienței pentru educația și formarea la distanță și online, Operațiunea B, vă comunicăm:
+1.	Pentru criteriul 1.6-Activități extracurriculare proiectele vor primi punctaj dacă investiţiile vizează asigurarea facilităților necesare, spaţii dotări pentru programele de sprijin/remediere sau de tip ”Școala după școală”, precum și programelor de tipul „A doua șansă” sau în unitatea de infrastructură educaţională se desfăşoară deja aceste programe;
+2.	Pentru criteriul 3.1, pct.d, proiectele vor primi punctaj dacă investiţiile vizeaza măsuri pentru integrare/desegregare/sprijin pentru pentru elevii din grupurile marginalizate pe baza etniei, dizabilității și CES, statutul socio-economic al părinților/familiilor etc.
+Având în vedere obiectivul Priorităţii 5 - O regiune educate, respectiv îmbunătățirea accesului la servicii și favorabile incluziunii și de calitate în educație, formare și învățare pe tot parcursul vieții prin dezvoltarea infrastructurii accesibile, inclusiv prin promovarea rezilienței pentru educația și formarea la distanță și online, investițiile propuse vor contribui la diminuarea decalajului rural-urban și vor urmări principiile desegregării și nediscriminării, având ca scop combaterea inegalităților teritoriale, segregării spațiale si educaționale la toate nivelurile educaționale, promovarea accesului neîngrădit la servicii de masă favorabile incluziunii în educație, în special pentru elevii ce provin din grupurile marginalizate pe criterii de etnie, dizabilități și CES, a statutului socioeconomic al părinților/familiilor, etc. Astfel, activităţile incluse în proiect trebuie să răspundă cerinţelor acestei priorităţi. Prin urmare, sunt eligibile cheltuielile cu activitățile de tip FSE+, care pot contribui la atingerea obiectivului specific al priorității de îmbunătățire a accesului egal la servicii de calitate și incluzive în educație la nivelul invățământului primar și secundar, cheltuieli precum:
+- cheltuieli cu organizarea de ateliere de lucru cu profesori, elevi și părinți în scopul de a schimba atitudinea socială privind grupurile marginalizate pe baza etniei, dizabilității și CES, statutul socio-economic al părinților/familiilor,
+- cheltuieli cu organizarea de acțiuni de instruire pentru profesori și mediatori pentru dezvoltarea abilităţilor de a promova diversitatea şi incluziunea elevilor marginalizaţi, inclusiv a elevilor de etnie romă. Aceste cheltuieli sunt eligibile, în limita a 15% din valoarea cheltuielilor eligibile cuprinse în cap.1,2,4,5.1,5.3 și 6 din devizul general;
+Spre exemplu cursul de educaţie rutieră considerăm că nu urmăreşte principiile desegregării și nediscriminării, având ca scop combaterea inegalităților teritoriale, segregării spațiale și educaționale la toate nivelurile educaționale, promovarea accesului neîngrădit la servicii de masă favorabile incluziunii în educație, în special pentru elevii ce provin din grupurile marginalizate pe criterii de etnie, dizabilități și CES, a statutului socioeconomic al părinților/familiilor, etc.
+3.	Pentru criteriul 6-Complementaritatea cu alte investiții, pct.6.3, proiectele vor primi punctaj dacă activităţile propuse prin proiect vor viza cooperarea la nivel interregional, transfrontaliere, internaționale și intersectoriale cu alte regiuni din EU, obiectivul cooperării fiind reducerea abandonului școlar timpuriu și îmbunătățirea accesului la educație de calitate și favorabilă incluziunii, inclusiv al grupurilor defavorizate.</t>
+  </si>
+  <si>
+    <t>2024-09-24 00:00:00</t>
+  </si>
+  <si>
+    <t>PRSM/439/PRSM_P6/OP5/RSO5.2/PRSM_A32 - Sprijin acordat municipiilor, altele decât municipiile reședință de județ, și orașelor, inclusiv zonelor urbane funcționale ale acestora, din regiunea Sud-Muntenia, pentru investiții în operațiuni de regenerare urbană</t>
+  </si>
+  <si>
+    <t>UAT Municipiul ”A” a identificat oportunitatea depunerii unei cereri de finanțare ce vizează „Modernizarea, reabilitarea și dotarea Pieței Agroalimentare a municipiului A”, în cadrul apelului de proiecte PRSM/ID/5/6/5.2/A, Programului Regional Sud-Muntenia 2021-2027, operațiunea A - Sprijin acordat municipiilor, altele decât municipiile resedință de județ, și orașelor, inclusiv zonelor urbane funcționale ale acestora, din regiunea Sud-Muntenia, pentru investiții în operațiuni de regenerare urbană, Prioritatea 6 – O regiune atractivă, Obiectivul Specific RSO5.2 - Promovarea dezvoltării locale integrate și incluzive în domeniul social, economic și al mediului, precum și a culturii, a patrimoniului natural, a turismului sustenabil, și a securității în alte zone decât cele urbane.
+Având în vedere faptul că în conformitate cu Ghidul Solicitantului pentru Programul mai sus menționat, secțiunea 5.2.2, punctele 1,2 și 3,se face referire în mod explicit doar la dotări cu mobilier urban, vă rugăm să ne sprijiniți cu un punct de vedere în ceea ce privește eligibilitatea dotărilor pe care UAT Municipiul ”A” intenționează să le achiziționeze în cadrul proiectului „Modernizarea, reabilitarea și dotarea Pieței Agroalimentare a municipiului A”.
+În acest sens, atașăm tabelul cu principalele dotări, pe care intenționăm să le
+includem în cadrul proiectului.
+LISTA DE DOTĂRI
+1	STAND VANZARE CU BLAT DIN COMPOZIT TERMOREZISTENT SI TRATAT IMPOTRIVA ZGARIETURILOR,
+2	RAFT METALIC CU 3 POLITE,
+3	VITRINA FRIFORIFICA CU USA DUBLA,
+4	VITRINA	FRIGORIFICA	ORIZONTALA (MEZELURI/BRANZETURI,
+5	PULT/BLAT DE LUCRU DIN INOX CU ZONA DE DEPOZITARE, 
+6	PULT/BLAT DE LUCRU DIN INOX CU ZONA DE DEPOZITARE, 
+7	MASA BIROU DIN MDF 
+8	SCAUN ERGONOMIC PENTRU BIROU CU ROTI, TELESCOP-AMORTIZOR ȘI
+COTIERE	
+9	IMPRIMANTA	MULTIFUNCTIONALA INKJET CU SISTEM CISS A4, 
+10	SISTEM PC OFFICE	
+11	SCAUNE	PENTRU	ASTEPTARE	TIP OFFICE CU STRUCTURA METALICA	
+12	CANAPEA	MODULARA	ROTUNDA, 	RAFTURI ARHIVARE,</t>
+  </si>
+  <si>
+    <t>În conformitate cu prevederile ghidului solicitantului pentru Prioritatea 6, Obiectivul Specific RSO5.2- Promovarea dezvoltării locale integrate și incluzive în domeniul social, economic și al mediului, precum și a culturii, a patrimoniului natural, a turismului sustenabil, și a securității în alte zone decât cele urbane, în cadrul Programului Regional Sud-Muntena 2021-2027, operațiunea A - Sprijin acordat municipiilor, altele decât municipiile resedință de județ, și orașelor, inclusiv zonelor urbane funcționale ale acestora, din regiunea Sud-Muntenia, pentru investiții în operațiuni de regenerare urbană sunt eligibile investiții de regenerare urbană (creare/modernizare/reabilitare/extindere/dotare) în spațiile destinate utilizării publice (parcuri, zone verzi de mici dimensiuni, piațete, scuaruri, piețe publice, locuri de joaca pentru copii, piețe agroalimentare, etc) prin demolarea clădirilor/structurilor situate pe terenurile supuse intervențiilor, amenajarea spațiilor verzi (aducerea terenului la starea inițială,modelarea terenului, montarea elementelor constructive de tipul alei, foișoare, pergole, grilaje,etc.,plantarea/gazonarea suprafețelor, inclusiv plantare arbori), precum și crearea de facilități pentru activități sportive și recreaționale de mici dimensiuni (ex. terenuri de sport, etc.), instalare rețele Wi-Fi, iluminat public și supraveghere video in spațiile publice, dotare cu mobilier urban (bănci, coșuri de gunoi, etc).
+Având în vedere lista dotărilor transmisă de dumneavoastră, considerăm că acestea nu se încadrează în categoria mobilierului urban (bănci, coşuri de gunoi etc.).
+De asemenea, potrivit Legii nr. 24/2007 privind reglementarea și administrarea spațiilor verzi din zonele urbane, cu modificările și completările ulterioare, suprafața cumulată a obiectivelor construite pe un spațiu verde nu trebuie să nu depăşească 10% din suprafaţa totală a spaţiului verde (a se vedea şi prevederile art. II din Legea nr. 47/2012). 
+În cadrul proiectului trebuie să fie cuprinse obligatoriu acțiuni de creare spații verzi cu acces nelimitat. 
+O cerere de finanțare poate să conțină mai multe locații de implementare, fiecare locație având o suprafață minimă de 1000 mp. Pentru fiecare dintre acestea trebuie să fie respectate criteriile de eligibilitate.</t>
+  </si>
+  <si>
+    <t>2024-08-07 00:00:00</t>
+  </si>
+  <si>
+    <t>PRSM/380/PRSM_P6/OP5/RSO5.2/PRSM_A40 - Promovarea dezvoltării intregrate și incluzive în domeniul cultural și a patrimoniului natural în regiunea Sud-Muntenia pentru comune, orașe și municipii, altele decât municipiile reședință de județ</t>
+  </si>
+  <si>
+    <t>Referitor la apelul PRSM 5.2B_Patrimoniu_non MRJ, vă rugăm să ne sprijiniți cu clarificări privind următoarele aspecte:
+1.	Conform Ghidului Solicitantului, ați menționat următoarele: „Cheltuielile aferente costurilor indirecte sunt eligibile, cumulat, în procent de 3% din valoarea cheltuielilor eligibile aferente costurilor directe și cuprind subcapitolele 3.6, 3.7, 5.2 și 5.4 din devizul general întocmit în conformitate cu prevederile HG nr. 907/2016, cu modificările și completările ulterioare.” Însă, nu a fost specificat dacă procentul de 3% este fix sau dacă poate fi mai mic de 3%, dar nu mai mare.
+2.	În ceea ce privește Taxa pe Valoarea Adăugată (TVA), nu a fost specificat în mod clar dacă aceasta este considerată cheltuială eligibilă.</t>
+  </si>
+  <si>
+    <t>Conform prevederilor ghidului solicitantului pentru Prioritatea 6 - „O regiune atractivă”, Obiectivul specific RSO5.2 - „Promovarea dezvoltării locale integrate și incluzive în domeniul social, economic și al mediului, precum și a culturii, a patrimoniului natural, a turismului sustenabil, și a securității în alte zone decât cele urbane”, operațiunea B - Promovarea dezvoltării integrate și incluzive în domeniul cultural și a patrimoniului natural în regiunea Sud Muntenia pentru comune, oraşe şi municipii, altele decât municipiile reşedinţă de judeţ, pentru a acoperi costurile indirecte ale unui proiect, se utilizează o rată forfetară de 3 % din valoarea cheltuielilor eligibile aferente costurilor directe, în conformitate cu prevederile art.54, lit. (a) din Regulamentul (UE) nr.1060/ 2021. 
+Totodată, potrivit prevederilor art.64, din Regulamentul (UE) nr. 1060/2021, taxa pe valoarea adăugată ("TVA") este neeligibilă, cu următoarele excepţii:
+-	(i) pentru operaţiunile al căror cost total este mai mic de 5 000 000 EUR (inclusiv TVA);
+-	(ii) pentru operaţiunile al căror cost total este mai mare de 5 000 000 EUR (inclusiv TVA), în cazul în care TVA-ul nu se recuperează în temeiul legislaţiei naţionale privind TVA;</t>
+  </si>
+  <si>
+    <t>2024-02-01 00:00:00</t>
+  </si>
+  <si>
+    <t>PRSM/160/PRSM_P1/OP1/RSO1.3/PRSM_A44 - Intensificarea creșterii sustenabile și a competitivității microîntreprinderilor și întreprinderilor mici din regiunea Sud-Muntenia</t>
+  </si>
+  <si>
+    <t>In legatura cu apelul ,,PRSM/160/PRSM_P1/OP1/RSO1.3/PRSM_A44 - Intensificarea creșterii durabile și a competitivității microîntreprinderilor și întreprinderilor mici din regiunea Sud-Muntenia'', va rugam sa ne confirmati daca o intreprindere cu profit, dar cu numar salariati=0  la sfarsitul anului 2023 este eligibila . In ghid nu se precizeaza nimic referitor la numarul de salariati existent la sfarsitul exercitiului anterior depunerii cererii de finantare.</t>
+  </si>
+  <si>
+    <t>Conform ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, Operațiunea A, o societate poate fi eligibilă la finanțare din acest apel dacă îndeplineşte cumulativ condiţiile de eligibilitate.
+În cadrul acestui apel ghidul nu prevede criterii de eligibilitate referitoare la numărul de salariați.</t>
+  </si>
+  <si>
+    <t>2024-02-02 00:00:00</t>
+  </si>
+  <si>
+    <t>Pe apelul 1,3 A este posibila schimbarea locatiei de implementare intre momentul depunerii cererii de finantare si momentul inceperii implementarii pentru o investitie care presupune autorizatie de construire? Concret, solictantul detine un teren pe care va propune sa faca investitia (cu constructii), iar daca dupa momentul depunerii reuseste sa achizitioneze (din fonduri proprii) alt teren, ar dori schimbarea locatiei de implementare pe noul teren. Conform ghid in perioada de implementare si durabilitate, nu se poate schimba locatia de implementare pentru proiectele care propun lucrari pentru care e necesara autorizatie de construire. Insa nu imi este clar daca intre aprobarea de principiu a finantarii si inceperea implementarii, s-ar putea modifica locatia de implementare. Desigur cu pastrarea acelorasi conditii care au condus la aprobarea proiectului in locatia initiala.</t>
+  </si>
+  <si>
+    <t>Conform ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, Operațiunea A, modificarea locului de implementare, în perioada de implementare sau durabilitate este permisă doar pentru proiectele care nu implică lucrări de construcții, cu respectarea următoarelor condiții:
+	schimbarea spațiului nu este de natură să afecteze îndeplinirea indicatorilor stabiliți prin cererea de finanțare pentru măsurarea atingerii rezultatelor şi obiectivelor proiectului;
+	noul spațiu se află în același județ din regiunea Sud-Muntenia în care a fost situată locația de implementare inițială;
+	actul prin care se dovedește dreptul real principal asupra noului spațiu destinat implementării este valabil pe o perioada de minimum 5 ani de la data estimată pentru efectuarea plății finale în cadrul proiectului sau fracțiunea rămasă din această perioadă, în funcție de momentul la care intervine schimbarea locului de implementare;
+	noua locație este adecvată pentru realizarea proiectului, respectiv:
+i. este racordată la toate utilitățile necesare funcționării;
+ii. nu este ocupată de alți utilizatori;
+iii. nu este ocupată cu alte bunuri care nu au legătură cu investiția sau activitatea derulată de beneficiarul de finanțare pentru care solicită finanțare;
+iv. nu prezintă un grad de uzură avansat pentru acele elemente care nu fac obiectul investițiilor prin proiectul depus.
+Indiferent de etapa în care intervin modificările, acestea vor fi comunicate Autorității de Management pentru a fi analizate în vederea respectării tuturor condiţiilor de eligibilitate. Toate cererile de finanțare depuse trebuie să respecte condițiile de eligibilitate atât la momentul depunerii, în etapa de evaluare, selecție, contractare, căt și în perioada de implementare și durabilitate. Fiecare caz în parte va fi analizat la nivelul AM PRSM.
+În cazul nerespectării condițiilor de eligibilitate conform ghidului solicitantului, oricând pe perioada procesului de evaluare, selecție și contractare, cererea de finanțare va fi respinsă.</t>
+  </si>
+  <si>
+    <t>In lista de documente necesare in momentul contractarii este mentionat la pct. 13 Certificatul de urbanism, eliberat în vederea obținerii autorizației de construire pentru
+realizarea investiției propuse, în termen de valabilitate (pentru proiectele care prevăd lucrări) !
+Prima intreabare este daca acest certificat de urbanism trebuie insotit si de avizele solicitate in cadrul acestuia : ISU, Mediu, DSP , etc ?
+Din discutiile precedente am aflat ca s-a renuntat la socilitarea autorizatiei de contructie , fiind necesar doar certificatul de urbanism.
+A doua intrebare este cand sau in cat timp de la semnarea contractului de finantare trebuie obtinuta autorizatia de contructie ?</t>
+  </si>
+  <si>
+    <t>Conform ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, Operațiunea A, în etapa de contractare solicitantul va anexa obligatoriu, pentru proiectele care prevăd lucrări, certificatul de urbanism, eliberat în vederea obținerii autorizației de construire pentru realizarea investiției propuse, în termen de valabilitate.  Ghidul nu prevede, ca documente obligatorii, avizele.
+Obținerea autorizației de construire este în responsabilitatea aplicantului. Pentru proiectele care prevăd lucrări, autorizaţia de construire se atașează la prima cerere de rambursare/plată în care se decontează lucrări, conform prevederilor din manualul beneficiarului disponibil accesând următorul link: https://2021-2027.adrmuntenia.ro/download_file/article/96/2023-12-21-Manualul-beneficiarului-versiunea-2-Decembrie-2023_0.zip .</t>
+  </si>
+  <si>
+    <t>2024-02-05 00:00:00</t>
+  </si>
+  <si>
+    <t>Pentru sesiunea de depunere proiecte Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, Operațiunea A - „Intensificarea creșterii sustenabile și a competitivității microîntrepinderilor și întreprinderi mici din regiunea Sud-Muntenia”, în cadrul Programului Regional Sud-Muntenia 2021-2027, conform ghidului sunt finantate activitati de internationalizare, inclusiv participarea la targuri de profil internationale, dar unde se incadreaza in buget aceste cheltuieli (transport, cazare, taxa de participare)?</t>
+  </si>
+  <si>
+    <t>Conform Matricei de corelare, Anexa 8 la ghidul solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, Operațiunea A, cheltuielile cu activități de internaționalizare sunt incluse în categoria cheltuielilor cu serviciile.</t>
+  </si>
+  <si>
+    <t>2024-02-06 00:00:00</t>
+  </si>
+  <si>
+    <t>Avându-se în vedere Ghidul Final publicat în data de 16.01.2024  cu privire la PROGRAMUL REGIONAL SUD-MUNTENIA 2021-2027, PRSM 1.3A - Sprijin pentru microîntreprinderi și întreprinderi mici, vă adresăm următoarele întrebări:
+Conform Ghidului Final publicat în data de 16.01.2024:
+1.	Avându-se în vedere prevederile de mai jos ale ghidului vă rugăm să răspundeți la următoarea întrebare: o firmă înființată după data de 1 ianuarie 2022 este eligibilă a aplica pe această măsură avându-se în vedere mențiunile contradictorii ale ghidului? Neconcordața este dată de menționarea datei de „1 ianuarie 2022” și mențiunea „să fi desfășurat activitate pe o perioadă corespunzătoare, cel puțin, unui an fiscal integral anterior depunerii cererii de finanțare” ceea ce înseamnă data de 01.01.2023.
+ 	Cf.Ghid pg.43, condiții de eligibilitate: „Să fi desfășurat activitate pe o perioadă corespunzătoare, cel puțin, unui an fiscal integral anterior depunerii cererii de finanțare, cel puțin, începând cu data de 1 ianuarie 2022, să nu fi avut activitatea suspendată temporar oricând în anul curent depunerii cererii de finanțare și în anul fiscal anterior și a înregistrat profit din exploatare (&gt; 0 lei) în anul fiscal anterior depunerii cererii de finanțare”
+2.	Referitor la eligibilitatea solicitantului ghidul (conform extrasului de mai jos vă rugăm să răspundeți la următoarele întrebări:
+Întrebare:  este eligibilă o firmă care are activitate autorizată agricolă?
+Întrebare: în cazul în care o firmă are autorizat un cod CAEN agricol dar NU a înregistrat venituri pe acest cod CAEN poate aplica pe linia de finanțare PRSM 1.3A (cu depunerea unei declarații din partea unui expert contabil sau alt document doveditor al neînregistrării de venituri eg.raport auditat cu privire la neînregistrarea de venituri din activități agricole)?
+Întrebare:  este eligibilă o firmă care dezautorizează codul CAEN agricol până la momentul depunerii proiectului dacă nu a înregistrat venituri din activități agricole?
+Întrebare:  vă rugăm să definiți termenul de „domeniu agricol” prin prezentarea codurilor CAEN ce intră în componența acestuia (vor intra doar codurile CAEN ale agriculturii primare sau și cele ale procesării?)
+ 	Cf.ghid pg.43: „Să fie societăți sau societăți cooperative, înregistrate în scop fiscal, în baza Legii societăților nr. 31/1990, republicată, cu modificările și completările ulterioare, sau a Legii nr. 1/2005 privind organizarea și funcționarea cooperației, republicată, care se încadrează în categoria microîntreprinderilor sau a întreprinderilor mici non agricole, din mediul rural și din mediul urban (inclusiv din satele aparținătoare acestuia), care solicită finanţare pentru investiţii în domeniile de activitate eligibile (clase CAEN) enumerate în anexa care face parte integrantă din prezentul ghid.”</t>
+  </si>
+  <si>
+    <t>Conform ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, Operațiunea A, vă informăm următoarele:
+1.	Conform ghidului solicitantul trebuie să fi desfășurat activitate pe o perioadă corespunzătoare, cel puțin, unui an fiscal integral anterior depunerii cererii de finanțare. Având în vedere că cererea de finanțare se depune în anul 2024, raportarea se face la anul fiscal 2023.
+2.	O societate pote fi eligibilă la finanțare din acest apel dacă a desfășurat atât activități agricole cât și activități non agricole, cu condiția să se asigure, prin mijloace corespunzătoare, precum separarea activităților sau distincția între conturi, că activitățile desfășurate în sectoarele excluse nu beneficiază de ajutoare de minimis acordate conformitate cu prevederile „Schemei de ajutor de minimis pentru sprijinirea dezvoltării microîntreprinderilor și întreprinderilor mici prin Programului Regional Sud-Muntenia 2021-2027”, aprobată prin Dispoziția nr.5/12.01.2024 și dacă îndeplineşte cumulativ condiţiile:
+- să fie societăți sau societăți cooperative, înregistrate în scop fiscal, în baza Legii societăților nr. 31/1990, republicată, cu modificările și completările ulterioare, sau a Legii nr. 1/2005 privind organizarea și funcționarea cooperației, republicată;
+- să se încadrează în categoria microîntreprinderilor sau a întreprinderilor mici non agricole, din mediul rural și din mediul urban;
+- să solicite finanţare pentru investiţii în domeniile de activitate eligibile (clase CAEN) enumerate în anexa care face parte integrantă din ghid;
+- a înregistrat profit din exploatare (&gt; 0 lei) în anul fiscal anterior depunerii cererii de finanțare
+- să prezinte documentele contabile care atestă separarea evidenței acestor activități sau distincție între conturi, ca urmare a semnării contractului de finanțare, astfel încât, activitățile desfășurate în sectoarele/domeniile neeligibile să nu beneficieze de ajutoarele acordate în conformitate cu prevederile „Schemei de ajutor de minimis pentru sprijinirea dezvoltării microîntreprinderilor și întreprinderilor mici prin Programului Regional Sud-Muntenia 2021-2027”, aprobată prin Dispoziția nr.5/12.01.2024. 
+Astfel, acordarea ajutoarelor se realizează doar pentru activităţile non agricole, societățile care au desfășurat doar activitate din domeniul agricol nefiind eligibile.
+Menţionăm că activitatea non agricolă autorizată trebuie să se fi desfăşurat cel puţin pe durata unui an fiscal integral anterior depunerii cererii de finanţare.
+Dacă o societate a desfășurat atât activități agricole cât și activități non agricole, are obligaţia să demonstreze, la momentul depunerii cererii de finanțare, printr-un Raport de expertiză contabilă, întocmit de un expert contabil, separarea activităților sau distincția între conturi în vederea îndeplinirii condiţiilor de eligibilitate şi a evaluării financiare a cererii de finanţare.
+De asemenea. nu se acordă sprijin financiar pentru activităţile realizate de microîntreprinderile și întreprinderile mici care îşi desfăşoară activitatea în următoarele sectoare şi/sau care vizează următoarele ajutoare:
+   a) ajutoarelor acordate întreprinderilor care își desfășoară activitatea în domeniul producţiei primare de produse pescăreşti şi de acvacultură;
+    b) ajutoarelor acordate întreprinderilorcare desfăşoară activităţi de prelucrare şi comercializare a produselor pescăreşti şi de acvacultură, în cazul în care cuantumul ajutoarelor este stabilit pe baza preţului sau a cantităţii de produse achiziţionate sau introduse pe piaţă;
+   c) ajutoarelor acordate întreprinderilor care îşi desfăşoară activitatea în domeniul producţiei primare de produse agricole;
+   d) ajutoarelor acordate întreprinderilor care desfăşoară activităţi de prelucrare și comercializare a produselor agricole, în următoarele cazuri:
+i. atunci când valoarea ajutoarelor este stabilită pe baza prețului sau a cantității de produse de acest tip achiziționate de la producători primari sau introduse pe piață de întreprinderile respective;
+ii. atunci când ajutoarele sunt condiționate de transferarea lor parțială sau integrală către producătorii primari;
+   e) ajutoare destinate activităților legate de export către țări terțe sau către alte state membre, respectiv ajutoare direct legate de cantitățile exportate, ajutoare destinate înființării și funcționării unei rețele de distribuție sau destinate altor cheltuieli curente legate de activitatea de export.</t>
+  </si>
+  <si>
+    <t>2024-01-31 00:00:00</t>
+  </si>
+  <si>
+    <t>În legatura cu sesiunea de proiecte „PRSM/ID/1/1/1.3/A - Intensificarea creșterii sustenabile și a competitivitații microîntreprinderilor și întreprinderilor mici din regiunea Sud-Muntenia”, revin cu urmatoarea solicitare de clarificari:
+Detin o societate agricola cu cod caen principal 0161cultivarea cerealelor si mai multe coduri caen secundare, printre care si transporturi rutiere de marfuri cod caen 4941. In ultimul trimestru din 2023 societatea a inregistrat venit si din transportul rutier de marfuri, cod caen 4941 neautorizat.
+Avand in vedere cele mentionate mai sus, va adresez urmatoarele intrebari:
+1. Pot aplica in cadrul apelului cu aceasta societate? Este considerata o societate care a desfasurat si alta activitate?
+2. Activitatea secundara, in speta transportul rutier de marfuri, trebuie sa aiba o pondere din cifra de afaceri? Sau este suficient sa fie orice suma incasata din activitatea respectiva?
+3.Activitatea de transport, separat de cea agricola, cu cat timp inainte de depunerea proiectului trebuia desfasurata? Ultimul an fiscal incheiat, ultima luna, ultimele luni inainte de depunerea proiectului?</t>
+  </si>
+  <si>
+    <t>Conform ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, Operațiunea A,  o societate pote fi eligibilă la finanțare din acest apel dacă a desfășurat atât activități agricole cât și activități non agricole, cu condiția să se asigure, prin mijloace corespunzătoare, precum separarea activităților sau distincția între conturi, că activitățile desfășurate în sectoarele excluse nu beneficiază de ajutoare de minimis acordate conformitate cu prevederile „Schemei de ajutor de minimis pentru sprijinirea dezvoltării microîntreprinderilor și întreprinderilor mici prin Programului Regional Sud-Muntenia 2021-2027”, aprobată prin Dispoziția nr.5/12.01.2024 și dacă îndeplineşte cumulativ condiţiile:
+- să fie societăți sau societăți cooperative, înregistrate în scop fiscal, în baza Legii societăților nr. 31/1990, republicată, cu modificările și completările ulterioare, sau a Legii nr. 1/2005 privind organizarea și funcționarea cooperației, republicată;
+- să se încadrează în categoria microîntreprinderilor sau a întreprinderilor mici non agricole, din mediul rural și din mediul urban;
+- să solicite finanţare pentru investiţii în domeniile de activitate eligibile (clase CAEN) enumerate în anexa care face parte integrantă din ghid;
+- a înregistrat profit din exploatare (&gt; 0 lei) în anul fiscal anterior depunerii cererii de finanțare
+- să prezinte documentele contabile care atestă separarea evidenței acestor activități sau distincție între conturi, ca urmare a semnării contractului de finanțare, astfel încât, activitățile desfășurate în sectoarele/domeniile neeligibile să nu beneficieze de ajutoarele acordate în conformitate cu prevederile „Schemei de ajutor de minimis pentru sprijinirea dezvoltării microîntreprinderilor și întreprinderilor mici prin Programului Regional Sud-Muntenia 2021-2027”, aprobată prin Dispoziția nr.5/12.01.2024. 
+Astfel, acordarea ajutoarelor se realizează doar pentru activităţile non agricole, societățile care au desfășurat doar activitate din domeniul agricol nefiind eligibile.
+Menţionăm că activitatea non agricolă autorizată trebuie să se fi desfăşurat cel puţin pe durata unui an fiscal integral anterior depunerii cererii de finanţare.
+Dacă o societate a desfășurat atât activități agricole cât și activități non agricole, are obligaţia să demonstreze, la momentul depunerii cererii de finanțare, printr-un Raport de expertiză contabilă, întocmit de un expert contabil, separarea activităților sau distincția între conturi în vederea îndeplinirii condiţiilor de eligibilitate şi a evaluării financiare a cererii de finanţare.</t>
+  </si>
+  <si>
+    <t>2024-02-07 00:00:00</t>
+  </si>
+  <si>
+    <t>1.Am observat ca desi este eligibila , clasa CAEN 58xx nu apare in grila de punctaj la criteriul 1.3a sau 1.3b. Ce punctaj ar obtine un cod CAEN din aceasta clasa ? 2.Pentru criteriile 5 si 6: am inteles din sesiunea de prezentare a ADR ca o investitie ce va contine doar achizitia de dotari (echipamente, utilaje) fara constructii se incadreaza ca si un proiect care nu prevede lucrari de infrastructura cu o durata&gt;5 ani (daca am inteles bine), implicit va puncta cu 0 la aceste criterii?Sau va putea obtine un punctaj superior(&gt;0) avind in vedere ca unele echipamente si utilaje productive au durata de viata &gt;5 ani (vezi Catalogul privind clasificarea si duratele normale de functionare a mijloacelor fixe) si unele dotari/echipamente au si specificatii tehnice de fabricatie si/sau documentatie elaborata de un specialist de mediu referitoare la emisiile CO2/calculul GES? 3.Astfel legat de intrebarea anterioara cu referire la criteriile 5 si 6: un tipar de proiect investitional constand in constructii+dotari are sanse mai mari de a obtine un puctaj superior unui tipar de proiect constand doar in dotari? 4.Conform Ghidului se intelege ca un solicitant poate depune un proiect de investitii constand in constructii/extindere spatiu productiv+ dotari in care pot considera doar dotarile ca si cheltuieli eligibile si constructia/extinderea ca si cheltuiala neeligibila!!Motivatia includerii constructiei ca si cheltuiala neeligibila fiind ca se va finanta din alte surse (credit bancar), inceputa activitatea inaintea deschiderii apelului de proiecte si valoarea ei excede cu mult valoarea ajutorului de minimis, dar este indispensabila (impreuna cu dotarile ce vor fi locate in ea) fluxului operational al solicitantului. In acest caz putem considera ca vorbim de un proiect care prevede lucrari in infrastructura cu o durata de viata &gt;5 ani? 5.Pentru criteriul 9.1 : daca solicitantul a efectuat in ultimii 3 ani fiscali investitii din credite bancare+aport propriu (aportul fiind &gt;20.000euro) se vor obtine cele 2 puncte alocate criteriului?Sau se iau in considerare investitiile efectuate din surse proprii exclusiv? 6. Pentru criteriul 9.2 : finantarile prin programul IMM Invest pentru investitii (achizitii imobilizari, constructie hala productiva etc) sunt considerate finantari din fonduri publice? Eventual va rog daca se poate detalia ce inseamna "finantari din fonduri publice" si dat 2-3 exemple concrete.</t>
+  </si>
+  <si>
+    <t>1.	În conformitate cu corrigendumul nr. 1 emis în data de 8 februarie 2024 pentru Ghidului Solicitantului „Intensificarea creșterii sustenabile și a competitivității microîntreprinderilor și întreprinderi mici din regiunea Sud-Muntenia”, din cadrul Priorității P1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Apelul de proiecte PRSM/ID/1/1/1.3/A, Obiectivul Specific RSO 1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive” de către Agenţia pentru Dezvoltare Regională (ADR) Sud-Muntenia, în calitate de Autoritate de Management (AM) pentru Programul Regional (PR) Sud-Muntenia 2021-2027, diviziunea 58 se regăsește în grilă la criteriul 1, subcriteriul 1.3.a.
+2.	Criteriile 5. Contribuția proiectului la neutralitatea climatică din grila ETF și 6. Contribuția proiectului la reziliența în fața schimbărilor climatice, se aplică  numai în cazul investițiilor în infrastructură care au o durată de viață preconizată de, cel puțin, cinci ani. Informațiile se vor prelua din documentația de imunizare la schimbările climatice.
+3.	Alegerea investițiilor propuse prin proiect sunt în responsabilitate solicitantului.
+4.	Conform ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, Operațiunea A, sunt eligibile Investițiile în active corporale în vederea updatării tehnologice, ce vor conduce la îmbunătățirea capacităților tehnice, industriale și organizaționale pentru dezvoltarea de produse și servicii. Astfel, proiectul se referă la investiţii pentru care nu au fost demarate lucrările, respectiv fie nu au fost demarate lucrările de construcţii în cadrul investiţiei, fie nu a fost încheiat primul angajament cu caracter juridic obligatoriu de comandă pentru echipamente sau orice alt angajament prin care investiţia devine ireversibilă, inclusiv activităţi de demolare înainte de depunerea cererii de finanţare, cu excepţia celor referitoare la cheltuielile stabilite prin schema de minimis.
+5.	6..În cadrul criteriului – ”Complementaritatea cu alte investiții realizate din alte alte surse de finanțare în ultimii 3 ani, înainte de data depunerii cererii de finanțare și anul curent depunerii cererii de finanțare” se va puncta dacă solicitantul a realizat investiții din surse proprii (rezultate din exploatarea capitalului propriu sau din autofinanțare) în active corporale/necorporale - mijloace fixe, iar valoarea minimă cumulată a investițiilor a fost de 20.000 Euro. Punctajul se acordă pentru acele investiţii strict legate de desfăşurarea obiectului de activitate a solicitantului. În acest sens, se vor detalia în cadrul Planului de afaceri investiţiile realizate, dacă acestea există, în raport cu obiectul de activitate a solicitantului.
+Totodată, în cadrul acestui criteriu se acordă puncte dacă solicitantul a mai beneficiat de finanțări din fonduri publice, iar valoarea minima cumulată a investițiilor a fost de 20.000 Euro.</t>
+  </si>
+  <si>
+    <t>! Referitor la apelul: PRSM/160/PRSM_P1/OP1/RSO1.3/PRSM_A44 - Intensificarea creșterii durabile și a competitivității microîntreprinderilor și întreprinderilor mici din regiunea Sud-Muntenia vă rugăm să ne răspundeți la următoarele întrebări: 1. Investiția poate fi făcută în două locații, în același județ? 2. Pot fi achiziționate utilaje din China? 3. Documentația privind imunizarea la schimbările climatice de cine trebuie întocmită ( auditor de mediu, proiectant )?</t>
+  </si>
+  <si>
+    <t>1.	Conform ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, Operațiunea A, o investiție se poate realiza la două (sau mai multe) locuri de implementare, daca acestea fac parte din același flux de producție sau reprezintă etape ale furnizării serviciilor in cadrul aceleiasi activitati autorizate (codul CAEN pentru care aplica solicitantul). Toate locurile de implementare trebuie să respecte toate condițiile de eligibilitate din schemă și ghidul solicitantului.
+2.	Pentru fundamentarea costurilor investiției se vor prezenta oferte de preț/ cataloage/ website-uri, orice alte surse verificabile (cel puțin 3 surse). De asemenea, se vor depune minim 3 oferte de preț pentru echipamente/ dotări/ servicii și, respectiv, oferte sau baze de preț pentru lucrări (acestea din urma, care sa fie livrabile, în cazul solicitării venite de la evaluatorii tehnic/ financiar).
+3.	Pentru expertul care a întocmit documentația de imunizare, se va depune, la momentul contractării, documentul relevant cu privire la încadrarea acestuia ca expert care are dreptul legal să întocmească astfel de documentații. Documentația privind imunizarea la schimbările climatice va respecta metodologia de întocmire conform anexei prezentului ghid, iar concluziile documentației se vor regăsi în Planul de afaceri și în cererea de finanțare.</t>
+  </si>
+  <si>
+    <t>Dorim sa depunem un proiect in cadrul Apelului de finantare PR SM 1.3 Micro si Mici, dar societatea cu care dorim sa depunem momentan nu are sediul social si nici punct de lucru in cadrul regiunii Sud Muntenia, iar inainte de depunerea proiectul se va realiza si o schimbare a structurii actionariatului dar fara a fi influentata categoria intreprinderii.
+In conditiile date, societatea este eligibila in vederea depunerii unui proiect in cadrul apelului PR SM 1.3 Micro si Mici?</t>
+  </si>
+  <si>
+    <t>Conform ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, Operațiunea A, 
+la depunerea cererii de finanţare, solicitantul trebuie să aibă locul de implementare a proiectului înregistrat ca sediu principal sau secundar în regiunea Sud-Muntenia. În cazul unei cereri de finanțare care presupune înființarea unui sediu secundar (punct de lucru), ca urmare a realizării investiției, solicitantul se va angaja ca, până la finalizarea implementării proiectului, să înregistreze locul de implementare ca punct de lucru.
+Nu sunt eligibile microîntreprinderile, intreprinderile mici care urmăresc obținerea finanțării prin crearea de condiții artificiale de eligibilitate, respectiv, au realizat modificări conjuncturale, cu caracter temporar de natură să afecteze criteriul de eligibilitate a solicitantului de finanțare privind încadrarea în categoria microîntreprinderilor, întreprinderilor mici, respectiv au realizat schimbări în structura acționariatului și/sau la nivelul administratorilor, inclusiv ca urmare a unei fuziuni, a unei achiziții, sau divizării societății după data publicării în consultare publică a ghidului. 
+Dacă oricând pe parcursul derulării procesului de evaluare, selecție și contractare, în etapa de implementare și pe perioada de durabilitate se constată că solicitantul de finanțare a realizat modificări conjuncturale de natură să afecteze criteriile de eligibilitate, proiectul se respinge de la finanțare/contractul de finanțare se reziliază.
+Fiecare caz în parte va fi analizat la nivelul AM PRSM.</t>
+  </si>
+  <si>
+    <t>2024-02-15 00:00:00</t>
+  </si>
+  <si>
+    <t>In ceea ce priveste  “crearea conditiilor artificiale de eligibilitate”: ADR Sud-Est, in GS Acțiunii 1.6 Stimularea activităților inovatoare și creșterea competitivității IMM-urilor a utilizat urmatoarea definire a acestora:
+“Nu vor fi excluse de la finanțare toate microîntreprinderile care au realizat schimbări în structura acționariatului și/sau la nivelul administratorilor în perioada cuprinsă între lansarea ghidului în consultare publică și depunerea proiectului. Excluderea de la finanțare se va realiza în urma verificării microîntreprinderilor privind crearea de condiții artificiale în etapa de monitorizare, inclusiv în perioada de durabilitate a contractului de finanțare, respectiv 3 ani de la efectuarea plății finale în cadrul contractului de finanțare. Astfel, în această etapă, în cazul în care se revine la structura inițială a  acționariatului și/sau a administratorilor înainte de realizarea schimbărilor, caz în care nu ar mai fi îndeplinite condițiilor de eligibilitate, proiectul va fi reziliat și se va dispune recuperarea ajutorului de minimis deja acordat, dacă este cazul.”
+Mentionam faptul ca schimbarea actionariatului unei societati se poate realiza din motive independende de finantare, vechii actionari nemaiavand nici un fel de interes in functionarea si dezvoltarea ulterioara a societatii, iar excluderea totala a acestor intreprinderi este o masura cel putin drastica.
+Va rugam sa ne confirmati daca aceasta definire se aplica in cadrul apelului de proiecte PRSM/160/PRSM_P1/OP1/RSO1.3/PRSM_A44 sau daca interpretarea dumneavoastra exlude acceptarea oricarei forme de schimbare a actionaritului intervenita dupa publicarea GS in consultare publica.</t>
+  </si>
+  <si>
+    <t>Conform ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, Operațiunea A, nu sunt eligibile microîntreprinderile, intreprinderile mici care urmăresc obținerea finanțării prin crearea de condiții artificiale de eligibilitate, respectiv, au realizat modificări conjuncturale, cu caracter temporar de natură să afecteze criteriul de eligibilitate a solicitantului de finanțare privind încadrarea în categoria microîntreprinderilor, întreprinderilor mici, respectiv au realizat schimbări în structura acționariatului și/sau la nivelul administratorilor, inclusiv ca urmare a unei fuziuni, a unei achiziții, sau divizării societății după data publicării în consultare publică a ghidului. 
+Dacă oricând pe parcursul derulării procesului de evaluare, selecție și contractare, în etapa de implementare și pe perioada de durabilitate se constată că solicitantul de finanțare a realizat modificări conjuncturale de natură să afecteze criteriile de eligibilitate, proiectul se respinge de la finanțare/contractul de finanțare se reziliază.
+Fiecare caz în parte va fi analizat la nivelul AM PRSM.</t>
+  </si>
+  <si>
+    <t>Va rog sa aveți amabilitatea dea ne clarifica in ceea ce privește modalitatea de evaluare a următoarelor criterii din Anexa 5 - Grila ETF _1.3.A:
+3 Calitatea, maturitatea și sustenabilitatea proiectului. 22
+3.1 Calitatea planului de afaceri
+f Informații relevante legate de necesitatea realizării investiției, precum și informațiile cu privire la modalitatea de respectare a principiului DNSH și  asigurarea imunizării la schimbările climatice (în cazul proiectelor de infrastructură cu o durată de viața mai mare de 5 ani).
+Întrebare: Sa înțelegem ca proiectele care nu includ infrastructura (lucrări de construcții) nu vor primi punctaj la acest criteriu? Sa înțelegem ca sunt favorizate la finanțare proiectele ce includ lucrări de construcții?
+4 Respectarea principiilor privind dezvoltarea durabilă, egalitatea de şanse, de gen și nediscriminarea. (Nu vor fi punctate măsurile de conformare cu obligațiile legale ale solicitantului în aceste domenii, ci doar acele măsuri  suplimentare față de cerințele minime legale)
+4.1Proiectul implementează măsuri în ceea ce privește egalitatea de șanse, nediscriminarea, conform legislației naționale în vigoare în corelare cu Carta Drepturilor Fundamentale a Uniunii Europene și Convenția ONU privind Drepturile Persoanelor cu Handicap
+Intrebare: Cum se va evalua acest criteriu? La criteriul 4 se precizează ca Nu vor fi punctate măsurile de conformare cu obligațiile legale ale solicitantului în aceste domenii, ci doar acele măsuri  suplimentare față de cerințele minime legale, iar la subcriteriu 4.1 se precizează ca se acorda 3 puncte daca Proiectul implementează măsuri în ceea ce privește egalitatea de șanse, nediscriminarea, conform legislației naționale în vigoare în corelare cu Carta Drepturilor Fundamentale a Uniunii Europene și Convenția ONU privind Drepturile Persoanelor cu Handicap. Se punctează la acest subcriteriu conformarea la legislația in vigoare sau masurile ce exceda obligațiile legale?  Exista criterii clare de evaluare ale acestui criteriu pe baza cărora se fac evaluări obiective sau sunt la latitudinea evaluatorului, adică subiective? Va rog exemplificați câteva masuri care ar putea fi punctate la acest criteriu deoarece par sa se suprapună oarecum cu criteriul 4.2 care se refera la adaptarea
+infrastructurii pentru accesul persoanelor cu dizabilități
+4.2 Proiectul prevede crearea de facilităţi/adaptarea infrastructurii pentru accesul persoanelor cu dizabilităţi și adaptarea echipamentelor în vederea operării de către persoanele cu dizabilități, inclusiv serviciile de tip ICT – Tehnologia Informațiilor și Comunicațiilor
+Întrebare: Cum se punctează acest criteriu? Toata infrastructura / dotările trebuie sa fie accesibile persoanelor cu dizabilități sau doar o parte din acestea. Poate fi suficient un singur echipament adaptat dintr-o lista de 10 echipamente?
+5. Contributia proiectului la neutralitatea climatică (5.1 sau 5.2 sau 5.3 sau 5.4)
+5.1Proiectul determină o reducere a emisiilor de echivalent CO2 în aria de studiu a proiectului ≥ 3%, fără a genera o creștere a acestor emisii în afara ariei de studiu.
+Întrebare: La ce se refera aria de studiu a proiectului, ce indicatori se măsoară, cine măsoară si unde se găsesc valorile de referință?
+5.4 Proiectul nu prevede lucrări în infrastructură cu o durată de viață mai mare de 5 ani – 0 puncte
+Întrebare: Sa înțelegem ca proiectele care nu includ infrastructura (lucrări de construcții) nu vor primi punctaj la acest criteriu? Sa înțelegem ca sunt favorizate la finanțare proiectele ce includ lucrări de construcții si la criteriul 5?
+6. Contributia proiectului la reziliența în fața schimbărilor climatice (6.1 sau 6.2 sau 6.3 sau 6.4)
+6.1 Proiectul prezintă capacitate ridicată de adaptare în fața schimbărilor climatice
+Întrebare: care sunt criteriile pe baza cărora se stabilește daca proiectul prezinta o capacitate mare , medie sau mica la schimbările climatice.
+6.4 Proiectul nu prevede lucrări în infrastructură cu o durată de viață mai mare de 5 ani
+Întrebare: Sa înțelegem ca proiectele care nu includ infrastructura (lucrări de construcții) nu vor primi punctaj la acest criteriu? Sa înțelegem ca sunt favorizate la finanțare proiectele ce includ lucrări de construcții si la criteriul 6?
+Am aprecia daca ADR Muntenia ar publica modalitatea de punctare  pentru criteriile calitative din grila de evaluare, asigurând in acest fel transparenta evaluărilor si asigurarea unui tratament egal al solicitanților de finanțare.</t>
+  </si>
+  <si>
+    <t>În conformitate cu prevederile ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, Operațiunea A, vă informăm următoarele:
+1.	Sintagma ‘în cazul proiectelor de infrastructură cu o durată de viața mai mare de 5 ani~ se referă doar la asigurarea imunizării la schimbările climatice în conformitate cu prevederile art.73, alin.2, lit. (j) din Regulamentul UE 1060/2021. 
+În cadrul subcriteriului  ”Calitatea planului de afaceri”,  în funcție de tipul de proiect propus spre finanțare, se vor acorda puncte dacă informațiile sunt corelate cu cele din cererea de finanțare și macheta financiară, costurile investiției sunt suficient fundamentate, proiecțiile veniturilor și cheltuielilor de operare sunt realiste, suficient justificate, fundamentate pe date corecte, surse verificabile, strategia de marketing este realizabilă, planul de afaceri este elaborat cu respectarea cerintelor minime, expres mentionate, sunt furnizate informații relevante legate de necesitatea realizării investiției, precum și informațiile cu privire la modalitatea de respectare a principiului DNSH și asigurarea imunizării la schimbările climatice.
+Calitatea planului de afaceri poate obține punctaj maxim indiferent dacă proiectul prevede sau nu investiții în infrastructură cu o durată de viața mai mare de 5 ani.
+2.	În cadrul criteriului 4 vor fi punctate măsurile suplimentare față de cerințele minime legale.
+3.	În cadrul subcriteriului 4.2 vor fi punctate acele proiecte în cadrul cărora infrastructura/echipamentele/dotările sunt adaptate pentru accesul persoanelor cu dizabilităţi, măsurile punctate fiind cele peste cerințele minime legale.
+4.	Criteriului 5. Contribuția proiectului la neutralitatea climatică din grila ETF se aplică  numai în cazul investițiilor în infrastructură care au o durată de viață preconizată de, cel puțin, cinci ani. Informațiile se vor prelua din documentația de imunizare la schimbările climatice.
+5.	Informațiile cu privirte la schimbările climatice se vor prelua din documentația de imunizare la schimbările climatice. Documentația privind imunizarea la schimbările climatice va respecta metodologia de întocmire conform anexei prezentului ghid, iar concluziile documentației se vor regăsi în Planul de afaceri și în cererea de finanțare.
+6.	Criteriul 6. Contribuția proiectului la reziliența în fața schimbărilor climatice se aplică  numai în cazul investițiilor în infrastructură care au o durată de viață preconizată de, cel puțin, cinci ani. Informațiile se vor prelua din documentația de imunizare la schimbările climatice.
+7.	Modalitatea de punctare se regăsește în ghidul solicitantului, la secțiunea 8.4 ” Evaluarea tehnică și financiară. Criterii de evaluare tehnică și financiară” și în grila de evaluare.</t>
+  </si>
+  <si>
+    <t>2024-02-19 00:00:00</t>
+  </si>
+  <si>
+    <t>Cu privire la acordarea punctajului la urmatorul criterii: 
+Solicitantul a realizat investiții din surse proprii (rezultate din exploatarea capitalului propriu sau din autofinanțare) în active corporale/necorporale - mijloace fixe. Valoarea minima cumulată a investițiilor a fost de 20.000 Euro
+Se poate lua in calcul orice tip de active corporale, de exemplu achizitia unui autoturism?</t>
+  </si>
+  <si>
+    <t>În conformitate cu prevederile corrigendumului numărul 1 pentru Ghidul Solicitantului „Intensificarea creșterii sustenabile și a competitivității microîntreprinderilor și întreprinderi mici din regiunea Sud-Muntenia”, din cadrul Priorității P1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Apelul de proiecte PRSM/ID/1/1/1.3/A, Obiectivul Specific RSO 1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, în cazul criteriului 9 - Complementaritatea cu alte investiții realizate din alte alte surse de finanțare în ultimii 3 ani, înainte de data depunerii cererii de finanțare și anul curent depunerii cererii de finanțare din grila ETF, se va puncta dacă solicitantul a realizat investiții din surse proprii (rezultate din exploatarea capitalului propriu sau din autofinanțare) în active corporale/necorporale - mijloace fixe, iar valoarea minimă cumulată a investițiilor a fost de 20.000 euro. Punctajul se acordă pentru acele investiţii strict legate de desfăşurarea obiectului de activitate a solicitantului. În acest sens, se vor detalia în cadrul Planului de afaceri investiţiile realizate, dacă acestea există, în raport cu obiectul de activitate a solicitantului.</t>
+  </si>
+  <si>
+    <t>PRSM/160/PRSM_P1/OP1/RSO1.3/PRSM_A44 - Intensificarea creșterii durabile și a competitivității microîntreprinderilor și întreprinderilor mici din regiunea Sud-Muntenia Intrebare : Lucrarile ce necesita autorizatie de construire si sunt legate de o investitie ce consta in reconversia unui imobil existent in scopul demararii unei noi activitati pot fi considerate “lucrari de construire “ devenid astfel activitati eligibile in sensul admis de art. 5.2.2. Activitati eligibile , punctul 1.i din Ghid . Mentionam ca prin lucrarile de reconverise a unui imobil existent va fi create o unitate noua pentru servicii/productie . Exemple practice: O sicietate comerciala detine un imobil cu o anumita functiune care ar putea fi transformat prin lucrari de reconversie/refunctionalizare ce necesita autorizatie de construire si prin achizitionarea de echipamente si dotari specfice intr-o unitate de cazare cu spatiu propriu de alimentatie publica si alte facilitati. O sicietate comerciala detine un spatiu de productie cu o anumita functiune care ar putea fi transformat prin lucrari de reconversie/refunctionalizare ce necesita autorizatie de construire si prin achizitionarea de echipamente si dotari specfice intr-o unitate noua de productie</t>
+  </si>
+  <si>
+    <t>În conformitate cu prevederile ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, Operațiunea A, sunt eligibile lucrări de construire/ extindere/ a spațiilor de producție/ prestare de servicii ale microîntreprinderilor și întreprinderilor mici.
+Astfel, lucrările de construire sunt eligibile pe un amplasament în vederea edificării unei noi construcţii.
+Lucrările de extindere reprezintă lucrări asupra unor clădiri, realizate atât pe verticală, prin construirea de etaje noi, mansarde, cât şi pe orizontală prin construirea unui corp anexă în continuarea clădirii existente sau pe același amplasament sau imobile cu numere cadastrale alăturate, care să fie legat structural şi/sau funcţional de clădirea existentă (aceeaşi destinaţie şi funcţionare a corpului anexă condiţionată de funcţionarea construcţiei iniţiale sau ca o completare necesara la functionalitatea cladirii existente).</t>
+  </si>
+  <si>
+    <t>2024-03-21 00:00:00</t>
+  </si>
+  <si>
+    <t>Avem o firma de Lucrari instalatii electrice mica si tot apleam la terte firme pentru efectuarea lucrarilor de sapaturi,sau inchiriem mini, buldo pentru a sapa.
+In aceasta sesiune sunt eligibile achizitia de mini excavator, buldoexcavator?</t>
+  </si>
+  <si>
+    <t>Conform ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, Operațiunea A, nu se acordă sprijin financiar pentru activităţile realizate de microîntreprinderile și întreprinderile mici care îşi desfăşoară activitatea în următoarele sectoare şi/sau care vizează  ajutoare în investițiile legate de producția, prelucrarea, transportul, distribuția, stocarea sau arderea combustibililor fosili, exceptând investițiile în:
+-              vehiculele nepoluante, astfel cum sunt definite în Directiva 2009/33/CE a Parlamentului European și a Consiliului, de interes public; și
+-              vehicule, aeronave și nave proiectate și construite sau adaptate pentru a fi utilizate de serviciile de protecție civilă și de pompieri.
+În conformitate cu prevederile art.7, alin.1, lit.h din Regulamentul UE nr.1058/ 2021, nu sunt eligibile investițiile legate de producția, prelucrarea, transportul, distribuția, stocarea sau arderea combustibililor fosili, inclusiv utilajele mobile fără destinație rutieră (spre exemplu: buldozere, buldoexcavatoare, stivuitoare, motostivuitoare, alte mașini autopropulsate) atunci când sunt alimentate prin arderea conbustibililor fosili.</t>
+  </si>
+  <si>
+    <t>Incerc sa inscriu societatea, insa nu apare sectiunea’inscrie’ci apare ‘inrolare’ si cand accesez inrolare imi cere’cod inrolare’</t>
+  </si>
+  <si>
+    <t>Interfața sistemului MySMIS2021 pentru utilizatorii Front Office se găsește la adresa https://mysmis2021.gov.ro/.   Accesând următorul link: https://resurse.mysmis2021.gov.ro/ords/repo_bo/r/mysmis-2021/manuale-autentificare  puteți descărca Manualul de utilizare MySMIS2021 Front Office – Autentificare.
+MySMIS2021/SMIS2021+ este sistemul informatic unitar dezvoltat pentru gestionarea asistenței financiare nerambursabile aferente perioadei financiare 2021—2027, gestionat de Ministerul Investițiilor și Proiectelor Europene. Manualele de utilizare pentru fiecare modul în parte pot fi descărcate accesând link-ul: https://resurse.mysmis2021.gov.ro/ords/repo_bo/r/mysmis-2021/home.</t>
+  </si>
+  <si>
+    <t>Conform punctului 6 din ghidul solicitantului cu privire la expertul care intocmeste aceasta documentatie de imunizare "Pentru expertul care a întocmit documentația de imunizare, se va depune documentul relevant cu privire la încadrarea acestuia ca expert care are dreptul legal să întocmească astfel de documentații."
+Va rog sa  ma ajutati cu denumirea exacta a acestui expert sau calificarea, CORUL calificarii. Cer acest ajutor, ca dv, ca AM ati mentionat acest expert in ghidul solicitantului deoarece cu 2-3 luni in urma abia am putut identifica 1-2 persoane care sustineau ca intocmesc aceasta documentatie, in piata si preturile pentru aceasta documentatie de imunizare erau foarte mari, iar acum sunt intr-un numar mult mai mare, prezinta calificari diferite, dar mentioneaza ca toti sunt autorizati sa realizeze aceasa documentatie de imunizare, si clar preturile sunt cat de cat acceptabile. Daca acum 2-3 luni era 2000-3000 euro acum sunt preturi incepand de la 1000 lei.
+Intrucat nu exista o definitie clara dar proiectul poate fi respins ca persoana nu este poate cea care trebuie sa intocmeasca acest document de imunizare, va rog sa mi specificati dv exact categoria, calificarea acestui expert.</t>
+  </si>
+  <si>
+    <t>Conform prevederilor ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, Operațiunea A, în etapa de contractare, pentru expertul care a întocmit documentația de imunizare, se va depune documentul relevant cu privire la încadrarea acestuia ca expert care are dreptul legal să întocmească astfel de documentații.
+Condiţiile de elaborare a studiilor de mediu şi criteriile de atestare a persoanelor fizice şi juridice sunt reglementate de legislația națională, respectiv Ordinul nr. 1134/2020 ”privind aprobarea condiţiilor de elaborare a studiilor de mediu, a criteriilor de atestare a persoanelor fizice şi juridice şi a componenţei şi Regulamentului privind organizarea şi funcţionarea Comisiei de atestare”, cu modificările și completările ulterioare, iar experții care pot întocmi astfel de studii (persoană fizică sau juridică) trebuie să fie atestați în conformitate cu actul normativ menționat mai sus, în vigoare.</t>
+  </si>
+  <si>
+    <t>2024-03-15 00:00:00</t>
+  </si>
+  <si>
+    <t>Sunt erori la formule in fisierul plan de afaceri . Formularul este protejat . Cum putem rezolva acest lucru , va rog? De exemplu: in sheet 3A Proiectii financiare investitie , D57 nu are formula si nici nu poate fi adaugata , asa cum gasim la D113 Sau : in sheet 2 B Investitie, randul D10 ( active necorporale) , formula preia D10 din sheet 2A Buget cerere ( servicii).</t>
+  </si>
+  <si>
+    <t>Agenția pentru Dezvoltare Regională (ADR) Sud-Muntenia, în calitate de Autoritate de Management pentru Programul Regional (PR) Sud-Muntenia 2021-2027 vine în sprijinul potenţialilor beneficiari publicând un model populat cu date financiare, pentru „Macheta financiară”, anexă a „Planului de afaceri”. Accesând următorul link: https://2021-2027.adrmuntenia.ro/download_file/article/103/Model%20-%2021.03.2024%20-%20Anexa%207_%20Plan%20de%20afaceri-Macheta.xlsx puteți descărca documentul.</t>
+  </si>
+  <si>
+    <t>2024-03-25 00:00:00</t>
+  </si>
+  <si>
+    <t>Avand in vedere intentia de a depune un proiect am populat cu informatii "Anexa 7_ Plan de afaceri-Macheta_consolidat Corrigendum 2" si am constatat urmatoarele:
+- la sheet (3B-Rentabilitate investitie) pentru anul (1) rezulta la randul "Fluxul de numerar net actualizat"  o valoare negativa; consider ca daca la plati este preluata valoare proiectului ar trebuie sa am si la capitolul incasari aceasi valoare, avand in vedere ca platile sunt efectuate din investitia (valoarea eligibila a proiectului) aferenta proiectului; in situatia actuala  rd. 16 "Fluxul de numerar net actualizat" pentru anul I nu se poate obtine valoare pozitiva si drept urmate se pierd cele 5 puncte de la criteriul 3.3 (sheet "sumar punctaj"), unde la pct. (a) se face mentiunea "este pozitiv pe toata durata de analiza a investitiei"
+Total incasari din exploatare	4,844,000	36,000
+Valoare reziduala*	0	 
+Incasari totale	4,844,000	36,000
+Total plati din exploatare	2,559,726	172,642
+Investitie	1,443,729	1,443,729
+Regularizare TVA	369,863	4,436
+Plati totale	4,373,318	1,620,807
+Flux de numerar net	470,682	-1,584,807
+Flux de numerar net actualizat	-15,232	-1,509,340
+Investitie actualizata	1,374,980	1,374,980
+VANF (valoarea actualizata neta financiara)	-15,232	 
+RIRF (rata interna de rentabilitate financiara)	4.80%</t>
+  </si>
+  <si>
+    <t>Autoritate de Management pentru Programul Regional  Sud-Muntenia 2021-2027 vine în sprijinul potenţialilor beneficiari publicând un model populat cu date financiare pe care îl puteți descărca accesând acest link:  https://2021-2027.adrmuntenia.ro/download_file/article/103/Model%20-%2021.03.2024%20-%20Anexa%207_%20Plan%20de%20afaceri-Macheta.xlsx.</t>
+  </si>
+  <si>
+    <t>Cu referire la macheta financiară pentru apelul PRSM/160/PRSM_P1/OP1/RSO1.3/PRSM_A44 - Intensificarea creșterii sustenabile și a competitivității microîntreprinderilor și întreprinderilor mici din regiunea Sud-Muntenia, aducem în atenția dumneavoastră două posibile erori legate de întocmirea machetei financiare: 1. In foaia "Sumar punctaj, coloana F17, referitor la verificarea sustenabilitatii Solicitantului, se determina daca fluxului de numerar este pozitiv. Insa modul de calcul referitor la fluxul de numerar net cumulat presupune preluarea informatiilor din foaia 3B_Rentabilitatea investitiei, randul 16, coloanele C-L. Este posibil sa se fi strecurat o eroare in acest rationament datorita urmatoarelor aspecte: In primul rand aceasta valoare este actualizata, cu toate ca in anexa descriptiva se mentioneaza ca fluxul de numerar nu se actualizeaza, repcum in paragraful de mai jos: "Precizări privind verificarea sustenabilității financiare a societății Sustenabilitatea financiară a societății este demonstrată prin fluxuri de numerar nete cumulate pozitive pe durata întregii perioade de referință luate în considerare, demonstrând că societatea nu întâmpină riscul unui deficit de numerar (lichidități) care să pună în pericol realizarea sau operarea investiției/ intrării în procedură de insolvență. La determinarea fluxului de numerar net, se vor lua in considerare toate costurile (eligibile si ne-eligibile) și toate sursele de finanțare (atât pentru investiție cat si pentru operare si funcționare), inclusiv veniturile generate de proiect. Diferența între intrările și ieșirile de numerar reprezintă deficitul sau, după caz, surplusul perioadei respective și se cumulează la rezultatul anterior. Fluxul de numerar folosit în sustenabilitate nu se actualizează. " Iar in al-doilea rand, este normal ca in calculul valorii VANF, fluxul sa fie negativ in primul an. Altfel, valoarea VANF nu se poate calcula matematic. Consecinta acestei remarci: Urmand logica aferenta formulei actuale din macheta, va rezulta in a determina ca rezultat faptul ca fluxul de numerar va fi mereu negativ pentru orice Solicitant, ceea ce este incorect. Asteptarea normala ar fi ca fluxul de numerar sa se preia din foaia 3A_Proiectii_Financiare_investitii, randul 139, coloanele D-M. 2. Preluarea datelor de buget în sheet-ul 2b - Investiție - în tabelul surse de finanțare rândul 35, Valoarea totală a cererii de finanțare, din care TVA neeligibil, preia automat D16, aceasta reprezentand valoare insumata a valorilor preluate din sheetul 2A - Buget cerere, coloana D; coloana D din sheetul 2A buget cerere totalizează exclusiv valoarea eligibilă a proiectului, astfel că în tabelul surse de finanțare rândul 35, Valoarea totală a cererii de finanțare, din care TVA neeligibil, valoarea preluată nu va fi egală cu valoarea totală a cererii de finanțare ( eligibil + neeligibil) respectiv cu rândul 16 coloana L din 2A - Buget cerere. Ulterior în cadrul analizei financiare este preluată eronat valoarea totală eligibilă a cererii de finanțare determinând necorelări cu valoarea cererii de finanțare conform secțiunii 2.A.</t>
+  </si>
+  <si>
+    <t>Autoritatea de Management pentru Programul Regional  Sud-Muntenia 2021-2027 vine în sprijinul potenţialilor beneficiari publicând un model populat cu date financiare pe care îl puteți descărca accesând acest link:  https://2021-2027.adrmuntenia.ro/download_file/article/103/Model%20-%2021.03.2024%20-%20Anexa%207_%20Plan%20de%20afaceri-Macheta.xlsx.</t>
+  </si>
+  <si>
+    <t>Lucrez pentru realizarea unui proiect cu care dorim sa aplicam pe 1.3A și m-am confruntat cu următoarea situație pe macheta financiară: - în pagina 2A-Buget cerere, nu exista TOTAL pe coloana K, celula K12, ceea ce face sa nu fie calculata corect valoarea totala a proiectului - celula L12. - în pagina 2B - Investiție, coloana D (celulele D9, D10, D11, D13) sunt preluate sumele din 2A-Buget de pe coloana 3, adica doar valorile eligibile. - în pagina 2B - Investiție, coloana C, celula D28 preia doar valoarea eligibila, nu valoarea totala a cererii. Vă rog să mă ajutați cu un răspuns! Este într-adevăr o eroare rămasă pe machetă și se va corecta?</t>
+  </si>
+  <si>
+    <t>Suntem firma de consultanta pentru o societate care doreste sa depuna un proiect in cadrul apelului PRSM/160/PRSM_P1/OP1/RSO1.3/PRSM_A44 - Intensificarea creșterii sustenabile și a competitivității microîntreprinderilor și întreprinderilor mici din regiunea Sud-Muntenia. Proiectul este pentru o firma care activeaza in judetul Arges si intentioneaza sa implementeze proiectul in acelasi judet, dezavantajat la punctaj, astfel ca sunt cruciale cele 5 puncte pentru flux de numerar pozitiv, puncte care se pierd din cauza erorilor identificate mai jos: 1. In Anexa 7_ Plan de afaceri-Macheta_consolidat Corrigendum 2 - Sheet 2A - Buget Cerere – se pot insera randuri, dar nu pot fi completate dupa inserare (casutele sunt blocate) Se pot debloca la editare casutele noi adaugate pentru detaliere elemente investitii pe valori? 2. Nu am identificat in Ghidul Solicitantului sau in macheta financiara (Anexa 7) cum se imparte Valoarea eligibila nerambursabila intre finantare din fonduri UE si finantare din bugetul national 3. In Anexa 7_ Plan de afaceri-Macheta_consolidat Corrigendum 2 - Sheet 2B – Investitie – rd. 34 Valoarea totală a cererii de finantare, din care – este preluata gresit valoarea cu formula – si nu reflecta real valoarea totala a proiectului Valorile totale pe coloana D – Buget cerere sunt aduse eronat cu formule din Sheet 2A - Buget Cerere - coloana D - Valoarea eligibila a proiectului, inclusiv TVA eligibil. Formulele trebuiesc refacute sa preia valorile din Sheet 2A - Buget Cerere - coloana L - Valoarea totala a proiectului 4. In Anexa 7_ Plan de afaceri-Macheta_consolidat Corrigendum 2 - Sheet 2B – Investitie – rd. 37 Contribuţia proprie totală (la cheltuieli eligibile și neeligibile), asigurată din: Surse proprii – nu se permite introducerea unei valori la sursele propria care sa acopere si cheltuielile neeligibile, ceea ce este incorect atata timp cat resursele societatii permit finantarea tuturor costurilor suplimentare in proiect Daca se introduce valoarea cheltuielilor neeligibile la Imprumuturi (rd. 38) – se denatureaza prin formula impusa valoarea asistenteie nerambursabile solicitate 5. In Anexa 7_ Plan de afaceri-Macheta_consolidat Corrigendum 2 - Sheet 2B – Investitie – rd. 60 Grad aindatorare – la casuta J60 nu este formula si nici nu se permite introducerea unei formule 6. In Anexa 7_ Plan de afaceri-Macheta_consolidat Corrigendum 2 - Sheet 3A – Proiectii_fin_investitie – rd. 19 Aport la capitalul societatii (imprumuturi de la actionari/asociati) – este valoarea preluata din Sheet 2B – Investitie – nu se permite introducerea unei sume care sa acopere si finantarea valorii neeligibile a proiectului Din acest motiv rd 134 Flux de lichiditati din investitii si finantare din Sheet 3A – Proiectii_fin_investitie calculeeaza incorect o valoare negativa 7. In Anexa 7_ Plan de afaceri-Macheta_consolidat Corrigendum 2 - Sheet 3B – Rentabilitate investitie – rd. 15 Flux de numerar net – este incorect calculat intrucat la Incasari totale sunt incluse doar fluxurile din vanzari, fara a fi luate in calcul si fluxurile financiare pentru acoperirea investitiei, iar la Plati totale sunt luate in calcul atat platile din exploatare, cat si platile pentru realizarea investitiei, inclusiv TVA. Astfel luand in calcul doar activitatea de exploatare si costurile de investitie, fara a tine seama de finantarea investitiei (din fonduri proprii si finantare nerambursabila) se genereaza un cash flow negativ, incorect. Aceasta valoare eronata este preluata in Sheet Sumar punctaj la pct. 3.3 Fluxul de numerar net cumulat al solicitantului, în condițiile unei estimări detaliate, fundamentate, realiste a cheltuielilor şi veniturilor – generand un punctaj incorect. Corect ar fi preluarae valorii cash flow-ului din Sheet 4_Proiectii_fin_intreprindere, unde sunt luate in calcul toate fluxurile financiare. In aceste conditii prezentate, in vederea evitarii denaturarii procesului de evaluare a proiectelor prin acordarea unui punctaj eronat la criteriul referitor la Fluxul de numerar, va rugam sa corectati Macheta financiara. 8. In Anexa 8. Matricea de corelare – trebuie permisa introducerea de TVA la cheltuielile indirecte pentru a obtine o valoare totala a proiectului corecta 9. In aplicatia MYSMIS – nu se pot selecta la Servicii capitolele Servicii certificare ISO si Servicii Internationalizare (nu apar disponibile; spre exemplu in alte programe de finantare apar toate optiunile disponibile) Rugam deblocare selectare categorii servicii</t>
+  </si>
+  <si>
+    <t>2024-03-26 00:00:00</t>
+  </si>
+  <si>
+    <t>Referitor la macheta financiara 1.3 APEL DE PROIECTE: PRSM/160/PRSM_P1/OP1/RSO1.3/PRSM_A44 In sheetul 2B investie - Formulele privind valoarea totala a cheltuielilor (Buget cerere) exemplu: cu activele necorporale si a serviciilor indirecte nu iau in calcul si cheltuielile ne-eligibile, facundu-se referinta la coloana '2A-Buget cerere'!D nu la coloana L din sheet 2A Buget Cerere, astfel incat se diminueaza valoarea totala a cererii de finantare cu cheltuielile ne-eligibile si implicit, se diminueaza si AFN-ul cu suma acestora, find calculat prin diferenta dintre c34 Valoarea totală a cererii de finantare si c36 Contribuţia proprie totală (la cheltuieli eligibile și neeligibile). astfel va exista o discrepanta dintre afn-ul prezent in 2B si cel solicitat prin buget si prin mySMIS</t>
+  </si>
+  <si>
+    <t>Vă rugăm să clarificati pentru expertul care întocmește documentatia de imunizare la schimabările climatice următoarele:
+ • la ce lege va referiti in momentul in care spunet: ,,dreptul legal sa intoc urmatoarele: • ce semnifica sintagma: ,,documentul relevant cu privire la încadrarea acestuia ca expert” ce standard, norma, lege, OUG, HG exista definita calificarea de ,,expert pentru intocmirea documentatii de imunizare a infrastructurii impotriva schimabarilor climatice” 
+• la ce lege va referiti in momentul in care spunet: ,,dreptul legal sa intocmeasca astfel de documentatii” .</t>
+  </si>
+  <si>
+    <t>Pentru expertul care a întocmit documentația de imunizare, se va depune documentul relevant cu privire la încadrarea acestuia ca expert care are dreptul legal să întocmească astfel de documentații.
+Condiţiile de elaborare a studiilor de mediu şi criteriile de atestare a persoanelor fizice şi juridice sunt reglementate de legislația națională, respectiv Ordinul nr. 1134/2020 ”privind aprobarea condiţiilor de elaborare a studiilor de mediu, a criteriilor de atestare a persoanelor fizice şi juridice şi a componenţei şi Regulamentului privind organizarea şi funcţionarea Comisiei de atestare”, cu modificările și completările ulterioare, iar experții care pot întocmi astfel de studii (persoană fizică sau juridică) trebuie să fie atestați în conformitate cu actul normativ menționat mai sus, în vigoare.</t>
+  </si>
+  <si>
+    <t>2024-03-14 00:00:00</t>
+  </si>
+  <si>
+    <t>Referitor la APEL DE PROIECTE: PRSM/160/PRSM_P1/OP1/RSO1.3/PRSM_A44 la punctul 3.17.3 se mentioneaza "se va realiza o analiză cu privire la imunizarea la schimbările climatice" si la punctul 7.6.6 se mentioneaza "Pentru expertul care a întocmit documentația de imunizare, se va depune documentul relevant cu privire la încadrarea acestuia ca expert care are dreptul legal să întocmească astfel de documentații". Va rog sa ne comunicati daca prin"dreptul legal" se face trimitere la un corp de experți care se regăsesc în Registrul experților atestați pentru elaborare studii de mediu (ARM), respectiv pe studii de evaluarea și gestionarea schimbărilor climatice (https://regexp.ro/lists_public/) sau va rog sa ne comunicati ce certificare luati in considerare.</t>
+  </si>
+  <si>
+    <t>Conform prevederilor ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, Operațiunea A, în etapa de contractare, pentru expertul care a întocmit documentația de imunizare, se va depune documentul relevant cu privire la încadrarea acestuia ca expert care are dreptul legal să întocmească astfel de documentații. 
+Condiţiile de elaborare a studiilor de mediu şi criteriile de atestare a persoanelor fizice şi juridice sunt reglementate de legislația națională, respectiv Ordinul nr. 1134/2020 ”privind aprobarea condiţiilor de elaborare a studiilor de mediu, a criteriilor de atestare a persoanelor fizice şi juridice şi a componenţei şi Regulamentului privind organizarea şi funcţionarea Comisiei de atestare”, cu modificările și completările ulterioare, iar experții care pot întocmi astfel de studii (persoană fizică sau juridică) trebuie să fie atestați în conformitate cu actul normativ menționat mai sus, în vigoare.</t>
+  </si>
+  <si>
+    <t>Va rugam sa ne ajutati cu clarificarea urmatorului aspect aferent Ghidului solicitantului PR SM 1.3.A (APEL DE PROIECTE: PRSM/160/PRSM_P1/OP1/RSO1.3/PRSM_A44).
+•	O firma care utilizeaza spatiul de implementare aferent proiectului in baza unui contract de inchiriere incheiat cu o institutie publica (primarie) si doreste sa depuna proiect pentru achizitia de echipamente, trebuie sa faca dovada ca spatiul respectiv este intabulat? Sau dovada intabularii este necesara doar pentru proiectele care propun realizarea de lucrări care necesită autorizație de construire?
+Precizam ca solicitantul poate prezenta document emis de institutia publica, de unde sa reiasa ca imobilul este liber de sarcini.</t>
+  </si>
+  <si>
+    <t>Conform ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, Operațiunea A, la momentul depunerii cererii de finanțare, pentru investiţii care includ doar servicii şi/sau dotări, în conformitate cu actele normative în vigoare, solicitantul își va asuma, prin Declarația Unică, faptul că deţine unul din următoarele drepturi asupra imobilului, teren şi/sau clădiri: dreptul de proprietate privată, dreptul de concesiune, dreptul de superficie, dreptul de uzufruct, dreptul de folosinţă cu titlu gratuit, împrumutul de folosinţă (comodat) sau dreptul de închiriere/locaţiune. Spaţiul destinat implementării proiectului este imobilul în care activele achiziţionate prin proiect, precum utilaje, linii de producţie etc., sunt instalate, montate şi/sau în care aceste bunuri sunt utilizate.
+Aplicantul trebuie să demonstreze deţinerea dreptului de proprietate privată/concesiune/ superficie/ uzufruct/ folosinţă cu titlu gratuit/ comodat/ închiriere/ locaţiune, după caz, pe o perioadă care acoperă inclusiv perioada de durabilitate a investiţiei, respectiv 5 ani de la plata finală în cadrul contractului de finanţare. În etapa de contractare, solicitantul va depune documentele de proprietate, respectiv contract de vânzare-cumpărare/contract de concesiune/contract de superficie/contract de comodat/contract de închiriere/contract de donație/contract de locațiune etc.</t>
+  </si>
+  <si>
+    <t>Care este e valoarea maxima a ajutorului de minimis avand in Vedere  actualizarea valorii ajutorului de minimis  in Regulamentul (UE) 2023/2831 al Comisiei din 13 decembrie 2023 privind aplicarea articolelor 107 și 108 din Tratatul privind funcționarea Uniunii Europene ajutoarelor de minimis, cu modificările și completările ulterioare?
+Atasat mai jos extras din regulament :
+ ”Valoarea totală a ajutoarelor de minimis acordate per stat membru unei întreprinderi unice nu trebuie să depășească 300.000 euro în nicio perioada de 3 ani”
+Atasat extras din ghid:
+Prezentul apel de proiecte se supune regulilor privind ajutorul de minimis, cu respectarea prevederilor Regulamentului (UE) 2023/2831 al Comisiei din 13 decembrie 2023 privind aplicarea articolelor 107 și 108 din Tratatul privind funcționarea Uniunii Europene ajutoarelor de minimis, cu modificările și completările ulterioare, în scopul dezvoltării microîntreprinderilor și întreprinderilor mici în cadrul Programului Regional Sud-Muntenia 2021-2027.
+Date fiind cele prezentate va rog sa ne furnizati care este valoarea de minimis de care sa tinem cont in elaborarea proiectelor?</t>
+  </si>
+  <si>
+    <t>Conform ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, Operațiunea A, valoarea minimă nerambursabilă solicitată este de 50.000,00 Euro, iar valoarea maximă nerambursabilă solicitată este 200.000,00 Euro. Valoarea totală, cumulată a ajutoarelor de minimis acordate nu poate depăși echivalentul în lei, calculat la cursul InforEuro valabil la data acordării ajutorului de minimis, a 300.000 euro, pe ultimii trei ani, indiferent dacă ajutorul a fost acordat din surse naționale sau europene, potrivit prevederilor Regulamentului UE 2831/2023.
+În cazul în care solicitantul face parte dintr-o întreprindere unică, pentru verificarea îndeplinirii acestui criteriu se vor lua în considerare ajutoarele de minimis acordate întreprinderii unice, la data semnării contractului de finanțare.
+Plafoanele de minimis se aplică indiferent de forma ajutorului de minimis sau de obiectivul urmărit şi indiferent dacă ajutorul acordat este finanțat în totalitate sau parțial din resurse europene. În acest sens, plafonul de minimis se aplică întreprinderii unice, adică grupului de întreprinderi legate (din care întreprinderea solicitantă face parte), și nu fiecărei întreprinderi în parte.
+Pentru acest apel, finanțarea nerambursabilă maximă acordată pentru un proiect de investiții nu poate depăși 90% din valoarea eligibilă a investitței (valoarea totala a cheltuielilor eligibile), respectiv echivalentul in lei, calculat la cursul lnforEuro valabil la data acordarii ajutorului de minimis, a 200.000 euro, cu respectarea plafonului de minimis aferent tipului de investitie finanțat. Contributia beneficiarului trebuie sa fie de minimum 10% din valoarea eligibilă a investiției pentru care primește ajutor de minimis.</t>
+  </si>
+  <si>
+    <t>Referitor la conditiile prevazute la cap. 7.6. Anexele şi documente obligatorii la momentul contractării din Ghidul solicitantului Apel PR SMIID/11111.3/A conform cărora 6. Pentru expertul care a întocmit documentaţia de imunizare, se va depune documentul relevant cu privire la încadrarea acestuia ca expert care are dreptul legal să întocmească astfel de documentaţii, vă rog să îmi comunicaţi care din următoarele persoane îndeplinesc condiţia de întocmire a documenţiei privind imunizarea la schimbările climatice: proiectantul sau auditorul de mediu şi de asemenea, care este documentul relevant care să ateste dreptul legal al acestora de a realiza astfel de activităţi.
+A vând în vedere perioada scurtă de depunere a proiectelor vă rog să irni răspundeţi cu celeritate la prezenta solicitare. 
+Anexez prezentei solicitări diploma de auditor de mediu împreună cu suplimentul aferent acesteia.</t>
+  </si>
+  <si>
+    <t>Intensificarea cresterii sustenabile si a competitivitatii microîntrepinderilor si întreprinderi mici din regiunea Sud-Muntenia: Intrebari: I. Documente necesare la depunerea cererii de finantare: • Documentația privind imunizarea la schimbările climatice, în cazul proiectelor care prevăd investiții în infrastructură cu o durată de viața mai mare de cinci ani. Infrastructura este un concept larg care cuprinde clădirile, infrastructura de rețea, o serie de sisteme și active construite, infrastructuri bazate pe natură, sisteme de gestionare a deșeurilor. 1. Ce reprezinta investiții în infrastructură cu o durată de viața mai mare de cinci ani? 2. Daca proiectul prevede doar achizitia de utilaje, este nevoie de aceasta documentatie? Concret, daca avem un proiect ce consta doar in achizitia de utilaje, pierdem punctajele de la pct 5 si 6? Si daca DA, va rugam sa ne justificati de ce se face aceasta departajare? • Devizul general întocmit pe modelul din HG 907/29.11.2016, cu modificările şi completările ulterioare, asumat de către solicitantul de finanțare și proiectant, pentru proiectele care propun lucrări, indiferent dacă este sau nu este necesară Autorizația de construire Pentru fundamentarea costurilor investiției se vor prezenta oferte de preț/ cataloage/ website-uri, orice alte surse verificabile (cel puțin 3 surse). De asemenea, se vor depune minim 3 oferte de preț pentru echipamente/ dotări/ servicii și, respectiv, oferte sau baze de preț pentru lucrări (acestea din urma, care sa fie livrabile, în cazul solicitării venite de la evaluatorii tehnic/ financiar). In anexa 6 – Plan de afaceri la documente justificative sunt prevazute si listele de cantitati. Pentru lucrari cum se fundamentează valorile din devizul general? Se depun si devizele pe obiect? II. Pentru indicatorul RCR 19 - Întreprinderi cu cifră de afaceri crescută - număr întreprinderi, cap. 3.8.3. Indicatori suplimentari specifici Apelului de Proiecte (dacă este cazul) – pag.26 din ghid. Este obligatoriu sa trecem acest indicator? Si daca da, cum se calculeaza? Daca avem crestere de 2000% trebuie sa pastram aceeasi crestere si in primul an de operare?</t>
+  </si>
+  <si>
+    <t>Conform ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, Operațiunea A, vă comunicăm următoarele:
+1.	În concordanță cu Comunicarea Comisiei – ”Orientări tehnice referitoare la imunizarea infrastructurii la schimbările climatice în perioada 2021-2027(2021/C 373/01)” -  ”infrastructura” este un concept larg care cuprinde clădirile, infrastructura de rețea și o serie de sisteme și active construite. Acest document poate fi descărcat accesând următorul link: https://eur-lex.europa.eu/legal-content/RO/TXT/HTML/?uri=CELEX:52021XC0916(03). 
+În cazul criteriilor 5 și 6 din grila ETF, informațiile se vor prelua din documentația de imunizare la schimbările climatice. Criterile se aplică în cazul investițiilor în infrastructură care au o durată de viață preconizată de, cel puțin, cinci ani. În cazul proiectelor prin care se achiziționeză doar echipamente, nu se punctează criteriile 5 și 6.
+2.	Pentru fundamentarea costurilor investiției se vor prezenta oferte de preț/ cataloage/ website-uri, orice alte surse verificabile (cel puțin 3 surse). De asemenea, se vor depune minim 3 oferte de preț pentru echipamente/ dotări/ servicii și, respectiv, oferte sau baze de preț pentru lucrări (acestea din urma, care sa fie livrabile, în cazul solicitării venite de la evaluatorii tehnic/ financiar). De asemenea, pentru proiectele care propun lucrări, la momentul depunerii cererii de finanțatre, solicitantul va anexa obligatoriu Devizul general întocmit potrivit prevederilor din HG 907/29.11.2016, cu modificările şi completările ulterioare, asumat de către solicitantul de finanțare și proiectant.
+3.	Structura ghidului este un model cadru , astfel încât dacă există un indicator suplimentar acesta va fi introdus la secțiunea 3.8.3, dacă este cazul. Pentru acest apel există un indicator suplimentar. Indicatorului suplimentar specific apelului de proiecte, respectiv RCR 19 – ”Întreprinderi cu cifră de afaceri crescută”, este obligatoriu în cererea de finanțare. Indicatorul numără întreprinderile pentru care creșterea cifrei de afaceri anuală pentru anul fiscal după anul finalizării output-ului este, cel puțin, la fel de mare precum creșterea cifrei de afaceri anuale în anul anterior inceperii proiectului.  Pentru întreprinderi cu o creștere a cifrei de afaceri zero sau negativă înainte de începerea proiectului, rata de creștere a cifrei de afaceri în cursul anului fiscal după anul producției finalizarea ar trebui să fie de cel puțin 2%. Măsurarea indicatorului se realizează la un an de la finalizarea investiției.</t>
+  </si>
+  <si>
+    <t>Buna ziua, doresc sa incarc documentele cat si toate anexele conform Ghidului Solicitantului pentru depunere proiect pe masura1.3 A si va rog sa ma ajutati cu informatia la ce sectiune incarc toate documentele?</t>
+  </si>
+  <si>
+    <t>Conform ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, Operațiunea A, depunerea cererii de finanțare se va realiza doar prin sistemul informatic MySMIS2021/ SMIS2021+. 
+Informații detaliate despre utilizarea MySMIS2021/SMIS2021+, inclusiv tutoriale găsiți accesând următorul link: https://resurse.mysmis2021.gov.ro/ords/repo_bo/r/mysmis-2021/home. 
+Aplicația are mai multe module funcționale. Pentru modulul Proiecte - dedicat solicitanților de finanțare în vederea depunerii cererilor de finanțare, manualul de utilizare îl puteți descărca de la  adresa: https://resurse.mysmis2021.gov.ro/ords/repo_bo/r/mysmis-2021/manuale-proiecte-mysmis2021. 
+Astfel, documentele relevante se pot încărca, din bibliotecă sau din spațiul de stocare local, la secțiunile corespunzătoare din cererea de finanțare, în zona de încărcare ”Documente atașate”.</t>
+  </si>
+  <si>
+    <t>2024-03-22 00:00:00</t>
+  </si>
+  <si>
+    <t>Referitor la apelul PRSM/ID/1/1/1.3/A - Intensificarea creșterii sustenabile și a competitivității microîntreprinderilor și întreprinderilor mici din regiunea Sud-Muntenia”:
+1. In cazul unei firme care are ca obiect de activitate ”Alte activităţi recreative şi distractive n.c.a.”, loc de agrement in natura, achizitia unei biciclete electrice care se va folosi pentru clienti, in scop recreativ si distractiv este eligibila?
+2. In cadrul criteriului ”Proiectele asigură imunizarea la schimbările climatice pentru investiții cu o durata de viață mai mare de cinci ani.”, achizitia unor echipamente care conform Catalogului privind clasificarea şi duratele normale de funcţionare a mijloacelor fixe au o durata de viata mai mare de 5 ani se incadreaza ca fiind investitii cu o durata de viață mai mare de cinci ani pentru care se poate obtine documentatia privind imunizarea? Sau aici se refera doar la lucrari de constructie? Pe ce baza se determina durata de viata a investitiei ca fiind mai mare de 5 ani?</t>
+  </si>
+  <si>
+    <t>Conform ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, Operațiunea A, vă comunicăm următoarele:
+1.	Sunt eligibile cheltuielile privind achiziționarea de echipamente tehnologice, utilaje, instalații de lucru, mobilier, echipamente informatice, birotică, de natura mijloacelor fixe, respectiv care se regăsesc în subgrupa 2.1. "Echipamente tehnologice (mașini, utilaje şi instalații de lucru)", subgrupa 2.2. "Aparate şi instalații de măsurare, control şi reglare", clasa 2.3.6. "Utilaje şi instalații de transportat şi ridicat" sau grupa 3 "Mobilier, aparatură birotică, sisteme de protecție a valorilor umane şi materiale şi alte active corporale" prevăzute în anexa la Hotărârea Guvernului nr. 2.139/2004 pentru aprobarea Catalogului privind clasificarea şi duratele normale de funcționare a mijloacelor fixe, cu modificările ulterioare, şi care se încadrează în limita valorică aferentă mijloacelor fixe, stabilită prin reglementările legale în vigoare la data depunerii cererii de finanțare. Solicitantul va detalia și justifica în Planul de afaceri și în cererea de finanțare investițiile propuse prin proiect.
+2.	Potrivit prevederilor art.73, alin.2, lit. (j) din Regulamentul UE nr.1060/2021, în cazul proiectelor de infrastructură cu o durată de viață de, cel puțin, cinci ani, se va realiza o analiză cu privire la imunizarea la schimbările climatice. Astfel, în concordanță cu Comunicarea Comisiei – ”Orientări tehnice referitoare la imunizarea infrastructurii la schimbările climatice în perioada 2021-2027(2021/C 373/01)” -  ”infrastructura” este un concept larg care cuprinde clădirile, infrastructura de rețea și o serie de sisteme și active construite. Acest document poate fi descărcat accesând următorul link https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:52021XC0916(03).</t>
+  </si>
+  <si>
+    <t>Dacă achizitionam o clădire nouă pentru extinderea activitatii firmei lucrările ce necesită Autorizatie de constructie, respectiv compartimentări, modificare fațadă etc reprezintă lucrări de extindere și sunt eligibile?</t>
+  </si>
+  <si>
+    <t>Conform ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, Operațiunea A, sunt eligibile lucrări de construire/ extindere/ a spațiilor de producție/ prestare de servicii ale microîntreprinderilor și întreprinderilor mici din mediul urban și mediul rural, inclusiv a utilităților generale aferente investiției (alimentare cu apă, canalizare, alimentare cu gaze naturale, agent termic, energie electrică, PSI). 
+Lucrările de extindere, în sensul ghidului, reprezintă lucrările asupra unor clădiri, realizate atât pe verticală, prin construirea de etaje noi, mansarde, cât şi pe orizontală prin construirea unui corp anexă în continuarea clădirii existente sau pe același amplasament sau imobile cu numere cadastrale alăturate, care să fie legat structural şi/sau funcţional de clădirea existentă (aceeaşi destinaţie şi funcţionare a corpului anexă condiţionată de funcţionarea construcţiei iniţiale sau ca o completare necesara la functionalitatea cladirii existente). 
+Nu sunt eligibile cheltuielile privind achiziţionarea de terenuri şi/sau construcţii.</t>
+  </si>
+  <si>
+    <t>Cu ocazia trimiterii machetei model înțeleg că: 
+- sheet 2b investiții contribuția proprie totala se ia strict cofinanțarea eligibilă a beneficiarului (fara a se adaugă tva si cheltuielile neeligibile)
+- sumar punctaj, 3.3 formula din model face referință la sheet 4 proiecții financiare întreprindere randul 96 Flux de lichiditati net al perioadei, iar in macheta corrigendum 2 face referință la randul 16 din 3b rentabilitate investiție. Flux de numerar net actualizat, analizand fiecare an in parte. 
+Dat fiind ca in primul an de implementare datorită investiției va fi un flux de numerar net actualizat negativ, iar in sumar punctaj nu se acorda punctele pentru acest criteriu.</t>
+  </si>
+  <si>
+    <t>Autoritatea de Management a emis Corrigendum-ul numărul 3 pentru Ghidul Solicitantului „Intensificarea creșterii sustenabile și a competitivității microîntreprinderilor și întreprinderi mici din regiunea Sud-Muntenia”, din cadrul Priorității P1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Apelul de proiecte PRSM/160/PRSM_P1/OP1/RSO1.3/PRSM_A44, Obiectivul Specific RSO 1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”,  în care sunt prevăzute clarificări.
+Documentele pot fi descărcate accesând următorul link: https://2021-2027.adrmuntenia.ro/download_file/document/589/corrigendum-nr-3-ghid-1-3-A.zip.</t>
+  </si>
+  <si>
+    <t>Bună ziua, ref. la Anexa 7 Plan de afaceri Macheta (Apel 1.3A), vă rugăm să ne clarificați următoarea neconcordanță:
+- În fișierul xls. denumit Anexa 7 Plan de afaceri Macheta_consolidat_Corrigendum 2, la sheetul SUMAR PUNCTAJ, coloana F linia 17 are formulă de calcul ce preia informații din Sheetul 3B-Rentabilitate investitie
+- În fișierul xls. denumit  Model-21.03.2024-Anexa 7 Plan de afaceri Macheta pe care l-ați publicat pe site, la același sheet SUMAR PUNCTAJ, aceeași coloana F linia 17 are formulă de calcul ce preia informații din Sheetul 4-Proiectii fin intreprindere
+Vă rugăm să precizați care este formatul corect.</t>
+  </si>
+  <si>
+    <t>Va rugam sa ne ajutati cu clarificarea situatiilor din Anexa 7_Macheta financiara, considerand ca exista o serie de erori, dupa cum urmeaza: 1. Referitor la punctajul aferent criteriului: "Fluxul de numerar net cumulat al solicitantului, în condițiile unei estimări detaliate, fundamentate, realiste a cheltuielilor şi veniturilor: este pozitiv pe toata durata de analiza a investitiei" Fluxul de numerar net actualizat in anii de implementare al proiectului este negativ, datorita aparitiei cheltuielilor aferente realizarii investitiei si a faptului ca in anii de implementare proiecutul nu genereaza venituri suplimentare. In plus, investia este automat completata in sheet in intreaga ei valoare, nu doar cofinantarea eligibila si neeligibila. In aceste conditii, va rugam sa ne precizati daca in cadrul Machetei varianta Corrigendum nr. 2 este o eroare sau in cadrul Anexei 5-Grila ETF se mentioneaza eronat ”intreaga durata de analiza a investitiei” si se va lua in calcul si puncta doar anii de analiza dupa finalizarea implementarii proiectului. Constatam ca atat alte ADR-uri cat si programele anterioare de finantare (ex POR 2014-2020) puncteaza strict fluxul de numerar in anii urmatori finalizarii implementarii proiectului, acest aspect relevand impactul economic al investitiei in cadrul activitatii firmei. 2. In cazul in care proiectul se implementeaza in mai multi ani, in macheta 3B-Rentabilitate investiei, randul Regularizare TVA se ia in calcul si valoare introdusa in macheta 2B-Investitie, randul 34, coloana G, care reprezinta Valoarea Totala a cererii de Finantare pe anul 2. suma care contribuie de asemenea la cresterea cheltuielolor. Va rugam sa ne specificati daca considerati formulele prestabilite in acest caz corecte sau se vor corecta printr-un nou corrigendum. 3. In sheet-ul 2B-Investitie linia 34 este denumita valoarea toatala a cererii (reprezentand corect: valoarea eligibila+contributie eligibile+contributie neeligibile, inclusiv TVA neeligibil), insa formula ia in calcul randul D16 care cumuleaza din sheet-ul 2A-buget cerere valoarea eligibila a proiectului (deci fara cheltuielile neeligibile). In plus, la determinarea AFN-ului, formulele prestabilite obliga la determinarea prin formula: valoarea eligibila- cofinantarea la cheltuieli eligibile- cheltuieli la valoarea neeligibila. Fapt complet eronat si care nu poate releva bugetul corect intocmit al cererii de finantare. Avand in vedere ca se punteaza conform Grilei ETF intocmirea corecta a machetei financiare si a analizei, va rugam respectuos sa ne ajutati cu clarificarea situatiilor semnalate.</t>
+  </si>
+  <si>
+    <t>2024-03-28 00:00:00</t>
+  </si>
+  <si>
+    <t>Pentru participarea la un targ international si certificarea de produs/proces, ce categorie din cele 4 de mai sus selectam?</t>
+  </si>
+  <si>
+    <t>Vă rog să precizați dacă în cazul montării panourilor fotovoltaice, ca sursă de
+energie regenerabilă, trebuie ținut cont de situația în care se poate ajunge
+la calitatea de prosumator?
+Există o astfel de clarificare?</t>
+  </si>
+  <si>
+    <t>Obiectivul proiectului trebuie să răspundă obiectivului specific 1.3, respectiv
+intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și
+crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive.
+Calitatea de prosumator nu face obiectul analizei cu privire la eligibilitatea
+activităților și a solicitantului.
+Este eligibilă achiziționarea de instalații/ echipamente specifice în scopul obținerii
+unei economii de energie, precum şi sisteme care utilizează surse regenerabile
+(alternative) de energie pentru eficientizarea activităților pentru care a solicitat
+finanțare.
+Solicitantul va trebui să dovedească că poate să asigure caracterul durabil al
+investiției și nu calitatea de prosumator dobândită, dacă este cazul, prin investiție</t>
+  </si>
+  <si>
+    <t>Sediul social trebuie să fie în regiune sau poate fi doar un punct de lucru?</t>
+  </si>
+  <si>
+    <t>Locul de implementare trebuie să fie în regiunea Sud Muntenia. Locul de
+implementare poate fi sediul social sau un punct de lucru.</t>
+  </si>
+  <si>
+    <t>Chiar dacă la acest moment nu s-au depus situațiile pentru 2023 la ANAF și acest lucru se poate face până în mai, pentru a depune un proiect, avem nevoie de bilanț și CPP 2023 aprobat de AGA?</t>
+  </si>
+  <si>
+    <t>Solicitantul trebuie: - la momentul depunerii cererii de finanțare să transmită situaţiile financiare anuale ale solicitantului (Bilanţul prescurtat, Contul de profit şi pierdere, Datele informative, Situația activelor imobilizate, Notele explicative la situațiile financiare), aferente exercițiului financiar anterior anului depunerii cererii de finanțare, respectiv anul 2023, aprobate de adunarea generală a acţionarilor sau asociaţilor. Dacă situațiile financiare au fost depuse la unitățile teritoriale ale Ministerului Finanțelor, se va atașa inclusiv dovada depunerii. De asemenea, acolo unde este cazul,se vor anexa și situațiile financiare anuale ale entităților identificate ca întreprinderi partenere și/sau legate cu solicitantul aferente exercițiului financiar anterior anului depunerii cererii de finanțare, aprobate de organele statutare ale solicitantului. Dacă situațiile financiare au fost depuse la unitățile teritoriale ale Ministerului Finanțelor, se va atașa inclusiv dovada depunerii. - la momentul contractării să depună situaţiile financiare anuale (Bilanţul prescurtat, Contul de profit şi pierdere, Datele informative, Situația activelor imobilizate, Notele explicative la situațiile financiare) ale solicitantului şi ale entităților identificate ca întreprinderi partenere și/sau legate cu solicitantul, dacă este cazul, aferente exercițiului financiar anterior anului depunerii cererii de finanțare, aprobate de adunarea generală a acţionarilor sau asociaţilor, inclusiv dovada depunerii la unitățile teritoriale ale Ministerului Finanțelor.</t>
+  </si>
+  <si>
+    <t>Precizarea de la punctul 7.2 din Ghidul solicitantului este aplicabilă tuturor documentelor transmise prin platformă, împreună cu cererea de finanțare? Spre ex: trebuie traduse din limba engleză în limba română ofertele de preț de la potențialii furnizori, în baza cărora se fundamentează bugetul proiectului, în etapa de depunere a cererii de finanțare?</t>
+  </si>
+  <si>
+    <t>Orice alte documente redactate în altă limbă vor fi însoțite, în mod obligatoriu, de traducere legalizată sau autorizată</t>
+  </si>
+  <si>
+    <t>Referitor la condiția de eligibilitate  - Proiectul face obiectul unei evaluări a impactului asupra mediului sau al unei proceduri de verificare, în conformitate cu prevederile Legii nr. 292/2018 (pentru acele proiecte care pot avea efecte semnificative asupra mediului), trebuie dovedită la data depunerii proiectului cu un document justificativ de la Mediu ( Clasarea notificării/ Decizia Etapei de încadrare) sau prin Declarația unică?</t>
+  </si>
+  <si>
+    <t>La depunerea cererii de finanțare, solicitantul își asumă, prin Declarația unică, că proiectul propus face obiectul unei evaluări a impactului asupra mediului sau al unei proceduri de verificare, în conformitate cu prevederile Legii nr. 292/2018 (pentru acele proiecte care pot avea efecte semnificative asupra mediului). În etapa de contractare, aplicantul va anexa obligatoriu Decizia privind procedura de evaluare a impactului asupra mediului emisă de autoritatea de mediu, în conformitate cu prevederile Legii nr. 292/2018 privind evaluarea impactului anumitor proiecte publice și private asupra mediului și ale Ordinului nr. 269/2020 sau Clasarea notificării (pentru acele proiecte care pot avea efecte semnificative asupra mediului).</t>
+  </si>
+  <si>
+    <t>Internaționalizare - poate fi bifată și cu participarea ca expozant la un târg internațional care nu se desfasoară în afara țării ? (Exemplu expozițiile internaționale de la Romexpo)</t>
+  </si>
+  <si>
+    <t>Este eligibilă participarea la târguri şi expoziții internaționale, în calitate de expozant. Ghidul solicitantului nu prevede localizarea acestora.</t>
+  </si>
+  <si>
+    <t>Cu ce se fundamentează costul unei investiții de tipul lucrare de construcție? În ghid la pag. 75 se specifică: "oferte sau baze de preț pentru lucrări (acestea din urma, care sa fie livrabile, în cazul solicitării venite de la evaluatorii tehnic/ financiar)".
+Vă referiți la 3 oferte de la constructori/ 3 declarații de la arhitecți privind bazele de prețuri?</t>
+  </si>
+  <si>
+    <t>Pentru proiectele care propun lucrări, la depunerea cererii de finanțare se va anexa Devizul general întocmit pe modelul din HG 907/29.11.2016, cu modificările şi completările ulterioare, asumat de către solicitantul de finanțare și proiectant. Bugetul proiectului se corelează cu devizul general al investiției. Pentru corelarea bugetului cu devizul general se va utiliza matricea de corelare aprobată prin Ordinul MIPE nr.2370/ 2023.
+De asemenea, pentru fundamentarea costurilor investiției se vor prezenta oferte de preț/ cataloage/ website-uri, orice alte surse verificabile (cel puțin 3 surse).
+Totodată, se vor depune minim 3 oferte de preț pentru echipamente/ dotări/ servicii și, respectiv, oferte sau baze de preț petru lucrări (acestea din urma, care sa fie livrabile, în cazul solicitării venite de la evaluatorii tehnic/ financiar).</t>
+  </si>
+  <si>
+    <t>Conform legislației HG 907 29/11/2016, devizul general trebuie mai nou să cuprindă o rezervă de 25% extra buget. Având în vedere necesitatea corelării devizului general cu matricea de corelare și bugetul cererii de finanțare din mysmis este nevoie sa se faca dovada contribuției proprii și a acestei sume, deși ea încarcă contribuția solicitantului și real nu va fi folosită?</t>
+  </si>
+  <si>
+    <t>În conformitate cu prevederile ghidului solicitantului Nu sunt eligibile cheltuielile aferente marjei de buget 25% din (1.2 + 1.3 + 1.4 + 2 + 3.1 + 3.2 + 3.3 + 3.5 + 3.7 + 3.8 + 4 + 5.1.1), precum și cheltuielile pentru constituirea rezervei de implementare pentru ajustarea de preț.
+Este decizia solicitantului dacă aceste cheltuieli sunt incluse în devizul general.</t>
+  </si>
+  <si>
+    <t>Contractul de comodat poate avea perioada nedeterminată sau trebuie să fie pe o perioadă standard de 5/10 ani?</t>
+  </si>
+  <si>
+    <t>Drepturile asupra bunurilor mobile şi imobile care fac obiectul cererii de finanţare trebuie menținute, cel puțin, în etapele de evaluare, selecție și contractare, în perioada de implementare, precum și în perioada în care este asigurat caracterul durabil al proiectului, în condiţiile art. 65 din Regulamentul (UE) 2021/1.060, cu modificările şi completările ulterioare</t>
+  </si>
+  <si>
+    <t>Pentru "catalogul pentru clasificarea și duratele normale de funcționare a mijloacelor fixe - Grupa 3", puteți clarifica dacă (și la ce subgrupă) sunt incluse calculatoarele (tip PC sau laptop)?</t>
+  </si>
+  <si>
+    <t>Este eligibilă achiziționarea de echipamente tehnologice, utilaje, instalații de lucru, mobilier, echipamente informatice, birotică, de natura mijloacelor fixe, respectiv care se regăsesc în subgrupa 2.1. "Echipamente tehnologice (mașini, utilaje şi instalații de lucru)", subgrupa 2.2. "Aparate şi instalații de măsurare, control şi reglare", clasa 2.3.6. "Utilaje şi instalații de transportat şi ridicat" sau grupa 3 "Mobilier, aparatură birotică, sisteme de protecție a valorilor umane şi materiale şi alte active corporale" prevăzute în anexa la Hotărârea Guvernului nr. 2.139/2004 pentru aprobarea Catalogului privind clasificarea şi duratele normale de funcționare a mijloacelor fixe, cu modificările ulterioare, şi care se încadrează în limita valorică aferentă mijloacelor fixe, stabilită prin reglementările legale în vigoare la data depunerii cererii de finanțare.</t>
+  </si>
+  <si>
+    <t>Pentru activitatea de certificare, avem nevoie la depunere de 3 oferte de preț?</t>
+  </si>
+  <si>
+    <t>Pentru fundamentarea costurilor investiției se vor prezenta oferte de preț/ cataloage/ website-uri, orice alte surse verificabile (cel puțin 3 surse).</t>
+  </si>
+  <si>
+    <t>Târgul internațional poate fi și din România?</t>
+  </si>
+  <si>
+    <t>Dacă societatea a înregistrat o scădere a cifrei de afaceri în anul 2023 față de 2022, indicatorul suplimentar privind cifra de afaceri cum este cuantificat?</t>
+  </si>
+  <si>
+    <t>RCR 19 este indicator suplimentar specific apelului de proiecte. Indicatorul numără întreprinderile pentru care creșterea cifrei de afaceri anuală pentru anul fiscal după anul finalizării output-ului este, cel puțin, la fel de mare precum creșterea cifrei de afaceri anuale în anul anterior inceperii proiectului. Pentru întreprinderi cu o creștere a cifrei de afaceri zero sau negativă înainte de începerea proiectului, rata de creștere a cifrei de afaceri în cursul anului fiscal după anul producției finalizarea ar trebui să fie de cel puțin 2%.</t>
+  </si>
+  <si>
+    <t>Pentru școli de conducere auto, cod CAEN 8553, se poate achiziționa autoturism și camion pentru extinderea firmei? Menționez ca deținem sala legislație și un autoturism pentru școală.</t>
+  </si>
+  <si>
+    <t>În conformitate cu prevederile ghidului solicitantului sunt considerate neeligibile cheltuielile cu achiziţionarea autovehiculelor şi a mijloacelor de transport, aşa cum sunt ele clasificate în subgrupa 2.3 „Mijloace de transport“ menţionată în anexa la Hotărârea Guvernului nr. 2.139/2004 pentru aprobarea Catalogului privind clasificarea şi duratele normale de funcţionare a mijloacelor fixe, cu modificările ulterioare, indiferent de domeniul de activitate al solicitantului ori de domeniul de activitate în care se doreşte realizarea investiţiei propuse prin proiect, cu excepţia clasei 2.3.6 „Utilaje şi instalaţii de transportat şi ridicat“;</t>
+  </si>
+  <si>
+    <t>Situațiile financiare,bilanțul și contul de profit și pierdere se pot depune cu hotărârea AGA?</t>
+  </si>
+  <si>
+    <t>Solicitantul trebuie: 
+- la momentul depunerii cererii de finanțare să transmită situaţiile financiare anuale ale solicitantului (Bilanţul prescurtat, Contul de profit şi pierdere, Datele informative, Situația activelor imobilizate, Notele explicative la situațiile financiare), aferente exercițiului financiar anterior anului depunerii cererii de finanțare, respectiv anul 2023, aprobate de adunarea generală a acţionarilor sau asociaţilor. Dacă situațiile financiare au fost depuse la unitățile teritoriale ale Ministerului Finanțelor, se va atașa inclusiv dovada depunerii. De asemenea, acolo unde este cazul,se vor anexa și situațiile financiare anuale ale entităților identificate ca întreprinderi partenere și/sau legate cu solicitantul aferente exercițiului financiar anterior anului depunerii cererii de finanțare, aprobate de organele statutare. Dacă situațiile financiare au fost depuse la unitățile teritoriale ale Ministerului Finanțelor, se va atașa inclusiv dovada depunerii. 
+- la momentul contractării să depună situaţiile financiare anuale (Bilanţul prescurtat, Contul de profit şi pierdere, Datele informative, Situația activelor imobilizate, Notele explicative la situațiile financiare) ale solicitantului şi ale entităților identificate ca întreprinderi partenere și/sau legate cu solicitantul, dacă este cazul, aferente exercițiului financiar anterior anului depunerii cererii de finanțare, aprobate de adunarea generală a acţionarilor sau asociaţilor, inclusiv dovada depunerii la unitățile teritoriale ale Ministerului Finanțelor. 
+Având în vedere că cererea de finanțare se va depune în anul 2024, raportarea se face la anul fiscal 2023.</t>
+  </si>
+  <si>
+    <t>Suntem 3 asociați pe firmă. Pe cine facem semnatură electronică pentru a depune proiectul? Are vreo importanță? Sau este suficient să fie asociat?</t>
+  </si>
+  <si>
+    <t>Reprezentantul legal al solicitantului de finanțare, care îşi exercită atribuţiile de drept, la data depunerii cererii de finanţare va avea nevoie de semnătură electronica extinsă, vizibilă, certificată în conformitate cu prevederile legale în vigoare.</t>
+  </si>
+  <si>
+    <t>Unde trecem cheltuielile privind certificarea de produs și internaționalizare?</t>
+  </si>
+  <si>
+    <t>În cazul contractelor de furnizare de echipamente/ utilaje/ dotări (care cuprind: utilaje care necesită montaj, dotări şi echipamente cu şi fără montaj), cheltuielile aferente acestora se vor încadra în bugetul proiectului, în categoria de cheltuieli „Cheltuieli cu echipamente, dotări”. 
+În sistemul MySMIS2021+ aceste cheltuieli vor fi încadrate în „Subcategorie_NUME SMIS – 4.5 Dotări”. 
+În cazul contractelor de prestări servicii, cheltuielile aferente acestora se vor încadra în bugetul proiectului în categoria „Servicii”. 
+În sistemul MySMIS2021+ aceste cheltuieli vor fi încadrate în „Categorie_NUME SMIS – Servicii”.</t>
+  </si>
+  <si>
+    <t>Pentru cheltuielile indirecte sunt necesare oferte (min. 3)?</t>
+  </si>
+  <si>
+    <t>Pentru fundamentarea costurilor investiției, inclusiv pentru cele indirecte, se vor prezenta oferte de preț/ cataloage/ website-uri, orice alte surse verificabile (cel puțin 3 surse). Aceste documente justificative care au stat la baza stabilirii costurilor în cadrul proiectului se vor anexa obligatoriu la depunerea cererii de finanțare, fiind solicitate pentru a fi evaluate în etapa de evaluare tehnică și financiară.
+Prin utilizarea ratei forfetare, la momentul depunerii cererilor de rambursare, nu mai este necesară urmărirea cheltuielilor efectuate prin verificarea documentelor justificative individuale. Includerea in proiect a unor cheltuieli pentru care se aplica o rata forfetara si pentru care nu exista obligativitatea urmăririi cheltuielilor, la momentul depunerii cererilor de rambursare, nu înseamnă că solicitantul este exceptat de la respectarea legislației in vigoare si întocmirea tuturor documentelor justificative aferente acestor cheltuieli. Prin urmare, aceasta este responsabilitatea solicitantului.</t>
+  </si>
+  <si>
+    <t>Pentru a puncta la subpunctele 9.1 si 9.2 din grilă, contează codul CAEN pentru care s-au realizat investiții, respectiv pentru care s-a obținut finanțare sau se punctează și dacă au fost investiții, respectiv finanțări pentru alte activități decât cea pe care vom solicita finanțare?</t>
+  </si>
+  <si>
+    <t>În cadrul acestui criteriu se va puncta dacă solicitantul a realizat investiții din surse proprii (rezultate din exploatarea capitalului propriu sau din autofinanțare) în active corporale/necorporale - mijloace fixe, iar valoarea minimă cumulată a investițiilor a fost de 20.000 Euro. Punctajul se acordă pentru acele investiţii strict legate de desfăşurarea obiectului de activitate a solicitantului. În acest sens, se vor detalia în cadrul Planului de afaceri investiţiile realizate, dacă acestea există, în raport cu obiectul de activitate a solicitantului.</t>
+  </si>
+  <si>
+    <t>În legatură cu indicatorul suplimentar de proiect referitor la creșterea cifrei de afaceri, sunt eligibile societățile care au profit în 2023, dar au scădere a cifrei de afaceri raportată la cea din anul 2022? Dacă sunt eligibili, cum se apreciază realizarea acestui indicator în cazul acestor întreprinderi, va fi suficientă demonstrarea creșterii cifrei de afaceri după implementare, indiferent de valoarea creșterii?</t>
+  </si>
+  <si>
+    <t>Care este diferența dintre achizițiile directe și cele competitive? Și cum se realizează acestea?</t>
+  </si>
+  <si>
+    <t>Managementul și realizarea activităților proiectului în conformitate cu legislația în vigoare sunt în responsabilitatea exclusivă a solicitantului/beneficiarului.</t>
+  </si>
+  <si>
+    <t>Sunt eligibile și pot fi acceptate buldoexcavatoare stage VI?</t>
+  </si>
+  <si>
+    <t>Nu se acordă sprijin financiar pentru activităţile realizate de microîntreprinderile și întreprinderile mici care îşi desfăşoară activitatea în următoarele sectoare şi/sau care vizează următoarele ajutoare: investițiile legate de producția, prelucrarea, transportul, distribuția, stocarea sau arderea combustibililor fosili, exceptând investițiile în: 
+•vehiculele nepoluante, astfel cum sunt definite în Directiva 2009/33/CE a Parlamentului European și a Consiliului, de interes public; și 
+•vehicule, aeronave și nave proiectate și construite sau adaptate pentru a fi utilizate de serviciile de protecție civilă și de pompieri. 
+În conformitate cu prevederile art.7, alin.1, lit.h din Regulamentul UE nr.1058/ 2021, nu sunt eligibile investițiile legate de producția, prelucrarea, transportul, distribuția, stocarea sau arderea combustibililor fosili, inclusiv utilajele mobile fără destinație rutieră atunci când sunt alimentate prin arderea conbustibililor fosili.</t>
+  </si>
+  <si>
+    <t>Firma înființată in august 2022, cu pierdere pe anul 2022, profit in anul 2023, Bilanț depus: este eligibilă? Pierderea în anul 2022 influențează?</t>
+  </si>
+  <si>
+    <t>Având în vedere că cererea de finanțare se depune în anul 2024, raportarea se face la anul fiscal 2023.
+Solicitantul eligibil trebuie să fi desfășurat activitate pe o perioadă corespunzătoare, cel puțin, unui an fiscal integral anterior depunerii cererii de finanțare, să nu fi avut activitatea suspendată temporar oricând în anul curent depunerii cererii de finanțare și în anul fiscal anterior și a înregistrat profit din exploatare (&gt; 0 lei) în anul fiscal anterior depunerii cererii de finanțare.</t>
+  </si>
+  <si>
+    <t>Am 3 oferte pentru achiziție, cu 3 preturi diferite. Pot alege ce ofertă doresc?</t>
+  </si>
+  <si>
+    <t>Este în responsabilitatea solicitantului fundamentarea bugetului și justificarea alegerii prețului.</t>
+  </si>
+  <si>
+    <t>Utilaje de construcții (buldoexcavator, etc) alimentate cu combustibili fosili se pot achiziționa prin acest program?</t>
+  </si>
+  <si>
+    <t>Nu se acordă sprijin financiar pentru activităţile realizate de microîntreprinderile și întreprinderile mici care îşi desfăşoară activitatea şi/sau care vizează următoarele:
+- investițiile legate de producția, prelucrarea, transportul, distribuția, stocarea sau arderea combustibililor fosili, exceptând investițiile în:
+•vehiculele nepoluante, astfel cum sunt definite în Directiva 2009/33/CE a Parlamentului European și a Consiliului, de interes public; și
+•vehicule, aeronave și nave proiectate și construite sau adaptate pentru a fi utilizate de serviciile de protecție civilă și de pompieri.
+În conformitate cu prevederile art.7, alin.1, lit.h din Regulamentul UE nr.1058/ 2021, nu sunt eligibile investițiile legate de producția, prelucrarea, transportul, distribuția, stocarea sau arderea combustibililor fosili, inclusiv utilajele mobile fără destinație rutieră (spre exemplu: buldozere, buldoexcavatoare, stivuitoare, motostivuitoare, alte mașini autopropulsate) atunci când sunt alimentate prin arderea conbustibililor fosili.</t>
+  </si>
+  <si>
+    <t>Acest indictator RCR19 – Întreprinderi cu cifră de afaceri crescută, se referă la proiect sau la Program în ansamblu? Precizăm că este diferență între previzionarea cifrei de afaceri propusă prin proiect și obținerea efectivă a cifrei de afaceri previzionate, mai ales în primii ani de funcționare a activității. Solicitanții nu au cum să controleze condițiile de piață, vânzările respectiv creșterea cifrei de afaceri conform prevederilor indicatorului suplimentar RCR19 și astfel există riscul major să nu se depună proiecte aferente unor activități fezabile și profitabile în situația în care răspunsul final al autorității este că acest indicator suplimentar este obligatoriu pentru solicitant.</t>
+  </si>
+  <si>
+    <t>RCR 19 este indicator suplimentar specific apelului de proiecte. Indicatorul numără întreprinderile pentru care creșterea cifrei de afaceri anuală pentru anul fiscal după anul finalizării output-ului este, cel puțin, la fel de mare precum creșterea cifrei de afaceri anuale în anul anterior începerii proiectului. Pentru întreprinderi cu o creștere a cifrei de afaceri zero sau negativă înainte de începerea proiectului, rata de creștere a cifrei de afaceri în cursul anului fiscal după anul producției finalizarea ar trebui să fie de cel puțin 2%. 
+Indicatorul este obligatoriu în cererea de finanțare.</t>
+  </si>
+  <si>
+    <t>În cazul costurilor indirecte, pentru care se utilizează o rată forfetară de 5 % din valoarea cheltuielilor eligibile directe, este necesară prezentarea de oferte, respectiv 3 surse de preț pentru fundamentarea cheltuielilor, la momentul depunerii cererii de finanțare?</t>
+  </si>
+  <si>
+    <t>Pentru fundamentarea costurilor investiției se vor prezenta oferte de preț/ cataloage/ website-uri, orice alte surse verificabile (cel puțin 3 surse).
+De asemenea, se vor depune minim 3 oferte de preț pentru echipamente/ dotări/ servicii și, respectiv, oferte sau baze de preț pentru lucrări (acestea din urma, care sa fie livrabile, în cazul solicitării venite de la evaluatorii tehnic/ financiar).
+Prin utilizarea ratei forfetare, la momentul depunerii cererilor de rambursare, nu mai este necesară urmărirea cheltuielilor efectuate prin verificarea documentelor justificative individuale. Includerea in proiect a unor cheltuieli pentru care se aplica o rata forfetara si pentru care nu exista obligativitatea urmăririi cheltuielilor, la momentul depunerii cererilor de rambursare, nu inseamna ca solicitantul este exceptat de la respectarea legislatiei in vigoare si intocmirea tuturor documentelor justificative aferente acestor cheltuieli.</t>
+  </si>
+  <si>
+    <t>Capitolul 7 - rezerva de implementare și marja 25% sunt obligatorii să fie bugetate?</t>
+  </si>
+  <si>
+    <t>În conformitate cu prevederile ghidului Nu sunt eligibile cheltuielile aferente marjei de buget 25% din (1.2 + 1.3 + 1.4 + 2 + 3.1 + 3.2 + 3.3 + 3.5 + 3.7 + 3.8 + 4 + 5.1.1), precum și cheltuielile pentru constituirea rezervei de implementare pentru ajustarea de preț.
+Este decizia solicitantului dacă aceste cheltuieli sunt incluse în devizul general</t>
+  </si>
+  <si>
+    <t>Codul CAEN trebuie autorizat sau doar să fie în actul constitutiv?</t>
+  </si>
+  <si>
+    <t>La data depunerii cererii de finanțare, solicitantul trebuie să aibă deja domeniul de activitate eligibil (clasa CAEN), vizat de investiție, înscris ca obiect de activitate, indiferent dacă acesta reprezintă activitatea principală sau secundară a întreprinderii.
+Pentru autorizarea codului CAEN eligibil vizat de investiție:
+a) Solicitantul de finanțare are autorizat codul CAEN eligibil vizat de investiție, la locul de implementare a proiectului, sediul social principal sau secundar al solicitantului, indiferent dacă acesta desfășoară sau nu activitate pe respectivul cod CAEN.
+Sau
+b) În situația în care investiția pentru care se solicită finanțare presupune înființarea unui punct de lucru nou, la momentul depunerii cererii de finanțare solicitantul de finanțare are:
+i. codul CAEN eligibil vizat de investiție autorizat fie la sediul social/punctele de lucru existente, fie la terți, iar solicitantul de finanțare își asumă ca, la finalul etapei de implementare, să facă dovada autorizării codului CAEN inclusiv la locul de implementare a proiectului.
+Sau
+ii. codul CAEN eligibil vizat de investiție înscris în actul constitutiv, iar solicitantul de finanțare își asumă ca, la finalul etapei de implementare, să facă dovada autorizării codului CAEN la locul de implementare a proiectului.
+La finalul etapei de implementare, solicitantul de finanțare trebuie să facă dovada autorizării codului CAEN eligibil pentru care a solicitat finanțare la locul de implementare a proiectului.</t>
+  </si>
+  <si>
+    <t>O centrală pe peleți sau deșeuri de lemn se încadrează la pct. 4.3?</t>
+  </si>
+  <si>
+    <t>Conform prevederilor art.7, lit. h din Regulamentul UE nr.1058/ 2021, FEDR nu acordă sprijin pentru: „investițiile legate de producția, prelucrarea, transportul, distribuția, stocarea sau arderea combustibililor fosili, exceptând:(i) investițiile în înlocuirea sistemelor de încălzire cu ardere pe bază de combustibili fosili solizi, și anume cărbune, turbă, lignit, șisturi bituminoase, cu sisteme de încălzire cu ardere pe bază de gaz”</t>
+  </si>
+  <si>
+    <t>Vă rugam să clarificati: la Criteriile 5 si 6 din grilă se poate atinge un punctaj de către societățile care realizează investitii exlusiv in echipamente? Nu este clar dacă expresia ”lucrări în infrastructură” se referă doar la lucrări de construcții care se supun autorizării SAU se includ și investiții în echipamente.</t>
+  </si>
+  <si>
+    <t>În cazul criteriilor 5 și 6 din grila ETF, informațiile se vor prelua din documentația de imunizare la schimbările climatice. Criterile se aplică în cazul investițiilor în infrastructură care au o durată de viață preconizată de, cel puțin, cinci ani. În cazul proiectelor prin care se achiziționeză doar echipamente, nu se punctează criteriile 5 și 6.</t>
+  </si>
+  <si>
+    <t>Construcția de hoteluri este cheltuială eligibilă?</t>
+  </si>
+  <si>
+    <t>Sunt eligibile aplicațiile prin care se solicită finanţare pentru investiţii în domeniile de activitate eligibile (clase CAEN) enumerate în anexa care face parte din ghid.
+Sunt eligibile investiții în active corporale în vederea updatării tehnologice, ce vor conduce la îmbunătățirea capacităților tehnice, industriale și organizaționale pentru dezvoltarea de produse și servicii, respectiv lucrări de construire/ extindere/ a spațiilor de producție/ prestare de servicii ale microîntreprinderilor și întreprinderilor mici din mediul urban și mediul rural, inclusiv a utilităților generale aferente investiției (alimentare cu apă, canalizare, alimentare cu gaze naturale, agent termic, energie electrică, PSI).</t>
+  </si>
+  <si>
+    <t>În devizul de lucrări conform HG 907 se completează sau nu capitolul 7 care a fost introdus în noiembrie 2023?</t>
+  </si>
+  <si>
+    <t>Nu sunt eligibile cheltuielile aferente marjei de buget 25% din (1.2 + 1.3 + 1.4 + 2 + 3.1 + 3.2 + 3.3 + 3.5 + 3.7 + 3.8 + 4 + 5.1.1), precum și cheltuielile pentru constituirea rezervei de implementare pentru ajustarea de preț. 
+Este decizia solicitantului dacă aceste cheltuiele sunt incluse în devizul general.</t>
+  </si>
+  <si>
+    <t>Consultanța poate fi decontată doar în ultima tranșă?</t>
+  </si>
+  <si>
+    <t>Cheltuielile aferentei consultanței sunt încadrate în categoria costurilor indirecte. Cheltuieli aferente costurilor indirecte sunt eligibile, cumulat, în procent de 5% din valoarea cheltuielilor eligibile aferente costurilor directe și se decontează la fiecare cerere de rambursare.</t>
+  </si>
+  <si>
+    <t>Pentru un cost indirect, plasat în zona cheltuielilor neeligibile, trebuie depuse tot 3 oferte?</t>
+  </si>
+  <si>
+    <t>Prin utilizarea ratei forfetare, la momentul depunerii cererilor de rambursare, nu mai este necesară urmărirea cheltuielilor efectuate prin verificarea documentelor justificative individuale. Includerea in proiect a unor cheltuieli pentru care se aplica o rata forfetara si pentru care nu exista obligativitatea urmăririi cheltuielilor, la
+momentul depunerii cererilor de rambursare, nu inseamna ca solicitantul este exceptat de la respectarea legislatiei in vigoare si intocmirea tuturor documentelor justificative aferente acestor cheltuieli. Prin urmare, aceasta este responsabilitatea solicitantului.</t>
+  </si>
+  <si>
+    <t>In situația în care prin proiect se propune o construcție nouă/extinsă, este obligatoriu ca la rezultate așteptate să se scrie atât Construcții noi/extinse – număr, cât și Construcții noi/extinse – mp, sau se poate selecta doar unul din ele?</t>
+  </si>
+  <si>
+    <t>În cadrul fiecărei cereri de finanțare se vor menționa rezultatele așteptate în corelare cu activitățile propuse prin proiect. În cazul în care prin proiect se propune o construcție nouă/extinsă, este obligatoriu ca la rezultatele așteptate să se scrie atât numărul de clădiri noi/extinse, cât și suprafața, în mp.</t>
+  </si>
+  <si>
+    <t>Referitor la situațiile financiare . Se depune bilanțul la 2023, împreună cu hotărârea AGA sau la 2022?</t>
+  </si>
+  <si>
+    <t>Solicitantul trebuie:
+- la momentul depunerii cererii de finanțare să transmită situaţiile financiare anuale ale solicitantului (Bilanţul prescurtat, Contul de profit şi pierdere, Datele informative, Situația activelor imobilizate, Notele explicative la situațiile financiare), aferente exercițiului financiar anterior anului depunerii cererii de finanțare, respectiv anul 2023, aprobate de adunarea generală a acţionarilor sau asociaţilor. Dacă situațiile financiare au fost depuse la unitățile teritoriale ale Ministerului Finanțelor, se va atașa inclusiv dovada depunerii. De asemenea, acolo unde este cazul,se vor anexa și situațiile financiare anuale ale entităților identificate ca întreprinderi partenere și/sau legate cu solicitantul aferente exercițiului financiar anterior anului depunerii cererii de finanțare, aprobate de organele statutare. Dacă situațiile financiare au fost depuse la unitățile teritoriale ale Ministerului Finanțelor, se va atașa inclusiv dovada depunerii.
+- la momentul contractării să depună situaţiile financiare anuale (Bilanţul prescurtat, Contul de profit şi pierdere, Datele informative, Situația activelor imobilizate, Notele explicative la situațiile financiare) ale solicitantului şi ale entităților identificate ca întreprinderi partenere și/sau legate cu solicitantul, dacă este cazul, aferente exercițiului financiar anterior anului depunerii cererii de finanțare, aprobate de adunarea generală a acţionarilor sau asociaţilor, inclusiv dovada depunerii la unitățile teritoriale ale Ministerului Finanțelor.
+Având în vedere că cererea de finanțare se va depune în anul 2024, raportarea se face la anul fiscal 2023.</t>
+  </si>
+  <si>
+    <t>Punctajul aferent punctului 3.1 din grila de punctaj, subpunct f - Informații relevante legate de necesitatea realizării investiției, precum și informațiile cu privire la modalitatea de respectare a principiului DNSH și asigurarea imunizării la schimbările climatice (în cazul proiectelor de infrastructură cu o durată de viața  mai mare de 5 ani) poate fi atins doar prin bugetarea de construcție în cadrul programului? 
+Putem puncta la 5.1 și 6.1 doar dacă avem construcție în bugetul proiectului?</t>
+  </si>
+  <si>
+    <t>În cazul criteriilor 5 și 6 din grila ETF, informațiile se vor prelua din documentația de imunizare la schimbările climatice. Criteriile se aplică în cazul investițiilor în infrastructură care au o durată de viață preconizată de, cel puțin, cinci ani. În cazul proiectelor prin care se achiziționează doar echipamente, nu se punctează criteriile 5 și 6.</t>
+  </si>
+  <si>
+    <t>Conform Hotărârii de Guvern 1116/16.11.2023 de modificare a HG907/2016, în cadrul devizului general a fost introdus capitolul 7 ce include cheltuieli aferente marjei de buget și cheltuieli pentru constituirea rezervei de implementare pentru ajustare. Este obligatoriu să prevedem cheltuieli la acest capitol?</t>
+  </si>
+  <si>
+    <t>Nu sunt eligibile cheltuielile aferente marjei de buget 25% din (1.2 + 1.3 + 1.4 + 2 + 3.1 + 3.2 + 3.3 + 3.5 + 3.7 + 3.8 + 4 + 5.1.1), precum și cheltuielile pentru constituirea rezervei de implementare pentru ajustarea de preț. 
+Este decizia solicitantului dacă aceste cheltuieli sunt incluse în devizul general.</t>
+  </si>
+  <si>
+    <t>Putem depune proiect în prima lună și dacă avem 84 de puncte, chiar dacă nu intrăm la verificare și contractare direct în această lună?</t>
+  </si>
+  <si>
+    <t>Prezentul apel de proiecte are termen-limită de depunere. Perioada în care se pot depune proiecte este cuprinsă între 15 martie 2024, ora 8:00 și 14 iunie 2024, ora:12:00.</t>
+  </si>
+  <si>
+    <t>La încadrarea categoriei de IMM, la trecerea de la microîntreprindere la întreprindere mică, la ce an ne raportăm când luăm în calcul numărul de angajați și cifra de afaceri? Se vor lua numărul de angajați și cifra de afaceri sau doar cifra de afaceri SAU doar numărul de angajați? Vreau să știu acest și/sau.</t>
+  </si>
+  <si>
+    <t>Încadrarea solicitantului ca microîntreprindere sau întreprindere mică se bazează pe: 
+•	Prevederile Legii nr. 346/2004 privind stimularea înființării și dezvoltării IMM-urilor, cu modificările și completările ulterioare 
+•	Recomandarea CE nr. 361/2003 privind definiția IMM-urilor 
+•	Manualului utilizatorului pentru definiția IMM-urilor (Comisia Europeană, 2015) 
+•	Jurisprudența Curții Europene de Justiție în ceea ce privește definiția IMM-urilor, conform Recomandării CE nr. 361/2003 
+Pentru calculul datelor întreprinderii, se verifică: 
+a.	microîntreprinderi - au mai puțin de 10 salariați și realizează o cifră de afaceri anuală netă sau dețin active totale de până la 2 milioane euro, echivalent în lei; 
+b.	întreprinderi mici - au mai puțin de 50 de salariați și realizează o cifră de afaceri anuală netă sau dețin active totale de până la 10 milioane euro, echivalent în lei; 
+c.	întreprinderi mijlocii - au mai puțin de 250 de salariați și realizează o cifră de afaceri anuală netă de până la 50 milioane euro, echivalent în lei, sau dețin active totale care nu depășesc echivalentul în lei a 43 milioane euro. 
+Respectarea pragului referitor la numărul mediu anual de salariați este obligatorie. În plus, cel puțin unul din indicatorii financiari (cifra de afaceri anuală netă și activele totale) trebuie să se încadreze în pragul aferent categoriei IMM aplicabile. 
+Dacă, la data întocmirii situațiilor financiare anuale întreprinderea nu se mai încadrează în plafoanele de mai sus, aceasta nu își va pierde calitatea de microîntreprindere, întreprindere mică sau mijlocie decât dacă depășirea acestor plafoane se produce în două exerciții financiare consecutive. Regula celor 2 exerciții financiare consecutive se aplică atât la depășirea pragurilor cât și la scăderea sub pragurile aferente unei categorii. 
+Ghid privind încadrarea în categoria IMM-urilor este anexă la ghidul solicitantului.</t>
+  </si>
+  <si>
+    <t>Punctajul aferent punctului 4, subpunctul 4.3 poate fi atins dacă proiectul presupune investiții în scopul obținerii unei economii de energie sau trebuie să prevadă activități/investiții care fac referire la economia circulară?</t>
+  </si>
+  <si>
+    <t>În cazul subcriteriului 4.3 se verifică informațiile din cererea de finanțare (secțiunea 11 Principii orizontale), din planul de afaceri și din documentația tehnică (dacă este cazul). Se poate acorda punctaj intermediar (0 ,1, 2 sau 3 puncte), în funcție de informațiile din documentații. Nu vor fi punctate măsurile de conformare cu obligațiile legale ale solicitantului, ci doar acele măsuri suplimentare față de cerințele minime legale.</t>
+  </si>
+  <si>
+    <t>În cazul unui proiect care prevede achiziția de echipamente tehnologice pentru producție și echipamente pentru creșterea eficienței energetice (panouri fotovoltaice) este necesară realizarea studiului privind imunizarea la schimbările climatice?</t>
+  </si>
+  <si>
+    <t>Imunizarea la schimbările climatice este obligatorie doar pentru proiectele care prevăd investiții în infrastructură cu o durată de viața mai mare de cinci ani.</t>
+  </si>
+  <si>
+    <t>Cu finanțarea respectivă se pot achiziționa clădiri deja construite? Sau hale direct construite?</t>
+  </si>
+  <si>
+    <t>Achiziţionarea de terenuri şi/sau construcţii este neeligibilă.</t>
+  </si>
+  <si>
+    <t>Referitor la locurile de muncă nou create prin proiect, câte locuri de muncă sunt obligatorii?</t>
+  </si>
+  <si>
+    <t>Ghidul solicitantului nu prevede un criteriu de eligibilitate legat de numărul de angajați.</t>
+  </si>
+  <si>
     <t>2024-03-29 00:00:00</t>
   </si>
   <si>
-    <t>PRSM/267/PRSM_P1/OP1/RSO1.3/PRSM_A44 - Intensificarea creșterii sustenabile și a competitivității microîntreprinderilor, întreprinderilor mici și întreprinderilor mijlocii din regiunea Sud-Muntenia</t>
+    <t>În cazul în care solicitantul intentioneaza sa contracteze o firma specializata
+pentru managementul proiectului si mentioneaza acest fapt la sectiunea Capacitatea
+administrative mai este necesar sa completeze Sectiunea- Resurse umane implicate?</t>
+  </si>
+  <si>
+    <t>Conform prevederilor ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, Operațiunea A, solicitantul are obligația de a completa cererea de finanțare cu toate informațiile necesare.  În secțiunea ”Resurse Umane” se introduc informații cu privire la resursa umană implicată în proiect.</t>
+  </si>
+  <si>
+    <t>Pentru investitiile in scopul obtinerii unei economii de energie, exista o limita minima obligatorie din valoarea eligiibila a proiectului pe care trebuie sa o respectam?</t>
+  </si>
+  <si>
+    <t>Este eligibilă achiziționarea de instalații/ echipamente specifice în scopul obținerii unei economii de energie, precum şi sisteme care utilizează surse regenerabile (alternative) de energie pentru eficientizarea activităților pentru care a solicitat finanțare, în limita a 15% din valoarea eligibilă a proiectului. Nu sunt eligibile proiecte care includ doar investiții din această categorie</t>
+  </si>
+  <si>
+    <t>Avându-se în vedere Ghidul Final pe apelul PRSM/267/PRSM_P1/OP1/RSO1.3/PRSM_A44 va rugam respectuos să ne clarificati documentata necesara a fi  depusa cu privire la imunizarea la schimbarile climatice pentru partea de atenuare (neutralitate) in cazul proiectelor vizate pe apelul PRSM/267/PRSM_P1/OP1/RSO1.3/PRSM_A44 care se vor depune pe un CAEN din industria prelucratoare.
+Motivatie adresa: inadvertenta in prevederile Anexei nr.17* la Ghidul Solicitantului.
+Importanta adresa: este absolut necesara o clarificare a situatiei referitoare la imunizarea la schimbarile climatice  deoarece subiectul imunizarii reprezinta atat o conditie de eligibilitate (conform ghid paginile 44-46) cat si un criteriu de punctaj (criteriul de punctaj 5 respectiv 6).
+*In anexa 17 la ghid (metodologie privind imunizarea la schimbarile climatice Programul Regional Sud-Muntenia 2021-2027) se prezinta la pagina 9 in figura 1 Rezumat proces imunizare la schimbari climatice ca rezultat al etapei de examinare etapa 1 (Atenuare) astfel ,,comparati proiectul cu lista de examinare’’ iar daca raspunsul este Da atunci se prezinta necesitatea ,,evaluarii amprentei de carbon’’.
+La pagina 11 in anexa 17 figureaza si citam: ,, Tabelul 1 prezintă categoriile orientative de proiecte de infrastructură pentru care evaluarea se limitează la Examinare (Etapa 1) și cele pentru care este necesară o Analiză detaliată (Etapa 2)’’.
+,,Tabelul 1 Lista de examinare – amprenta de carbon – exemple de categorii de proiecte’’.
+Pentru etapa 2 (analiza detaliata) se prezinta astfel si citam:
+,,În general, pentru aceste categorii de proiecte ESTE NECESARĂ o evaluare a amprentei de carbon.
+În ceea ce privește procesul de imunizare la schimbările climatice pentru atenuarea schimbărilor climatice redată în Figura 1, procesul pentru acest tip de categorii de proiecte va include etapa 1 (examinare) și etapa 2 (analiză detaliată).’’
+De asemenea, se prezinta categoriile de proiecte de infrastructura care se includ aici, printre care: ,,industria prelucratoare’’, ,,productia sticlei’’. 
+Conform anexei 15 la ghid productia de sticla este o activitate eligibila. 
+In anexa 17 la pagina 36 se prezinta ,,aspectele finale’’ si citam:
+,,Sunt trei categorii de proiecte (Tabelul 9): cele care nu necesită o documentație pentru imunizarea infrastructurii la schimbările climatice, cele care parcurg doar Faza 1 Examinare / Încadrare (Pilonul I) și cele care parcurg ambele faze (1 Examinare / Încadrare și 2 Analiza detaliată pentru Pilonul I). Pentru Pilonul II, Faza 2 Analiza detaliată depinde de rezultatele Fazei 1. În cazul proiectelor de mică anvergură, analiza vulnerabilității și a riscurilor va fi concisă.’’
+In tabelul 9 tipuri de proiecte si documentatia necesara (prezentat tot la pagina 36 in anexa 17) masura de finantare aferenta apelului PRSM/267/PRSM_P1/OP1/RSO1.3/PRSM_A44 s-ar incadra (dupa parerea noastra) la pozitia ,,2. Proiecte care parcurg Pilonul I Faza 1 Pilonul II Faza 1, Faza 2 (dacă se identifică vulnerabilități medii și ridicate)’’ unde la pozitia ,,documentatie’’ figureaza ,,Pilonul I: Declarație / justificare (măsuri de atenuare pot fi incluse suplimentar dacă titularul proiectului consideră oportun – a se vedea Anexa II).’’
+Astfel incat, exista in acceptiunea noastra, o inadvertenta intre tabelul 1 Lista de examinare – amprenta de carbon – exemple de categorii de proiecte (pagina 11 anexa 17) si tabelul 9 Tipuri de proiecte și documentația necesară (pagina 36 anexa 17) deoarece daca se vizeaza un proiect pe un CAEN de productie sticla (proiect cu C+M infrastructura adaptata productiei pe un CAEN de productie sticla) conform tabelului 1 (pagina 11 anexa 17) rezulta ca trebuie efectuata etapa 2 (analiza detaliata) pe pilonul I – Atenuarea (neutralitatea climatica) iar conform tabelului 9 Tipuri de proiecte si documentatie necesara (pagina 36 anexa 17) rezulta ca pentru pilonul I ar trebui pentru acest proiect care vizeaza  un CAEN de productie sticla (proiect cu C+M infrastructura adaptata productiei pe un CAEN de productie sticla) doar ,,Declarație / justificare (măsuri de atenuare pot fi incluse suplimentar dacă titularul proiectului consideră oportun – a se vedea Anexa II)’’, deci nu si analiza detaliata pe atenuare. 
+Problema este ca exista o diferenta majora de documentatie intre a) pilonul 1 atenuare doar cu examinare (etapa 1) sau b) pilonul 1 atenuare cu examinare (etapa 1) si cu analiza detaliata (etapa 2). Aceasta analiza detaliata (etapa 2 pilonul 1) implica o documentatie elaborata care si are un cost considerabil pentru solicitantul privat.</t>
+  </si>
+  <si>
+    <t>În conformitate cu prevederile ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, Operațiunea B,  în cazul proiectelor de infrastructură cu o durată de viață de, cel puțin, cinci ani, se va realiza o analiză cu privire la imunizarea la schimbările climatice (potrivit  art.73, alin.2, lit. (j) din Regulamentul UE nr.1060/2021). Analiza cuprinde măsurile de atenuare a schimbărilor climatice și măsurile de adaptare la schimbările climatice și va fi elaborată având la bază Metodologia anexată ghidului solicitantului și aprobată prin Decizia CM PR nr. 14/12.07.2023 privind aprobarea “Metodologiei privind imunizarea la schimbările climatice” aplicabilă proiectelor finanțate în cadrul Programului Regional Sud – Muntenia 2021 – 2027.
+Cu privire la pilonul de atenuare, pentru acele proiecte pentru care nu este necesară o evaluare a amprentei de carbon, se prezintă analiza într-o declarație/ justificare ce oferă o concluzie cu privire la neutralitatea climatică și se analizează, mai departe, pilonul referitor la adaptarea la schimbările climatice.
+Pentru pilonul de adaptare la schimbările climatice, dacă în etapa de examinare nu sunt identificate vulnerabilități climatice semnificative care să justifice o analiză aprofundată, se va prezenta analiza într-o declarație/ justificare ce oferă o concluzie privind reziliența la schimbările climatice.
+Astfel, concluziile cu privire la neutralitatea climatică și cele cu privire la adaptarea la schimbările climatice se vor compila într-un document consolidat care va reprezenta documentația de imunizare la schimbările climatice.
+Trebuie subliniat faptul că, în unele cazuri, în funcție de amploarea proiectului, chiar și proiectele de infrastructură care se află în Tabelul nr. 1 – ”Lista de examinare – amprenta de carbon – exemple de categorii de proiecte”, pag 11 din metodologia privind imunizarea la schimbarile climatice Programul Regional Sud-Muntenia 2021-2027) – Anexa17, ar putea necesita o analiză detaliată dacă depășesc pragul de emisii GES. Este responsabilitatea solicitantului să determine dacă pragul de emisii de GES este depășit și, prin urmare, este necesară o analiză detaliată.</t>
+  </si>
+  <si>
+    <t>2024-04-16 00:00:00</t>
+  </si>
+  <si>
+    <t>Prin  Programul Regional Sud-Muntenia, OS 1.3A  se pot achiziționa utilaje de construcții hibrid, ținând cont ca ar putea fi încadrate la vehicule nepoluante ?</t>
+  </si>
+  <si>
+    <t>Conform ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, Operațiunea A, nu sunt eligibile investițiile legate de producția, prelucrarea, transportul, distribuția, stocarea sau arderea combustibililor fosili, exceptând investițiile în:
+•vehiculele nepoluante, astfel cum sunt definite în Directiva 2009/33/CE a Parlamentului European și a Consiliului, de interes public; și
+•vehicule, aeronave și nave proiectate și construite sau adaptate pentru a fi utilizate de serviciile de protecție civilă și de pompieri.
+În conformitate cu prevederile art.7, alin.1, lit.h din Regulamentul UE nr.1058/2021, nu sunt eligibile investițiile legate de producția, prelucrarea, transportul, distribuția, stocarea sau arderea combustibililor fosili, inclusiv utilajele mobile fără destinație rutieră (spre exemplu: buldozere, buldoexcavatoare, stivuitoare, motostivuitoare, alte mașini autopropulsate) atunci când sunt alimentate prin arderea combustibililor fosili.</t>
+  </si>
+  <si>
+    <t>2024-05-13 00:00:00</t>
+  </si>
+  <si>
+    <t>Va rugam sa ne ajutati cu raspunsul la urmatoarele spete referitoare la indicatorul RCR 19.
+Extras din ghid:
+3.8.3. Indicatori suplimentari specifici Apelului de Proiecte (dacă este cazul)
+RCR 19 - Întreprinderi cu cifră de afaceri crescută - număr întreprinderi 
+Indicatorul numără întreprinderile pentru care creșterea cifrei de afaceri anuală pentru anul fiscal după anul finalizării output-ului este, cel puțin, la fel de mare precum creșterea cifrei de afaceri anuale în anul anterior începerii proiectului. 
+Măsurarea indicatorului se realizează la un an de la finalizarea investiției. 
+Extras din fisierul “Centralizato-Seminar-informare-PRSM-13A-9-aprilie-2024_0.pdf”:
+INTREBAREA nr. 46: 
+Referitor la acest indicator din ghid: ”RCR 19 - Întreprinderi cu cifră de afaceri crescută - număr întreprinderi 
+Indicatorul numără întreprinderile pentru care creșterea cifrei de afaceri anuală pentru anul fiscal după anul finalizării output-ului este, cel puțin, la fel de mare precum creșterea cifrei de afaceri anuale în anul anterior începerii proiectului. 
+Măsurarea indicatorului se realizează la un an de la finalizarea investiției.” 
+Având în vedere că în titlul capitolului se menționeazp expresia ”dacă este cazul” va rugăm să menționați dacă acest indicator va fi obligatoriu sau nu pentru a fi inclus la nivel de proiect. 
+Din definiția acestui indicator nu este clar: creșterea cifrei de afaceri va fi monitorizată la nivel valoric/ nominal sau procentual? 
+De exemplu există un solicitant care dorește să aplice la această masură de finanțare. Acesta a avut în anul 2022 o cifră de afaceri de 6.250 lei, iar în anul 2023 a avut o cifră de afaceri de 79.800 lei, realizând astfel o creștere procentuală de 1.177%. 
+Pentru îndeplinirea indicatorului, în anul fiscal după anul finalizării output-ului, cifra de afaceri trebuie să crească valoric cu 73.550 lei sau procentual cu 1.177%? 
+Vă rugăm astfel să luați la cunostință că prin aplicarea unui astfel de indicator vor exista solicitanți pentru care va fi imposibil de reprodus creșterea cifrei de afaceri, în cazul în care aceasta va fi monitorizată procentual. 
+RASPUNS:
+RCR 19 este indicator suplimentar specific apelului de proiecte. Indicatorul numără întreprinderile pentru care creșterea cifrei de afaceri anuală pentru anul fiscal după anul finalizării output-ului este, cel puțin, la fel de mare precum creșterea cifrei de afaceri anuale în anul anterior inceperii proiectului. Pentru întreprinderi cu o creștere a cifrei de afaceri zero sau negativă înainte de începerea proiectului, rata de creștere a cifrei de afaceri în cursul anului fiscal după anul producției finalizarea ar trebui să fie de cel puțin 2%. 
+SPETE: 
+1.	Cresterea cifrei de afaceri in anul 1 de operare se face face in suma absoluta sau procentual?
+2.	Care este anul ce se ia ca baza pentru calcularea Cresterii cifrei de afaceri in anul 1 de operare? 2022, 2023 sau ultimul an de implementare?
+3.	Se monitorizeaza aceasta crestere a a cifrei de afaceri in perioada de sustenabilitate pentru beneficiar?
+Informatii suplimentare:
+Conform indrumarului de completare a cererii de finantare si a documentului “Anexa 20-Fisa de date a indicatorilor.docx” intelegem ca acest indicator este obligatoriu.
+In anul 2023 fata de anul 2022 avem crestere de cifra de afaceri de 130%</t>
+  </si>
+  <si>
+    <t>Conform prevederilor ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, operațiunea A, RCR 19 este indicator suplimentar specific apelului de proiecte, obligatoriu în cererea de finanțare.
+Având în vedere fișa de date a indicatorului suplimentar, anexă la ghidul solicitantului, 
+-              pentru întreprinderile pentru care cifra de afaceri anuală pentru anul fiscal după anul finalizării output-ului trebuie să fie cel puțin la fel de mare ca și creșterea cifrei de afaceri anuale în anul anterior începerii proiectului, măsurarea se face valoric. Astfel, pentru aceste întreprinderi se va monitoriza creșterea valorică a cifrei de afaceri pentru anul fiscal după anul finalizării output-ului.
+În perioada de sustenabilitate este monitorizată creșterea cifrei de afaceri anuală. 
+De exemplu, pentru un proiect depus în anul 2024 pentru care se semnează contaractul de finanțare în luna ianuarie  2025 și perioada de implementare este de 24 de luni, monitorizare indicatorului se va face începând cu anul 2028. Astfel, la 31 decembrie 2028 se va verifica dacă creșterea cifrei de afaceri de la nivelul anului 2028 față de anul 2027 este cel puțin la fel de mare ca și creșterea cifrei de afaceri anuale de la nivelul anului 2024 față de 2023.
+-              pentru  întreprinderile cu o creștere a cifrei de afaceri zero sau negativă înainte de începerea proiectului, rata de creștere a cifrei de afaceri în cursul anului fiscal după anul finalizării investiției trebuie să fie de cel puțin 2%.</t>
+  </si>
+  <si>
+    <t>2024-05-24 00:00:00</t>
+  </si>
+  <si>
+    <t>Buna ziua, vin la dumnevoastra cu urmatoarea situatie.
+In cadrul ghidului la pagina 85 subpunctul “8.4. Evaluarea tehnică și financiară. Criterii de evaluare tehnică și financiară” aveam ca prima conditie:
+„1. Contribuţia proiectului la realizarea Obiectivului Specific RSO 1.3 aferent Priorității 1 din Programul Regional Sud-Muntenia 2021-2027.
+În cadrul acestui criteriu se vor puncta:
+- activități de certificare/recertificare/omologare proces si produs/serviciu;
+- activități de digitalizare și/sau internaționalizare;
+- domeniul de activitate (Clasa CAEN) în care se realizează investiția, în funcție de încadrarea în prioritățile identificate în analiza socio-economică inclusă în Planul de Dezvoltare Regională Sud Muntenia 2021-2027.”
+Codul CAEN pe care se doreste investitia este 9329 - Alte activități recreative si distractive n.c.a. Pe scurt investitia va consta in organizarea serilor de dans.
+Conform celor enuntate anterior, SRL ul ce va aplica pe codul CAEN 9329 se va incadra in „ Prioritatea 1 - Dezvoltarea durabilă a infrastructurii locale și regionale”, respectiv „Măsura 1.5. Reabilitarea și modernizarea infrastructurii culturale, sportive și recreative pentru creșterea calității vieții locuitorilor regiunii”. Actiunea la care se incadreaza SRL ul va fi „Realizarea, reabilitarea, modernizarea și extinderea infrastructurii recreative (tabere, centre multidisciplinare de tineret, locuri de campare, locuri de joacă).”.
+Prin urmare imi puteti confirma sau infirma cele enuntate?</t>
+  </si>
+  <si>
+    <t>Conform prevederilor ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, operațiunea A, solicitanții eligibili trebuie să fie societăți sau societăți cooperative, înregistrate în scop fiscal, în baza Legii societăților nr. 31/1990, republicată, cu modificările și completările ulterioare, sau a Legii nr. 1/2005 privind organizarea și funcționarea cooperației, republicată, care se încadrează în categoria microîntreprinderilor sau a întreprinderilor mici non agricole, din mediul rural și din mediul urban (inclusiv din satele aparținătoare acestuia), care solicită finanţare pentru investiţii în domeniile de activitate eligibile (clase CAEN) enumerate în anexa care face parte integrantă din ghid.
+Evaluarea tehnică și financiară se va realiza în baza grilei de evaluare, care va cuprinde următoarele criterii de evaluare tehnică și financiară:
+	Contribuţia proiectului la realizarea Obiectivului Specific RSO 1.3 aferent Priorității 1 din Programul Regional Sud-Muntenia 2021-2027
+	Capacitatea financiară și operațională a solicitantului
+	Calitatea, maturitatea și sustenabilitatea proiectului
+	Respectarea principiilor privind egalitatea de şanse, de gen, nediscriminarea, accesibilitatea și dezvoltarea durabilă
+	Contributia proiectului la neutralitatea climatică (în cazul investițiilor în infrastructură care au o durată de viață preconizată de, cel puțin, cinci ani)
+	Contributia proiectului la reziliența în fața schimbărilor climatice (în cazul investițiilor în infrastructură care au o durată de viață preconizată de, cel puțin, cinci ani)
+	Locul de implementare a proiectului conform densității IMM la 1000 locuitori
+	Sediul social al solicitantului
+	Complementaritatea cu alte investiții realizate din alte alte surse de finanțare în ultimii 3 ani, înainte de data depunerii cererii de finanțare și anul curent depunerii cererii de finanțare
+În cadrul primului criteriu ”Contribuţia proiectului la realizarea Obiectivului Specific RSO 1.3 aferent Priorității 1 din Programul Regional Sud-Muntenia 2021-2027 se vor puncta:  activități de certificare/recertificare/omologare proces si produs/serviciu; activități de digitalizare și/sau internaționalizare; domeniul de activitate (Clasa CAEN) în care se realizează investiția, în funcție de încadrarea în prioritățile identificate în analiza socio-economică inclusă în Planul de Dezvoltare Regională Sud Muntenia 2021-2027.
+În anexa 5.1 ”Instrucțiuni ETF” sunt precizări procedurale şi instrucţiuni de completare a grilei de evaluare tehnică şi financiară.
+Proiectul depus în cadrul acestui apel trebuie să răspundă Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”.</t>
+  </si>
+  <si>
+    <t>2024-06-18 00:00:00</t>
+  </si>
+  <si>
+    <t>Am primit decizia de admitere ETF pentru un proiect depus pe 1..A. In acest stadiu al proiectului, se poate retrage proiectul și redepune?</t>
+  </si>
+  <si>
+    <t>Conform prevederilor ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, operațiunea A, pe parcursul procesului de evaluare, selecție și contractare, solicitantul de finanțare are dreptul de a solicita retragerea de la finanțare a proiectului depus.
+Retragerea cererii de finanțare se realizează de către reprezentantul legal al solicitantului de finanțare/persoana împuternicită a reprezentantului legal al solicitantului de finanțare prin sistemul electronic MySMIS 2021/SMIS 2021.
+Un proiect retras de la finanțare poate fi redepus în cadrul aceluiași apel de proiecte în condițiile în care acesta este deschis, conform termenelor precizate în cadrul ghidului solicitantului de finanțare, și va fi tratat ca un proiect nou.</t>
+  </si>
+  <si>
+    <t>2024-06-17 00:00:00</t>
+  </si>
+  <si>
+    <t>Avem un proiect depus pe măsura 3.1.a, cu codul SMIS 321567, C srl. Am primit clarificări prin care ni se cere și depunerea Certificatului Constatator și furnizare de Informare Extinse cu 30 de zile înaintea depunerii proiectului.
+Precizăm că avem Certificatul Constatator emis în termen, dar nu și Furnizare Informații Extinse. Am înțeles de la ONRC că acesta se emite numai la biroul lor. 
+Vă rog să ne spuneți dacă proiectul va fi respins în lipsa Furnizare Informații Extinse. În cazul în care va fi respins, avem posibilitatea, conform ghidului,  să-l retragem și să-l redepunem după ce scoatem și acest document de la ONRC. 
+Întrucât avem termen de răspuns 19 iunie.</t>
+  </si>
+  <si>
+    <t>În etapa de evaluare tehnică și financiară, clarificarea transmisă de evaluator, respectiv Certificatul Constatator și furnizare de Informații Extinse este necesară pentru punctarea criteriilor din grlia ETF.
+În conformitate cu prevederile ghidului, proiectul nu se respinge de la finanțare dacă obține 0 puncte la, cel puțin, un criteriu de evaluare tehnică și financiară.
+Potrivit prevederilor Ordonanţei de urgenţă nr. 23/2023 privind instituirea unor măsuri de simplificare şi digitalizare pentru gestionarea fondurilor europene aferente Politicii de coeziune 2021-2027, în etapa de contractare, în condiţiile din Ghidul solicitantului, aplicanților li se solicită de către autoritatea de management, prin sistemul informatic MySMIS2021/SMIS2021+ să facă dovada celor declarate prin declaraţia unică, respectiv să prezinte documentele justificative prin care fac dovada îndeplinirii tuturor condiţiilor de eligibilitate. Asrfel, la momentul contractării se va depune obligatoriu Certificatul constatator și Furnizare informații extinse, emise de Oficiul Registrului Comerţului de pe lângă tribunalul unde îşi are sediul solicitantul, ori prin serviciul InfoCert, cu cel mult 30 de zile calendaristice înainte de data depunerii cererii de finanțare.</t>
+  </si>
+  <si>
+    <t>2024-07-04 00:00:00</t>
+  </si>
+  <si>
+    <t>Vă scriu in calitate de Administrator al firmei MS SRL. referitor la apelul PRSM/160/PRSM_P1/OP1/RSO1.3/PRSM_A44 - Intensificarea creșterii sustenabile și a competitivității microîntreprinderilor și întreprinderilor mici din regiunea Sud-Muntenia – deschis până pe 15.07.2024, Mă aflu în plin proces al realizării cererii de finanțare și voiam să știu în ce măsură aveți informații despre o posibilă prelungire a apelului dincolo de data de 15.07.2024?</t>
+  </si>
+  <si>
+    <t>Agenţia pentru Dezvoltare Regională (ADR) Sud-Muntenia, în calitate de Autoritate de Management (AM) pentru Programul Regional (PR) Sud-Muntenia 2021-2027, în urma efectuării unei analize, poate emite corrigendum-uri/ instrucțiuni de modificare/ completare a prevederilor ghidului solicitantului și va informa potențialii beneficiari prin toate canalele de comunicare avute la dispoziție (pagină web, pagina de Facebook, newsletter).</t>
+  </si>
+  <si>
+    <t>2024-07-15 00:00:00</t>
+  </si>
+  <si>
+    <t>In Ghidul Solicitantului cap. 7.6 Anexele și documente obligatorii la momentul contractării se mentioneaza urmatorul document obligatoriu de depus la contractare:Certificatul constatator și Furnizare informații extinse, emise de Oficiul Registrului Comerţului de pe lângă tribunalul unde îşi are sediul solicitantul, ori prin serviciul InfoCert, cu cel mult 30 de zile calendaristice înainte de data depunerii cererii de finanțare.
+Va rugăm să clarificați care este perioada în care pot fi emise Certificatul constatator și Furnizare informații extinse.</t>
+  </si>
+  <si>
+    <t>Conform prevederilor ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, la momentul contractării se va depune obligatoriu Certificatul constatator și Furnizare informații extinse, emise de Oficiul Registrului Comerţului de pe lângă tribunalul unde îşi are sediul solicitantul, ori prin serviciul InfoCert, cu cel mult 30 de zile calendaristice înainte de data depunerii cererii de finanțare.
+Spre exemplu, dacă proiectul a fost depus in data de 19 aprilie 2024, iar contractarea se face în data de 15 iulie 2024, la momentul contractării se va depune Certificatul constatator și Furnizare informații extinse, emise de Oficiul Registrului Comerţului de pe lângă tribunalul unde îşi are sediul solicitantul, ori prin serviciul InfoCert, cu cel mult 30 de zile calendaristice înainte de data depunerii cererii de finanțare, respectiv un certificat emis in orice zi din perioada 20 martie 2024 - 14 iulie 2024.</t>
+  </si>
+  <si>
+    <t>2024-07-12 00:00:00</t>
+  </si>
+  <si>
+    <t>Va rog sa ma ajutati cu o informatie. Dorim sa retragem un proiect depus pe 131a si sa l redepunem. Intrebarea este, in cat timp putem redepune proiectul dupa ce trimitem solicitarea de retragere in platforma. Putem redepune proiectul imediat sau dureaza un timp pana solicitarea este evaluata?
+Daca solicitarea necesita evaluare, evaluarea cat timp dureaza?
+Avand in vedere ca perioada de depunere se incheie pe 15.07.2024, nu stim cum sa procedam, astfel incat sa  redepunem proiectul in termen.</t>
+  </si>
+  <si>
+    <t>Conform prevederilor ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, operațiunea A, pe parcursul procesului de evaluare, selecție și contractare, solicitantul de finanțare are dreptul de a solicita retragerea de la finanțare a proiectului depus. Retragerea cererii de finanțare se realizează de către reprezentantul legal al solicitantului de finanțare/persoana împuternicită a reprezentantului legal al solicitantului de finanțare prin sistemul electronic MySMIS 2021/SMIS 2021. Un proiect retras de la finanțare poate fi redepus în cadrul aceluiași apel de proiecte în condițiile în care acesta este deschis, conform termenelor precizate în cadrul ghidului solicitantului de finanțare, și va fi tratat ca un proiect nou.</t>
+  </si>
+  <si>
+    <t>Prin prezenta solicităm punctul de vedere referitor la următorul aspect survenit în urma clarificarilor  pentru un  proiect depus
+1.	Obligativitatea de a atinge valoarea cheltuielilor indirecte de 5% din valoarea cheltuielilor eligibile aferente costurilor directe și dacă este precizată in ghidul solicitantului.
+2.	Vă solicităm punctul de vedere oficial pentru prezenta speță cât și obligativitatea includerii in bugetul proiectului a cheltuielilor indirecte.
+3.	Vă solicităm punctul de vedere oficial referitor la menținerea sumei de 5% (valoarea cheltuielilor indirecte) in implementarea proiectului și atingerea acestei valori la sfârșitul perioadei de implementare.</t>
+  </si>
+  <si>
+    <t>Conform prevederilor ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, operațiunea A, costurile indirecte, prin opoziție cu costurile directe, sunt toate acele cheltuieli care nu se încadrează în categoria costurilor directe și care sprijină realizarea obiectivului investițional propus prin proiect, dar, la finalul implementării, nu se reflectă în mod direct în obiectivul investițional.
+În conformitate cu prevederile art. 54, lit. (a) din Regulamentul (UE) 2021/1060, în cadrul prezentei scheme, valoarea maximă a costurilor indirecte se va calcula prin aplicarea unei rate forfetare de 5% asupra costurilor directe eligibile.
+Cuantumul fix pentru rata forfetară a fost introdus ca urmare a observaţiilor primite în perioada de consultare publică a ghidului solicitantului, care a implicat societatea civilă, ministerele de resort, membrii Comitetului de Monitorizare pentru Programul Regional Sud-Muntenia, reprezentanţii Comisiei Europene, pentru a evita confuziile și potențialul tratament inegal al beneficiarilor.
+Includerea acestor cheltuieli în bugetul proiectului nu este obligatorie.
+Astfel, se va deconta, odată cu fiecare cerere de rambursare, procentul de 5% din valoarea eligibilă a costurilor directe incluse în respectiva cerere, până la atingerea valorii de 5% din valoarea cheltuielilor eligibile de la nivelul proiectului.</t>
+  </si>
+  <si>
+    <t>2024-02-20 00:00:00</t>
+  </si>
+  <si>
+    <t>Va rog sa ma ajutati cu un raspuns la intrebarea de mai jos, referitor la APELUL DE PROIECTE: PR SM/ID/1/1/1.3/B.
+Pentru proiectele fara constructii se poate obtine punctaj la CS 5 “Contributia proiectului la neutralitatea climatică” si CS 6 “Contributia proiectului la reziliența în fața schimbărilor climatice”?</t>
+  </si>
+  <si>
+    <t>Conform prevederilor din varianta consolidată a ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, Operațiunea B, criteriile: 5. „Contribuția proiectului la neutralitatea climatică” din grila ETF și 6. „Contribuția proiectului la reziliența în fața schimbărilor climatice”se aplică  numai în cazul investițiilor în infrastructură care au o durată de viață preconizată de, cel puțin, cinci ani. Informațiile se vor prelua din documentația de imunizare la schimbările climatice.</t>
+  </si>
+  <si>
+    <t>Indicatorul RCR 19 este trecut ca opțional în modelul cererii de finanțare. Este opțional sau este obligatoriu să-l completăm în cererea de finanțare?</t>
+  </si>
+  <si>
+    <t>Conform ghidului solicitantului, la Indicatori suplimentari specifici apelului de proiecte este menționat indicatorul RCR 19 - Întreprinderi cu cifră de afaceri crescută (număr întreprinderi) 
+Indicatorul numără întreprinderile pentru care creșterea cifrei de afaceri anuală pentru anul fiscal după anul finalizării output-ului este, cel puțin, la fel de mare precum creșterea cifrei de afaceri anuale în anul anterior începerii proiectului. 
+Măsurarea indicatorului se realizează la un an de la finalizarea investiției. Indicatorul este obligatoriu în cererea de finanțare și este menționat și în Fișa indicatorilor, anexă la ghid.
+Structura ghidului este un model cadru , astfel încât dacă există un indicator suplimentar acesta va fi introdus la secțiunea 3.8.3, dacă este cazul. Pentru acest apel există un astfel de indicator suplimentar care este obligatoriu.</t>
+  </si>
+  <si>
+    <t>Referitor la apelul de proiecte PRSM/267/PRSM_P1/OP1/RSO1.3/PRSM_A44, respectiv la criteriul 1.1 din grila de evaluare economica si financiara privind includerea in proiect a activitatilor de certificare/recertificare/omologare produs/serviciu/proces, va rugam sa ne clarificati daca certificarea/recertificarea unui sistem de management conform standardelor ISO9001/2015, respectiv 14001/2015 precum si conform standardului IATF 16949 este considerata activitate de certificare/recertificare/omologare proces. De asemenea, referitor la certificarea de produs va rugam sa ne clarificati daca pentru o societate cu codul CAEN de activitate 2932 pentru obtinerea punctajului la criteriul 1.1 se poate efectua o certificare voluntara, pe un standard intern stabilit de catre organizatie, pe baza caruia se va emite un certificat de catre un organism de certificare acreditat.</t>
+  </si>
+  <si>
+    <t>Conform ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, Operațiunea B, în cazul subcriteriului 1.1 Proiectul include activități de certificare/recertificare/omologare produs/serviciu/ proces din grila ETF se verifică informațiile din cererea de finanțare, sectiunea 12. Descrierea investiţiei și secțiunea 17.Activități. Punctajul se acordă în funcție de informaţiile din  sectiunile menţionate. Exemplu: pentru proiectele cu activități de certificare/recertificare/omologare produs sau serviciu și  proces, primeşte 10 puncte; pentru acelea care cuprind doar activități de certificare/recertificare/omologare produs sau serviciu se acordă 8 puncte, iar pentru acelea care cuprind doar  activități de certificare/recertificare/omologare proces se acordă 6 puncte.
+Necesitatea includerii activităților de certificare/recertificare/omologare în proiect revine solicitantului. Acesta va detalia și justifica în Planul de afaceri investițiile.</t>
+  </si>
+  <si>
+    <t>2024-03-18 00:00:00</t>
+  </si>
+  <si>
+    <t>In vederea clarificarii unor aspecte aparute in fundamentarea unei lucrari de consultanta si a fundamentarii uneor decizii in cadrul Ghidului solicitantului Apel PRSM/267/PRSM_P1/OP1/RSO1.3/PRSM_A44 va rugam respectuos sa ne raspundeti la urmatoarele intrebari:
+1.   pentru realizarea unei infrastructuri tip -constructii noi sau reabilitare constructii  (hotel , parc de distractii ,saloane de evenimente )pot fi realizate de catre un expert atestat - nivel principal pentru elaborare studii de mediu   studiile privind  :
+  analiza de imunizare la schimbarile climatice pentru infrastructura constructii noi sau reabilitare constructii.
+  analiza privind respectarea conformitatii cu principiul DNSH pentru infrastructura constructii noi sau reabilitare constructii.
+2. cine elaboreaza pentru toate domeniile :
+  analiza de imunizare la schimbarile climatice pentru infrastructura constructii noi sau reabilitare constructii.
+  analiza privind respectarea conformitatii cu principiul DNSH pentru infrastructura constructii noi sau reabilitare constructii.
+3.doar expertii EGSG atestati in cadrul Asociatiei Romane de Mediu pot elabora astfel    de studii numerate mai sus?
+Mentionam totodata si  punctul de vedere al celor de la Asociatia Romana de Mediu pe care il atasam :
+“Cele 2 tipuri de studii/analize nu necesita atestare in EGSC, ca atare orice expert in care aveti incredere poate sa le elaboreze.Desigur ca, atestarea EGSC poate oferi un minim de incredere cu privire la competentele expertului pe care il aveti in vedere.”
+“Este optiunea dvs dar, daca este vorba de cele mentionate rezulta ca ar trebui elaborata o analiza DNSH, tip de studiu care nu presupune, cel putin pana la aceasta data, o atestare speciala.
+Va rugam sa ne raspundeti la aceste intrebari intrucat ne dorim sa alegem persoanele potrivite pentru a realiza proiecte de succes.</t>
+  </si>
+  <si>
+    <t>Conform prevederilor ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, Operațiunea B, în etapa de contractare, pentru expertul care a întocmit documentația de imunizare, se va depune documentul relevant cu privire la încadrarea acestuia ca expert care are dreptul legal să întocmească astfel de documentații. Condiţiile de elaborare a studiilor de mediu şi criteriile de atestare a persoanelor fizice şi juridice sunt reglementate de legislația națională, respectiv Ordinul nr. 1134/2020 ”privind aprobarea condiţiilor de elaborare a studiilor de mediu, a criteriilor de atestare a persoanelor fizice şi juridice şi a componenţei şi Regulamentului privind organizarea şi funcţionarea Comisiei de atestare”, cu modificările și completările ulterioare, iar experții care pot întocmi astfel de studii (persoană fizică sau juridică) trebuie să fie atestați în conformitate cu actul normativ menționat mai sus, în vigoare
+De asemenea, proiectele vor avea în vedere respectarea obligațiilor pentru implementarea principiului ”a nu prejudicia în mod semnificativ” (”do no significant harm” – DNSH), așa cum acesta este definit prin Regulamentul (UE) nr. 852/2020 privind instituirea unui cadru care să faciliteze investițiile durabile. Solicitanții vor descrie în cadrul secțiunii relevante din cererea de finanțare si anexele sale, inclusiv planul de afaceri, modul în care sunt respectate obligațiile minime prevăzute de legislația specifică aplicabilă, acțiunile suplimentare propuse, dacă sunt prevăzute astfel de acțiuni. 
+Totodată, solicitantul va completa Declarația DNSH prin care își asumă respectarea cerințelor și măsurilor prevăzute în analiza principiului DNSH efectuată la nivelul Programului Regional Sud Muntenia 2021-2027. Declarația este anexată ghidului solicitantului.
+Pentru acest lucru, solicitanții vor avea în vedere analiza principiului DNSH efectuată la nivelul Programului Regional Sud-Muntenia 2021-2027, disponibilă accesând link-ul https://2021-2027.adrmuntenia.ro/download_file/article/16/DNSH-PRSM-21-27-20_09_2022.pdf (paginile 28-32).
+Informațiile privind respectarea și modalitatea de îndeplinire a cerințelor și măsurilor prevăzute pentru obiectivele de mediu vor fi corelate în cererea de finanțare, Planul de afaceri, Declarația DNSH precum și documentația privind imunizarea la schimbările climatice</t>
+  </si>
+  <si>
+    <t>Firma PW SRL, cu sediul in MC Strada SH, nr 2, judetul A, doreste sa depuna un proiect in cadrul PR Sud Muntenia 2021-2027 apelul de proiecte PRSM/267/PRSM_P1/OP1/RSO1.3/PRSM_A44 Operatiunea B Firma detine in proprietate teren si constructie in MC, Strada SH, nr 2, judetul A, utilizate pana la acest moment ca sediu social al firmei si pentru activitati de birou. Activitatea firmei s-a derulat pana in prezent la punctul de lucru din  localitatea M, pe codurile CAEN: 5621 - Activităţi de alimentaţie (catering) pentru evenimente 5629 - Alte servicii de alimentaţie n.c.a. 5621 - Activităţi de alimentaţie (catering) pentru evenimente 5610 - Restaurante 4724 - Comerţ cu amănuntul al pâinii, produselor de patiserie şi produselor zaharoase, în magazine specializate Prin proiectul pe care intentioneaza sa il depuna in cadrul PRSM, Firma PW SRL doreste sa realizeze o investitie initiala, respectiv diversificarea productiei prin servicii care nu au fost oferite anterior, respectiv pensiune turistica, cod CAEN 5520 Facilităţi de cazare pentru vacanţe şi perioade de scurtă durată. In acest sens, firma doreste sa realizeze prin proiect Lucrari de construire pentru care este necesara autorizatie de constructie pentru REABILITARE SI MODIFICARE FUNCTIUNE IN PENSIUNE S+P+1E+M. Va rugam sa ne spuneti daca lucrarile de constructie mentionate anterior sunt eligibile in cadrul proiectului.</t>
+  </si>
+  <si>
+    <t>Conform prevederilor ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, Operațiunea B, este obligatorie realizarea prin proiect a unei investiții inițiale, în sensul normelor ce reglementează ajutorul de stat regional și a ghidului solicitantului.
+În acest sens, investiția inițială înseamnă o investiție în active corporale şi necorporale legată de demararea (crearea) unei unități noi, extinderea capacității unei unități existente, diversificarea producției unei unități prin produse/servicii care nu au fost fabricate/prestate anterior în unitate sau o schimbare fundamentală a procesului general de producție al unei unități existente. O investiție de înlocuire nu constituie investițe inițială. 
+Diversificarea producției presupune că noile produse/servicii se adaugă gamei sortimentale deja fabricate/prestate.  
+În cazul ajutoarelor acordate pentru diversificarea unei unități existente, costurile eligibile trebuie să depășească cu cel puțin 200% valoarea contabilă a activelor reutilizate (tangibile și intangibile), astfel cum au fost înregistrate în exercițiul financiar ce precede începerea lucrărilor. Într-un proiect de ”diversificare”, anumite active utilizate în realizarea unui produs/prestarea unui serviciu existent pot să fie utilizate, în continuare, în realizarea noului produs/serviciu. Spre exemplu, terenul și clădirile utilizate în realizarea produsului A ar putea fi utilizate integral sau parțial în realizarea produsului B (produs nou).  Acestea reprezintă ”active reutilizate”. Atunci când sunt combinate active vechi (reutilizate) și active noi, valoarea eligibilă a noilor active trebuie să fie de, cel puțin, două ori (adică cu cel puțin 200%) mai mare decât valoarea contabilă a activelor reutilizate. Valoarea contabilă a activelor reutilizate reprezintă valoarea contabilă netă (i.e. valoarea de intrare, mai puțin amortizarea).  Dacă activele existente sunt reutilizate parțial în noua activitate de producție, valoarea contabilă a acestora poate fi luată în calcul proporțional (e.g. o hală de producție utilizată parțial în noua activitate).  
+În cazul investițiilor inițiale care conduc atât la extinderea capacității, cât și la diversificarea producției unei unități existente, condiția de mai sus este aplicabilă doar componentei din proiect ce vizează diversificarea unității.
+Alegerea și încadrarea investițiilor propuse prin proiect sunt în responsabilitatea solicitantului. Acesta va detalia și justifica investițiile propuse în Planul de afaceri și în cererea de finanțare.</t>
   </si>
   <si>
     <t>Apelul de finanțare 1.3B din PR în ce stadiu se află ? Când se pregătește deschiderea apelului ?</t>
   </si>
   <si>
     <t>În data de 01 martie 2024 a fost lansat apelul de proiecte pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, Operațiunea B. În conformitate cu prevederile ghidului solicitantului data şi ora pentru începerea depunerii de proiecte, în sistemul informatic MySMIS,  este 30 aprilie 2024, ora 08:00, iar data și ora închiderii apelului de proiecte este 31 iulie 2024, ora 14:00.</t>
-  </si>
-[...1 lines deleted...]
-    <t>2024-03-28 00:00:00</t>
   </si>
   <si>
     <t>Am rugamintea sa ma ajutati cu raspunsuri pentru urmatoarele intrebari legate de PRSM 1.3.1 B:
 1. In ghidul solicitantului se mentioneaza ca fiind eligibile subcapitolele 3.7.1 si 3.7.2. Cele doua subcapitole inseamna implicit ca sunt eligibile sumele aferente subcapitolului 3.7?
 2. Se adauga ca fiind eligibile si alte cheltuieli facute inaintea depunerii cererii de finantare de la capitolul 3 avand in vederea exprimarea "a) cheltuieli pentru consultanța privind documentația tehnico-economică aferentă proiectului de investiții (conform cap. 3 - Cheltuieli pentru proiectare şi asistență tehnică")? 
 3. Sunt eligibile cheltuielile cu certificari ISO, avand in vedere faptul ca acestea sunt incadrate ca si active necorporale, amortizabile pe durata valabilitatii certificatului?</t>
   </si>
   <si>
     <t>Conform ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, Operațiunea B, in cadrul cap. 3 sunt eligibile doar:
 -	3.6 Organizarea procedurilor de achiziție, 
 -	3.7.1 - Managementul de proiect pentru obiectivul de investiții, inclusiv cheltuielile pentru întocmirea rapoartelor de expertiză contabilă, 
 -	3.7.2- Audit financiar.
 Nu sunt eligibile cheltuielile efectuate înainte de data depunerii cererii de finanțare, cu excepția celor de consultanță pentru elaborarea cererii de finanțare, a planului de afaceri și cheltuieli privind expertiza contabilă, de natura celor ce pot fi finanțate prin ajutor de minimis (3.6, 3.7.1, 3.7.2).
 Categoriile de cheltuieli eligibile, finanțabile prin ajutorul de stat regional, în cadrul prezentului apel de proiecte sunt: 
 -	Cheltuieli cu lucrări de construire/ extindere spaţii de producție/prestare de servicii pentru investiţii iniţiale 
 -	Cheltuieli cu echipamente, dotări 
 -	Cheltuieli cu active necorporale 
 -	Cheltuieli cu serviciile exclusiv pentru punerea în funcţiune a investiţiei.
 În categoriile de cheltuieli eligibile, finanțabile prin ajutorul de minimis, în cadrul prezentului apel de proiecte sunt eligibile și:
 -	cheltuielile cu participarea la târguri, misiuni comerciale, expoziții în calitate de expozant: taxa de participare, închirierea stand-ului, transportul și cazarea pe perioada evenimentului pentru maximum 2 delegați, transportul și depozitarea mostrelor şi materialelor promoționale, cheltuieli pentru adaptarea proceselor tehnologice de producție la sistemele de certificare şi standardizare;
 -	cheltuieli cu serviciile, respectiv cheltuieli cu activități specifice economiei circulare, digitalizării, cheltuieli pentru adaptarea proceselor tehnologice de producție la sistemele de certificare şi standardizare.</t>
-  </si>
-[...1 lines deleted...]
-    <t>2024-04-16 00:00:00</t>
   </si>
   <si>
     <t>Vă transmit prezentul mail pentru a vă adresa următoarea întrebare referitoare la apelul de proiecte PRSM/267/PRSM_P1/OP1/RSO1.3/PRSM_A44:
 pentru proiectele care prevăd și lucrări de construcție, în faza de depunere a cererii de finanțare este nevoie de studiu de fezabilitate (etapa II conform HG 907/2016), sau este îndeajuns prezentarea notei conceptuale și a temei de proiectare (etapa I conform HG 907/2016)? De asemenea, în cazul în care studiul de fezabilitate este necesar la momentul depunerii proiectului, vă rugăm să ne confirmați dacă cheltuielile aferente acestuia sunt eligibile</t>
   </si>
   <si>
     <t>Conform prevederilor ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, Operațiunea B, vă comunicăm următoarele:
 1.	În cadrul apelului sunt eligibile lucrările care necesită autorizație de construire. La momentul depunerii cererii de finanțare se anexează obligatoriu Devizul general întocmit pe modelul din HG 907/29.11.2016, cu modificările şi completările ulterioare, asumat de către solicitantul de finanțare și proiectant. Întocmirea documentației tehnico-economice, în conformitate cu legislația în vigoare, este responsabilitatea solicitantului de finanțare. 
 2.	În cadrul capitolului 3 - Cheltuieli pentru proiectare şi asistență tehnică  sunt eligibile doar cheltuielile prevăzute la subcapitolele: 3.6 Organizarea procedurilor de achiziție,  3.7.1 - Managementul de proiect pentru obiectivul de investiții inclusiv cheltuielile pentru întocmirea rapoartelor de expertiză contabilă, 3.7.2- Audit financiar, din devizul general.</t>
   </si>
   <si>
     <t>2024-05-20 00:00:00</t>
   </si>
   <si>
     <t>Vă rog să clarificați urmatoarele aspecte din Ghidul solicitantului PRSM/ID/1/1/1.3/B:
 Referinta: In Ghidul Solicitantului pag 73 se specifica:
 Categoriile de cheltuieli eligibile, finanțabile prin ajutorul de minimis, în cadrul prezentului apel de proiecte sunt:
 ……. 
 d) cheltuielile cu participarea la târguri, misiuni comerciale, expoziții în calitate de expozant: taxa de participare, închirierea stand-ului, transportul și cazarea pe perioada evenimentului pentru maximum 2 delegați, transportul și depozitarea mostrelor şi materialelor promoționale, cheltuieli pentru adaptarea proceselor tehnologice de producție la sistemele de certificare şi standardizare;
 e) cheltuieli cu serviciile, respectiv cheltuieli cu activități specifice economiei circulare, digitalizării, cheltuieli pentru adaptarea proceselor tehnologice de producție la sistemele de certificare şi standardizare.
 In GS la pag 73 se specifica: 
 Categoriile de cheltuieli eligibile finanțabile prin ajutor de minimis sunt costurile indirecte, respectiv acele cheltuieli care nu se încadrează în categoria costurilor directe, sprijină realizarea obiectivului investițional propus prin proiect, dar, la finalul implementării, nu se reflectă în mod direct în obiectivul investițional. Acestea se calculează sub formă de rată forfetară de 5% din costurile directe aferente investiției inițiale, respectiv:
 ………
 d) cheltuielile cu participarea la târguri, misiuni comerciale, expoziții în calitate de expozant: taxa de participare, închirierea stand-ului, transportul și cazarea pe perioada evenimentului pentru maximum 2 delegați, transportul și depozitarea mostrelor şi materialelor promoționale, cheltuieli pentru adaptarea proceselor tehnologice de producţie la sistemele de certificare şi standardizare.
 e) Cheltuieli cu serviciile, respectiv cheltuieli cu activități specifice economiei circulare, digitalizării cheltuieli pentru adaptarea proceselor tehnologice de producţie la sistemele de certificare şi standardizare.
@@ -183,53 +1406,50 @@
     <t>2024-05-16 00:00:00</t>
   </si>
   <si>
     <t>În cadrul apelului de proiecte PRSM/267/PRSM_P1/OP1/RSO1.3/PRSM_A44 - INTENSIFICAREA CREȘTERII SUSTENABILE ȘI A COMPETITIVITĂȚII MICROÎNTREPRINDERILOR, ÎNTREPRINDERILOR MICI ȘI ÎNTREPRINDERILOR MIJLOCII DIN REGIUNEA SUD-MUNTENIA, se menționează în cadrul secțiunii 8.6. Aplicarea pragului de excelență, pagina 99 din Ghidul Solicitantului, referitor la pragurile de excelență stabilite, următoarele : ”Cererile de finanțare depuse în prima lună calendaristică vor parcurge etapa de evaluare tehnică și financiară, urmând a fi contractate proiectele care au obținut, cel puțin, 90 de puncte și ale căror valori eligibile nerambursabile solicitate însumate reprezintă maximum 25% din finanțarea disponibilă a apelului.” Vă rugăm să ne confirmați dacă prima lună calendaristică pentru pragul de 90 de puncte este 01.05.2024-31.05.2024, respectiv a doua lună calendaristică pentru pragul de 85 de puncte este 01.06.2024-30.06.2024.</t>
   </si>
   <si>
     <t>2024-05-21 00:00:00</t>
   </si>
   <si>
     <t>Referitor: Ghidul Solicitantului ptr Programul Regional Sud-Muntenia 2021-2027, Prioritatea 1- O regiune competitiva prin inovare, digitalizare si intreprinderi dinamice, Obiectivul Specific RSO 1.3 , APEL DE PROIECTE: PR SM/ID/1/1/1.3/B, Operatiunea B – Intensificarea cresterii sustenabile si a competitivitatii microintreprinderilor, intreprinderilor mici si intreprinderilor mijlocii din regiunea Sud-Muntenia, Avand in vedere publicarea ghidului final al solicitantului PR Sud Muntenia 2021-2027, prioritatea 1 OS RSO 1.3, operatiunea B si oportunutatea societatii noastre AR SRL de a depune proiect in cadrul acestui apel, va rugam sa ne clarificati urmatoarele: 
 1. Referitor la investitia initiala conform definitiei de la pag 32, extinderea capacitatii implica unitatea existenta, Proiectul nostru va include construirea unui spatiu propriu de productie, intr-o locatie diferita fata de cea existenta, asupra careia functionam cu drept de chirie.
 In acest sens, in acceptiunea ghidului, extinderea capacitatii inseamna cresterea productivitatii si implicit a cifrei de afaceri fata de anul precedent depunerii cereri de finantare, sau extinderea locatiei (spatial) in care se desfasoara activitatea firmei noastre la momentul depunerii?
 2.	Vis a vis de expertiza persoanei care realizeaza documentatia privind contributia proiectului la neutralitatea climatica, va rugam sa ne precizati care trebuie sa fie aceasta.
 3.	In situatia intreprinderilor legate, ca si documente obligatorii la cerere sunt situatiile financiare anuale ale entitatilor identificate, “aprobate de organelle statutare ale solicitantului” (pag 87) ori solicitantul nu este indreptatit pentru aprobarea acestora, legatura dintre firme fiind prin actionariat – persoana fizica. Va rugam s ne specificati la ce faceti referire.
 4.	Activitatile de internationalizare sunt eligibile doar in locatii (targuri, expozitii, etc) in afara tarii ?</t>
   </si>
   <si>
     <t>Referitor la  apelul din cadrul Priorității 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, operațiunea B, vă comunicăm următoarele:
 1.	În cadrul acestui apel, ajutorul regional se acordat pentru o investiție inițială. Investițiea inițială înseamnă o investiție în active corporale şi necorporale legată de demararea (crearea) unei unități noi, extinderea capacității unei unități existente, diversificarea producției unei unități prin produse/servicii care nu au fost fabricate/prestate anterior în unitate sau o schimbare fundamentală a procesului general de producție al unei unități existente. O investiție de înlocuire nu constituie investițe inițială.
 Extinderea capacității de producție/prestare servicii presupune menținerea sortimentației și a proceselor de producție deja existente și creșterea volumului producției ca urmare a investiției. Astfel, ca urmare a investiției, unitatea existentă este pusă într-o situație în care poate produce mai mult, din, cel puțin, unul din produsele deja realizate în unitate, fără ca procesul general de producție să fie fundamental schimbată.
 2.	În etapa de contractare, pentru expertul care a întocmit documentația de imunizare, se va depune documentul relevant cu privire la încadrarea acestuia ca expert care are dreptul legal să întocmească astfel de documentații. Condiţiile de elaborare a studiilor de mediu şi criteriile de atestare a persoanelor fizice şi juridice sunt reglementate de legislația națională, respectiv Ordinul nr. 1134/2020 ”privind aprobarea condiţiilor de elaborare a studiilor de mediu, a criteriilor de atestare a persoanelor fizice şi juridice şi a componenţei şi Regulamentului privind organizarea şi funcţionarea Comisiei de atestare”, cu modificările și completările ulterioare, iar experții care pot întocmi astfel de studii (persoană fizică sau juridică) trebuie să fie atestați în conformitate cu actul normativ menționat mai sus, în vigoare.
 3.	În etapa de contractare se vor anexa situațiile financiare anuale ale entităților identificate ca întreprinderi partenere și/sau legate cu solicitantul, aferente exercițiului financiar anterior anului depunerii cererii de finanțare, aprobate de organele statutare ale entităților indentificate partenere și/sau legate cu solicitantul.
 4.	Este eligibilă participarea la târguri şi expoziții internaționale, în calitate de expozant. Ghidul solicitantului nu prevede localizarea acestora.</t>
   </si>
   <si>
-    <t>2024-05-24 00:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Cu referire la PRSM/267/PRSM_P1/OP1/RSO1.3/PRSM_A44 - Intensificarea creșterii sustenabile și a competitivității microîntreprinderilor, întreprinderilor mici și întreprinderilor mijlocii din regiunea Sud-Muntenia, va rugam sa ne ajutati cu clarificarea urmatorului aspect, cu privire la tipul de cheltuiala, directa sau indirecta, in care se incadreaza activitatile de certificare si standardizare.
 In Ghidul Solicitantului la pagina 73 se specifica faptul ca sunt cheltuieli indirecte ce se incadreaza in categoriile de cheltuieli finantabile prin ajutor de minimis si conform GS, in cadrul acestor cheltuieli intra cheltuielile indirecte, in limita a 5% din cheltuielile directe.
 La pagina 76 din ghid sunt incadrate la cheltuieli directe:
 In Matricea de corelare sunt incadrate la cheltuieli directe:
 Va rugam sa ne clarificati unde se incadreaza cheltuielile cu activitatile de certificare si standardizare, la directe sau la indirecte?</t>
   </si>
   <si>
     <t>Conform prevederilor ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, operațiunea B, categoriile de cheltuieli eligibile se împart în costuri directe şi costuri indirecte.
 Categoriile de cheltuieli eligibile finanțabile prin ajutorul de stat regional prevăzut în ghid sunt costurile directe ale proiectului, respectiv acele cheltuieli efectuate strict pentru investiția inițială propusă prin proiect și care, la finalul implementării proiectului, se reflectă/transpun în obiectivul investițional propus prin proiect, respectiv:
 	Cheltuieli cu lucrări de construire, extindere spații de producție/prestare de servicii pentru investiții inițiale (conform cap. 1 - Cheltuieli pentru obținerea şi amenajarea terenului, subcap. 1.2, 1.3, 1.4, cap. 2 - Cheltuieli pentru asigurarea utilităților necesare obiectivului de investiții, cap. 4 - Cheltuieli pentru investiția de bază, subcap. 4.1, 4.2, 4,3, cap.5 - Alte cheltuieli, subcap. 5.1, 5.3, cap.6 – Cheltuieli pentru probe tehnologice și teste, din devizul general). Cheltuieli cu echipamente, dotări (conform cap. 4 - Cheltuieli pentru investiția de bază, subcap. 4.4, 4.5, 4.6, din devizul general). 
 	Cheltuieli cu active necorporale, respectiv, investiții în brevete, licenţe, mărci comerciale, programe informatice, alte drepturi şi active similare, achiziția de servicii IT relevante și necesare, precum și achiziția, dezvoltarea, testarea și pilotarea de aplicații IT în vederea asigurării funcționalității acestora, exclusiv pentru punerea în funcţiune a investiţiei. Investiții specifice certificării și omologării proceselor și produselor/ serviciilor (inclusiv metodologii și proceduri de management și producție), în vederea asigurării funcționalității acestora, exclusiv pentru punerea în funcțiune a investiției.
 Orice alte cheltuieli în afara celor menționate mai sus nu sunt eligibile pentru a fi finanțate din ajutor de stat regional. Acestea reprezintă fie cheltuieli neeligibile, fie cheltuieli eligibile pentru ajutor de minimis, astfel cum sunt acestea mentionate mai jos.
 Costurile directe reprezintă baza pentru calcularea costurilor indirecte ce vor fi finanțate prin ajutor de minimis.
 Categoriile de cheltuieli eligibile finanțabile prin ajutor de minimis sunt costurile indirecte, respectiv acele cheltuieli care nu se încadrează în categoria costurilor directe, sprijină realizarea obiectivului investițional propus prin proiect, dar, la finalul implementării, nu se reflectă în mod direct în obiectivul investițional. Acestea se calculează sub formă de rată forfetară de 5% din costurile directe aferente investiției inițiale, respectiv:
 a) cheltuieli pentru consultanța privind documentația tehnico-economică aferentă proiectului de investiții finanțat prin prezentul ghid (conform cap. 3 - Cheltuieli pentru proiectare şi asistență tehnică subcap. 3.6 Organizarea procedurilor de achiziție, subcap. 3.7.1 - Managementul de proiect pentru obiectivul de investiții inclusiv cheltuielile pentru întocmirea rapoartelor de expertiză contabilă, subcap. 3.7.2- Audit financiar, din Devizul General);
 b) cheltuieli cu activitățile obligatorii de comunicare și vizibilitate aferente proiectului (conform cap. 5 - Alte cheltuieli, subcap. 5.4 - Cheltuieli pentru informare şi publicitate din Devizul General);
 c) Comisioane, cote, taxe aferente proiectului (conform cap. 5 - Alte cheltuieli, subcap. 5.2 Comisioane, cote, taxe, costul creditului din Devizul General).
 d) cheltuielile cu participarea la târguri, misiuni comerciale, expoziții în calitate de expozant: taxa de participare, închirierea stand-ului, transportul și cazarea pe perioada evenimentului pentru maximum 2 delegați, transportul și depozitarea mostrelor şi materialelor promoționale, cheltuieli pentru adaptarea proceselor tehnologice de producţie la sistemele de certificare şi standardizare.
 e) Cheltuieli cu serviciile, respectiv cheltuieli cu activități specifice economiei circulare, digitalizării cheltuieli pentru adaptarea proceselor tehnologice de producţie la sistemele de certificare şi standardizare.</t>
   </si>
   <si>
     <t>2024-05-23 00:00:00</t>
   </si>
   <si>
     <t>Referitor la apelul de proiecte PRSM/267/PRSM_P1/OP1/RSO1.3/PRSM_A44 1. Va rugam confirmati ca pentru conversia in lei se va utiliza cursul inforeuro de la data lansarii 1 martie 2024, respectiv 1 EURO = 4.9683 RON 2. Referitor la fundamentarea costurilor investitiei va rugam clarificati daca pentru cheltuielile incluse la cap 4.1 Constructii si instalatii care sunt fundamentate in devizul general si in devizul pe obiect si sunt calculate utilizand aplicatii de devize care au baze de preturi trebuie anexate cererii de finantare 3 oferte. Formularea din ghidul solicitantului "oferte sau baze de preț pentru lucrări (acestea din urma, care sa fie livrabile, în cazul solicitării venite de la evaluatorii tehnic/ financiar)" permite interpretarea ca acestea vor fi trimise doar daca evaluatorii tehnic/financiar le vor solicita ca si clarificari. 3. cheltuielile de consultanta cu elaborarea proiectului se vor incadra in deviz la capitolul 3.7.1 Managementul de proiect pentru obiectivul de investitii? 4. cheltuielile cu auditul financiar al proiectului sunt obligatorii?</t>
@@ -250,89 +1470,83 @@
     <t>1.1.Un solicitant, cu o cifra de afaceri de 25.000 de euro în anul 2023 poate solicita o asistență financiară minimă de 300.000 de euro și maxim 490.000 euro?</t>
   </si>
   <si>
     <t>Conform prevederilor ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, operațiunea B, valoarea  minimă a asistenței financiare nerambursabile solicitate pentru un proiect este de 300.000 euro, echivalent în lei la cursul de schimb valutar InforEuro, valabil la data lansării apelului de proiecte. 
 Totodată valoarea maximă a asistenței financiare nerambursabile pe care o poate solicita o societate este de 500.000 Euro, dar nu mai mult de 10 ori decât cifra de afaceri netă menționată în situațiile financiare aferente anului fiscal anterior depunerii cererii de finanțare, indiferent de clasa CAEN din care au fost obținute veniturile sau  de 3.000.000 Euro, dar nu mai mult de 10 ori decât veniturile obținute în anul fiscal anterior depunerii cererii de finanțare din activitatea desfășurată aferentă clasei CAEN pentru care solicită finanțare, venituri cuprinse în cifra de afaceri netă menționată în situațiile financiare, dacă aceste venituri depășesc 50.000 euro. În această situație, beneficiarul trebuie să justifice valoarea veniturilor obținute în anul fiscal anterior depunerii cererii de finanțare, din activitatea desfășurată, aferente clasei CAEN pentru care solicită finanțare, printr-un Raport de expertiză contabilă elaborat de un profesionist contabil independent, membru CECCAR, cu viză valabilă la data emiterii raportului.</t>
   </si>
   <si>
     <t>2024-07-03 00:00:00</t>
   </si>
   <si>
     <t>Societatea E, este o agentie de turism cu activitate din 1997 specializata pe evenimente corporate de tipul conferinte, congrese, team building uri.
 In cadrul acestor evenimente societatea obtine venituri din servicii de cazare, catering, organizare eveniment,punere la dispozitia clientilor a salilor de conferinte.
 Societatea doreste realizarea unui proiect in cadrul programului REGIONAL SUD MUNTENIA 2021-2027 privind accesarea de fonduri neramburasabile europene pentru constructia unui hotel, activitate clasata conform codului CAEN 5510.
 Acest cod CAEN se poate elibera doar unitatilor de cazare nu si agentiilor de turism
 In ghidul  solicitantului se mentioneaza ca societatea poate accesa maxim de 10 ori contravaloarea veniturilor obtinute in anul anterior depunerii cererii de finantare din activitatea desfasurata aferenta clasei CAEN pentru care solicita finantare, venituri cuprinse in cifra de afaceri neta mentionata in situatiile financiare.
 Societatea functioneaza avand activitatea principala conform codului CAEN 7911 Activitatii ale agentiilor de turism.Conform nomenclatorului această clasă include:
 “activități ale agențiilor, angajate în primul rând în vânzarea serviciilor de călătorie, excursii, transport și cazare, cu ridicata sau cu amănuntul, către publicul larg și clienților comerciali”
 Va rugam se ne precizati  daca veniturile din cazare, obtinute de agentia  Europoint in anul 2023 se califica in categoria de venituri solicitate in ghidul solicitantului pentru programul regional SUD MUNTENIA 2021-2027 ( Apelul de proiecte cu numărul PRSM/267/PRSM_P1/OP1/RSO1.3/PRSM_A44-  Intensificarea creșterii sustenabile și a competitivității microîntreprinderilor, întreprinderilor mici și întreprinderilor mijlocii din regiunea Sud-Muntenia ) , necesare depunerii unui proiect pentru constructia unui hotel conform cod CAEN 5510.</t>
   </si>
   <si>
     <t>Conform prevederilor ghidului solicitantului Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, Operațiunea B, valoarea maximă a asistenței financiare nerambursabile este: 
 -	500.000 Euro, dar nu mai mult de 10 ori decât cifra de afaceri netă menționată în situațiile financiare aferente anului fiscal anterior depunerii cererii de finanțare, indiferent de clasa CAEN din care au fost obținute veniturile, sau 
 -      3.000.000 Euro, dar nu mai mult de 10 ori decât veniturile obținute în anul fiscal anterior depunerii cererii de finanțare din activitatea desfășurată aferentă clasei CAEN pentru care solicită finanțare, venituri cuprinse în cifra de afaceri netă menționată în situațiile financiare, dacă aceste venituri depășesc 50.000 EURO.  În această situație aplicantul trebuie să justifice valoarea veniturilor obținute în anul fiscal anterior depunerii cererii de finanțare, din activitatea desfășurată, aferente clasei CAEN pentru care solicită finanțare, respectiv CAEN 5510, printr-un Raport de expertiză contabilă elaborat de un profesionist contabil independent, membru CECCAR, cu viză valabilă la data emiterii raportului.</t>
   </si>
   <si>
-    <t>2024-07-04 00:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Referitor la cerinta pentru justificarea veniturilor obținute în anul fiscal anterior depunerii cererii de finanțare, din activitatea desfășurată, aferente clasei CAEN pentru care beneficiarul solicită finanțare, printr-un Raport de expertiză contabilă elaborat de un profesionist contabil independent, membru CECCAR, cu viză valabilă la data emiterii raportului, poate fi inlocuit acest raport cu Declaratia administratorului in conformitate cu prevederile art. 30 din Legea contabilitatii nr.82/1991 incluzand si Raportul administratorului cu detalierea veniturilor aferente codului CAEN autorizat?</t>
   </si>
   <si>
     <t>Conform ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, operațiunea B, pentru proiectele a căror valoare maximă a asistenţei financiare nerambursabile solicitate este mai mare de 500.000 euro, aplicantul trebuie să justifice valoarea veniturilor obținute în anul fiscal anterior depunerii cererii de finanțare, din activitatea desfășurată, aferentă clasei CAEN pentru care solicit finanțare, prin Raportul de expertiză contabilă elaborat de un profesionist contabil independent, membru CECCAR, cu viză valabilă la data emiterii raportului.</t>
   </si>
   <si>
     <t>2024-07-05 00:00:00</t>
   </si>
   <si>
     <t>As dori sa depun un proiect la apelul 1.3.B si as dori sa va intreb daca pot construi bugetul proiectului astfel incat Costurile indirecte pe care le consum sa fie in procent mai mic de 5% din Costurile directe.
 In ghid scrie 5%, dar eu nu am cheltuieli indirecte care sa acopere aceasta valoare asa de mare, plus ca am si alte constrângeri, legate de faptul ca asistența nerambursabilă pe care o solicit trebuie sa fie FIX 300000 eur deoarece firma mea nu are o cifra de afaceri care sa-i permita mai mult.
 În consecință, am nevoie ca costurile indirecte sa fie mai mici decat 5% din cele directe. Se poate?</t>
   </si>
   <si>
     <t>Conform ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, operațiunea B, în cadrul acestui apel de proiecte, pentru a acoperi costurile indirecte ale unui proiect, se utilizează o rată forfetară de 5 % din valoarea cheltuielilor eligibile aferente costurilor directe, în conformitate cu prevederile art.54, lit. (a) din Regulamentul (UE) nr.1060/ 2021.
 Categoriile de cheltuieli eligibile finanțabile prin ajutor de minimis sunt costurile indirecte, respectiv acele cheltuieli care nu se încadrează în categoria costurilor directe, sprijină realizarea obiectivului investițional propus prin proiect, dar, la finalul implementării, nu se reflectă în mod direct în obiectivul investițional. Acestea se calculează sub formă de rată forfetară de 5% din costurile directe aferente investiției inițiale.</t>
   </si>
   <si>
     <t>Vă rugăm să aveți amabilitatea de a ne răspunde la următoarele intrebări:
 1) Costurile indirecte pot fi în procent mai mic de 5%? 
 Avem nevoie să poată fi, ca să avem flexibilitate să ne închidem pe AFN-ul pe care trebuie sa il solicităm și să avem flexibilitate să punem un procent de cofinanțare mai mare de 30% la ajutorul de stat regional, care să ne aducă puncte în plus.
 2) In Anexa3_Anexa7_Plan de afaceri-Macheta sheet 2A-Buget cerere, coloana Tip de cheltuiala, scrie Indirecta DOAR la Cheltuieli cu serviciile. 
 Conform ghid, la cheltuieli indirecte intra si Comisioane, taxe, dar acestea NU SUNT SERVICII.
 intrebarea este: Comisioane, taxe le incadrăm totusi la Cheltuieli cu servicii (indirecte), chiar daca ele nu sunt niste servicii?
 3) Tot in Anexa3_Anexa7_Plan de afaceri-Macheta sheet 2A-Buget cerere, procentul din fiecare tip de cheltuiala pe care trebuie sa il alocam pe coloana 4-Valoare eligibila nerambursabila din partea UE este 85% si pe coloana 5-Valoare eligibila nerambursabila din buget national este 15% la TOATE categoriile de cheltuieli mentionate in coloana 1?
 Apreciem un răspuns rapid, ca să putem finaliza bugetul.</t>
   </si>
   <si>
     <t>Conform ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, operațiunea B, vă comunicăm următoarele:
 1.	În cadrul acestui apel de proiecte, pentru a acoperi costurile indirecte ale unui proiect, se utilizează o rată forfetară de 5 % din valoarea cheltuielilor eligibile aferente costurilor directe, în conformitate cu prevederile art.54, lit. (a) din Regulamentul (UE) nr.1060/ 2021.
 2.	Categoriile de cheltuieli eligibile finanțabile prin ajutor de minimis sunt costurile indirecte, respectiv acele cheltuieli care nu se încadrează în categoria costurilor directe, sprijină realizarea obiectivului investițional propus prin proiect, dar, la finalul implementării, nu se reflectă în mod direct în obiectivul investițional. Acestea se calculează sub formă de rată forfetară de 5% din costurile directe aferente investiției inițiale și includ comisioane, cote, taxe aferente proiectului (conform cap. 5 - Alte cheltuieli, subcap. 5.2 Comisioane, cote, taxe, costul creditului din Devizul General). În sistemul MySMIS2021+, aceste cheltuieli vor fi încadrate în ”Categorie_NUME SMIS – Taxe”, potrivit anexei 8 - Matricea de corelare.
 3.	Bugetul cererii de finanțare va fi generat de sistemul informatic SMIS. Având în vedere instrucțiunile de completare din Anexa7.1 -  Instrucțiuni de completare – Macheta Analiză și previziune financiară,   Foaia de lucru ”2A-Buget_cerere” se va completa cu valorile din bugetul proiectului, așa cum au fost incluse în formularul cererii de finanțare (coloanele E-G si I-K).
 Totalul cheltuielilor cuprinse în buget se face în mod automat. Acesta se va corela cu totalul cheltuielilor directe şi indirecte, stabilite, de asemenea, în mod automat.</t>
-  </si>
-[...1 lines deleted...]
-    <t>2024-07-18 00:00:00</t>
   </si>
   <si>
     <t>Va rog frumos sa prelungiti perioada de depunere a proiectelor pe ajtorul de Stat intrucat IMM-urilor le sunt necesare operatiuni ce implica Registrul Comertului.
 Mentionez ca de acum cateva zile si pana la finele luni, ONRC si-a sistat activitatea in toata tara, iar cum luna august este una de concedii, am aprecia daca ati prelungi sesiunea de depuneri  cu doua luni.</t>
   </si>
   <si>
     <t>Autoritatea de Management pentru Programul Regional Sud-Muntenia 2021-2027  a publicat în data de 24 iulie 2024 Corrigendum-ul numărul 2 pentru Ghidului Solicitantului „Intensificarea creșterii durabile și a competitivității microîntrepinderilor, întreprinderilor mici și întreprinderilor mijlocii din regiunea Sud-Muntenia”, din cadrul Priorității P1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Apelul de proiecte PRSM/ID/1/1/1.3/B, Obiectivul Specific RSO 1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”. Astfel, au fost prelungite data și ora închiderii apelului de proiecte, respectiv, 09 august 2024, ora 12:00.
 Documentele pot fi descărcate accesând următorul link: https://2021-2027.adrmuntenia.ro/download_file/document/669/2024-07-24-corrigendum-2-RSO-1-3-B.zip.</t>
   </si>
   <si>
     <t>Cu privire la Ghidul PRSM/267/PRSM_P1/OP1/RSO1.3/PRSM_A44 - Intensificarea creșterii sustenabile și a competitivității microîntreprinderilor, întreprinderilor mici și întreprinderilor mijlocii din regiunea Sud-Muntenia, va rugam sa ne comunicati, deoarece nu se regaseste aceasta informatie , ce fel de cheltuieli sunt cele cuprinse in devizul General la capitolele 3.5, 3.8 ( sunt directe sau indirecte, se supun ajutorului de stat sau ajutorului de minimis . aceste cheltuieli nu au fost incadrate in mod expres intr-o anumita categorie asa cum au fost incadrate celelalte cheltuieli ( ex : din capitolul 3 s-a prevazut in mod expres ca 3.7.1 si 3.7.2 sunt cheltuieli indirecte care se supun ajutorului de minimis..... pe cale de consecinta, ar insemna ca toate celelalte cheltuieli de la capitolul 3 sunt cheltuieli directe????)</t>
   </si>
   <si>
     <t>Conform prevederilor ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, operațiunea B, sunt eligibile în cadrul cheltuielilor finanțabile prin ajutorul de minimis, în cadrul prezentului apel de proiecte, doar cheltuieli pentru consultanța privind documentația tehnico-economică aferentă proiectului de investiții - conform cap. 3 - Cheltuieli pentru proiectare şi asistență tehnică, respectiv, subcap. 3.6 Organizarea procedurilor de achiziție, subcap. 3.7.1 - Managementul de proiect pentru obiectivul de investiții inclusiv cheltuielile pentru întocmirea rapoartelor de expertiză contabilă și subcap. 3.7.2- Audit financiar, din devizul general.
 Orice alte cheltuieli de la capitolul 3, în afara celor de mai sus, nu sunt eligibile pentru a fi finanțate, reprezentând cheltuieli neeligibile.</t>
   </si>
   <si>
     <t>1. În Ghidul solicitantului 1.3B, pag. 77, este scris: ”Costurile activelor necorporale sunt eligibile în proporție de 100%.” Dar această mențiune este scrisă în cadrul paragrafului de ”Categorii de costuri eligibile finanțabile prin ajutorul de stat regional”, iar ajutorul de stat regional prevede o intensitate de sprijin admisă situată între 60% și 75%. ÎNTREBARE: Toate costurile cu activele necorporale sunt eligibile în proporție de 100% indiferent dacă sunt costuri directe sau indirecte? 2. În Ghidul solicitantului 1.3B, pag. 62 și 65, este scris: ”B. Investiții în active necorporale în limita a 10% din valoarea eligibilă a proiectului (este opțională includerea în proiect a acestora).” La pag. 76 la ”Categoriile de cheltuieli eligibile finanțabile prin ajutorul de stat regional” este scris: ”Valoarea eligibilă a activelor necorporale nu poate depăşi 10% din valoarea eligibilă a activelor corporale ce fac obiectul proiectului.” ÎNTREBARE: Doar categoria de active necorporale care fac parte din categoria costurilor directe ”nu poate depăşi 10% din valoarea eligibilă a activelor corporale ce fac obiectul proiectului”, dar suma dintre ”activele necorporale incluse la costuri directe și activele necorporale incluse la indirecte trebuie să fie în limita a 10% din valoarea eligibilă a proiectului”?</t>
   </si>
   <si>
     <t>Conform prevederilor ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, operațiunea B,  sunt eligibile investițiile în active corporale (includerea în proiect este obligatorie) în vederea updatării tehnologice, ce vor conduce la îmbunătățirea capacităților tehnice, industriale și organizaționale pentru dezvoltarea de produse și servicii, precum și investițiile în active necorporale în limita a 10% din valoarea eligibilă a proiectului (este opțională includerea în proiect a acestora).  Pentru a fi eligibile, activele necorporale trebuie să îndeplinească următoarele condiţii cumulative:
 (i) să fie utilizate exclusiv în cadrul unităţii care primeşte ajutorul;
 (ii) să fie amortizabile;
 (iii) să fie achiziţionate în condiţiile pieţei de la terţi care nu au legături cu beneficiarul ajutorului.
 Totodată, în cadrul acestui apel de proiecte, categoriile de cheltuieli eligibile se împart în costuri directe şi costuri indirecte. Categoriile de cheltuieli eligibile finanțabile prin ajutorul de stat regional prevăzut în ghid sunt costurile directe ale proiectului, respectiv acele cheltuieli efectuate strict pentru investiția inițială propusă prin proiect și care, la finalul implementării proiectului, se reflectă/transpun în obiectivul investițional propus prin proiect, respectiv:
@@ -440,299 +1654,50 @@
 -              Cheltuieli cu active necorporale, respectiv, investiții în brevete, licenţe, mărci comerciale, programe informatice, alte drepturi şi active similare, achiziția de servicii IT relevante și necesare, precum și achiziția, dezvoltarea, testarea și pilotarea de aplicații IT în vederea asigurării funcționalității acestora, exclusiv pentru punerea în funcţiune a investiţiei. Pentru aceste active necorporale, valoarea eligibilă nu poate depăşi 10% din valoarea eligibilă a activelor corporale ce fac obiectul proiectului.
 -              Investiții specifice certificării și omologării proceselor și produselor/ serviciilor (inclusiv metodologii și proceduri de management și producție), în vederea asigurării funcționalității acestora, exclusiv pentru punerea în funcțiune a investiției.
 Orice alte cheltuieli în afara celor menționate mai sus nu sunt eligibile pentru a fi finanțate din ajutor de stat regional. Acestea reprezintă fie cheltuieli neeligibile, fie cheltuieli eligibile pentru ajutor de minimis.
 Costurile directe reprezintă baza pentru calcularea costurilor indirecte ce vor fi finanțate prin ajutor de minimis.
 Categoriile de cheltuieli eligibile finanțabile prin ajutor de minimis sunt costurile indirecte, respectiv acele cheltuieli care nu se încadrează în categoria costurilor directe, sprijină realizarea obiectivului investițional propus prin proiect, dar, la finalul implementării, nu se reflectă în mod direct în obiectivul investițional. Acestea se calculează sub formă de rată forfetară de 5% din costurile directe aferente investiției inițiale. Astfel, cheltuielile eligibile, finanțabile prin ajutorul de minimis, în cadrul acestui apel sunt: subcap. 3.6 Organizarea procedurilor de achiziție, subcap. 3.7.1 - Managementul de proiect pentru obiectivul de investiții inclusiv cheltuielile pentru întocmirea rapoartelor de expertiză contabilă, subcap. 3.7.2- Audit financiar, din devizul general, subcap. 5.4 - Cheltuieli pentru informare şi publicitate din devizul general, subcap. 5.2 Comisioane, cote, taxe, din devizul general, cheltuielile cu participarea la târguri, misiuni comerciale, expoziții în calitate de expozant: taxa de participare, închirierea stand-ului, transportul și cazarea pe perioada evenimentului pentru maximum 2 delegați, transportul și depozitarea mostrelor şi materialelor promoționale, cheltuieli pentru adaptarea proceselor tehnologice de producție la sistemele de certificare şi standardizare, cheltuieli cu serviciile, respectiv cheltuieli cu activități specifice economiei circulare, digitalizării, cheltuieli pentru adaptarea proceselor tehnologice de producție la sistemele de certificare şi standardizare.</t>
   </si>
   <si>
     <t>2024-07-26 00:00:00</t>
   </si>
   <si>
     <t>Doresc o clarificare din partea institutiei dumneavoastra.
 Daca pe o linie de cofintare lansata se accepta la finantare codul caen
 Cod CAEN 1107 Productia de bauturi racoritoare nealcoolice; productia de ape minerale si alte ape îmbuteliate
 Codul CAEN 1107 include:
 - fabricarea bauturilor nealcoolice, cu exceptia berii si vinului fara alcool
 - productia de ape minerale naturale si alte ape îmbuteliate
 - fabricarea bauturilor racoritoare
 - bauturi nealcoolice aromate si/sau îndulcite: limonada, oranjada, cola, bauturi din fructe, ape tonice etc.
 Intrebare se vor finanta si activitati de productie ape minerale naturale si alte ape imbuteliate obtinute prin foraj de adancime? costul forajului este decontat ?
 S-au sunt acceptate la finantare doar activitati de imbuteliere pentru izvoare captate de suprafata?</t>
   </si>
   <si>
     <t>Conform prevederilor ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, operațiunea B, se va finanța realizarea de investiții în domeniile de activitate eligibile (clase CAEN) enumerate în Anexa-Lista domeniilor de activitate pentru care se acordă ajutoare de stat și de minimis, care face parte integrantă din ghid. Codul CAEN 1107 nu este eligibil în cadrul acestui apel de proiecte.</t>
   </si>
   <si>
-    <t>2024-08-01 00:00:00</t>
-[...247 lines deleted...]
-  <si>
     <t>PRSM/ID/1/1/1.1/A - Sprijinirea investițiilor în activități de cercetare – inovare în microîntreprinderi, întreprinderi mici și mijlocii pentru creșterea nivelului de maturitate tehnologică în domeniile de specializare inteligentă</t>
   </si>
   <si>
     <t>Referitor la programul regional SUD MUNTENIA - PRSM/ID/1/1/1.3/A - Intensificarea creșterii sustenabile și a competitivității microîntreprinderilor și întreprinderilor mici din regiunea Sud-Muntenia, va rugam sa ne transmiteti clarificări pentru urmatoarele situatii:
 1) Daca aplicăm pe codurile CAEN de cazare (5510, 5520, 5590), este eligibila achiziționarea de mobilier?
 2) In situația in care aplic pentru un cod CAEN de servicii medicale (diviziunea 86) si ulterior, in construcția pe care o fac in cadrul acestui proiect, pot lucra si pe alte coduri CAEN de servicii medicale?
 3) Racordarea la SEN (alimentarea cu energie electrică) este considerata interventie la infrastructura in cadrul proiectului? Daca da, cine trebuie sa intocmeasca anexa 17 la ghidul solicitantului?
 4) Conform 5.3.2. Categorii și plafoane de cheltuieli eligibile, CAP.3 Cheltuieli pentru proiectare şi asistenţă tehnică, 3.7.2. Auditul financiar. 
 Aceasta este o cheltuială eligibila, însă este obligatorie? De asemenea, daca este obligatoriu de realizat un audit financiar, la ce moment se prezinta documentatia aferenta auditului financiar?
 5) In situatia in care solicitantul doreste sa bugeteze echipamente tehnologice ce necesita montaj, acestea se incadreaza la categoria de cheltuieli - 4.3. Utilaje, echipamente tehnologice şi funcţionale care necesită montaj? Pretul pentru montaj trebuie sa fie defalcat fata de pretul echipamentului in sine? Spre exemplu, in oferta echipamentului este mentionat "montajul este inclus in pret", in aceasta situatie cum se procedeaza? 
 6) Conform 4.5. Dotări - Se cuprind cheltuielile pentru procurarea de bunuri care, conform legii, intră în categoria mijloacelor fixe, sunt necesare implementarii proiectului şi respectă prevederile contractului de finanţare. Sunt eligibile cheltuielile pentru procurarea de bunuri care, conform legii, intră în categoria obiectelor de inventar, cu obligativitatea mentinerii acestora pe toata perioada de durabilitate
 a proiectului. Astfel, sunt eligibile si elementele de cost ce au o suma mai mica de 2500 lei?
 7) Este eligibilă taxa pe valoarea adăugată nedeductibilă potrivit legislației naționale în domeniul fiscal şi nerecuperabilă conform prevederilor art. 64 din Regulamentul (UE) nr. 1060/2021, aferentă cheltuielilor eligibile. Astfel, pentru societatile neplatitoare de TVA, taxa pe valoare adaugata este eligibila? 
 8) Cursul de schimb valutar InforEuro este cel valabil la data lansării apelului de proiecte. Data lansării fiind 15 ianuarie 2024, adică cursul valutar de 4.9736 lei?
 9) Conform 5.6. Durata proiectului - Perioada de implementare a proiectului reprezintă perioadă în care se realizează activitățile proiectului cuprinsă între data începerii implementării și data finalizării activităților proiectului, conform graficului de activități aprobat, fără ca data de finalizare să depășească 30 septembrie 2029, la care se adaugă, dacă este cazul, și perioada de desfășurare a activităților proiectului înainte de semnarea Contractului de Finanțare, conform regulilor de eligibilitate a cheltuielilor.
 In cazul in care beneficiarul dorește ca perioada de implementare sa fie mai restransa din punct de vedere temporal, spre exemplu 1-2 ani, dar fara sa se depaseasca data de 30 septembrie 2029, exista o problema in acest sens?
 10) Conform 7.4. Anexe și documente obligatorii la depunerea cererii, Documente solicitate pentru a fi evaluate în etapa de evaluare tehnică și financiară: Plan de amplasare a echipamentelor/utilajelor achiziționate prin proiect. Planul de amplasare a echipamentelor poate fi realizat de solicitant sau trebuie de o persoana specializata in acest sens?
 11) Conform 7.4. Anexe și documente obligatorii la depunerea cererii, Documente solicitate pentru a fi evaluate în etapa de evaluare tehnică și financiară:
 Documentația privind imunizarea la schimbările climatice, în cazul proiectelor care prevăd investiții în infrastructură cu o durată de viața mai mare de cinci ani. Documentația privind imunizarea la schimbările climatice va respecta metodologia de întocmire conform anexei prezentului ghid, iar concluziile documentației se vor regăsi în Planul de afaceri și în cererea de finanțare. Informațiile privind respectarea și modalitatea de îndeplinire a cerințelor și măsurilor prevăzute pentru obiectivele de mediu vor fi corelate în cererea de finanțare, Planul de afaceri, Declarația DNSH precum și documentația privind imunizarea la schimbările climatice.
 In situația in care solicitantul dorește sa achizitioneze in cadrul programului doar echipamente tehnologice, este necesar sa se realizeze documentatia privind imunizarea la schimbarile climatice? Daca da, de catre cine trebuie întocmită?
 12) Conform 7.6. Anexele și documente obligatorii la momentul contractării: 4. Dovada capacității financiare: extras de cont bancar curent sau de depozit, linie/contract de credit emise de o instituție de credit bancară, scrisoare de confort emisă de o instituție de credit bancară, prin care solicitantul de finanțare face dovada că are capacitatea financiară de a acoperi, cel puțin, contribuţia proprie totală a solicitantului. Contribuţia proprie totală a solicitantului se compune din: contribuția la valoarea eligibilă a proiectului, valoarea neeligibilă a proiectului, TVA deductibilă aferentă proiectului.
 Dovada capacitatii financiare este obligatorie doar la momentul contractarii? Este suficient un singur document din cele enumerate?
 13) Conform 7.6. Anexele și documente obligatorii la momentul contractării: 14. Decizia privind procedura de evaluare a impactului asupra mediului emisă de autoritatea de mediu, în conformitate cu prevederile Legii nr. 292/2018 privind evaluarea impactului anumitor proiecte publice și private asupra mediului și ale Ordinului nr. 269/2020 sau Clasarea notificării (pentru acele proiecte care pot avea efecte semnificative asupra mediului).
 In situația in care solicitantul doreste sa achizitioneze in cadrul programului doar echipamente tehnologice, este necesara decizia privind procedura de evaluare a impactului asupra mediului emisă de autoritatea de mediu?</t>
   </si>
@@ -943,53 +1908,50 @@
     <t>În conformitate cu prevederile ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice” Obiectivul specific RSO1.2 - „Valorificarea avantajelor digitalizării, în beneficiul cetățenilor, al companiilor, al organizațiilor de cercetare și al autorităților publice”, Operațiunea B, vă comunicăm următoarele:
 1.	Este obligatoriu auditul de maturitate digitală realizat înainte de depunerea cererii de finanțare, pentru stabilirea gradului de digitalizare a serviciilor publice, cât și la finalul implementării proiectului, pentru a certifica progresul înregistrat, precum și gradul de maturitate digitală a solicitantului, atins ca urmare a implementării proiectului.
 2.	La momentul depunerii cererii de finanțare solicitantul va anexa Raport auditului inițial de maturitate digitală pentru stabilirea gradului de digitalizare a solicitantului. 
 Raportul Raportul auditului final de maturitate digitală care va certifica progresul înregistrat, precum și gradul de maturitate digitală al solicitantului atins ca urmare a implementării proiectului, se va depune odată cu cererea de plată/ rambursare finală. 
 Modelul orientativ pentru Raportul de audit este anexat ghidului solicitantului.
 3.	Testele de penetrare se vor realiza odată cu fiecare audit IT.</t>
   </si>
   <si>
     <t>2024-11-26 00:00:00</t>
   </si>
   <si>
     <t>În cadrul pregătirii documentației pentru apelul de proiecte [PRSM/473/PRSM_P1/OP1/RSO1.2/PRSM_A38], va solicităm clarificări legate de momentul și scopul realizării testului de penetrare în cadrul auditului de maturitate digitala.
 Conform ghidului și anexelor incluse, testul de penetrare este o componentă importantă a raportului de audit, însă nu este clar specificat dacă acesta trebuie realizat la momentul raportului inițial de maturitate digitală sau în cadrul raportului final, după implementarea proiectului. De asemenea, nu sunt clar definite obiectivele și elementele care trebuie incluse în testul de penetrare în funcție de momentul realizării acestuia.
 Am dori să vă rugăm să ne oferiți clarificări cu privire la următoarele aspecte:
 1.	Dacă testul de penetrare este obligatoriu pentru raportul de audit inițial, în etapa de evaluare a maturității digitale.
 2.	In cazul in care testul de penetrare este obligatoriu pentru raportul de audit inițial: Ce resurse și informații specifice trebuie incluse scopul testul de penetrare din auditul inițial?
 3.	Ce resurse și informații trebuie incluse în testul de penetrare din auditul final? (de exemplu: sistemul informatic implementat prin finantare, toate sistemele ce susțin procesele sau serviciile digitalizate, ambele).</t>
   </si>
   <si>
     <t>În conformitate cu prevederile ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice” Obiectivul specific RSO1.2 - „Valorificarea avantajelor digitalizării, în beneficiul cetățenilor, al companiilor, al organizațiilor de cercetare și al autorităților publice”, Operațiunea B, vă comunicăm următoarele:
 1.	Testul de penetrare se va realiza odată cu fiecare audit. Este obligatoriu auditul de maturitate digitală realizat înainte de depunerea cererii de finanțare, pentru stabilirea gradului de digitalizare a serviciilor publice, cât și la finalul implementării proiectului, pentru a certifica progresul înregistrat, precum și gradul de maturitate digitală a solicitantului, atins ca urmare a implementării proiectului.
 2.	și 3. Potrivit prevederilor ordinului 553/2019 testul de penetrare este un test direct al eficacităţii de apărare a securităţii prin mimarea acţiunilor atacatorilor reali/test al sistemelor informatice realizat printr-o simulare a unui atac real asupra reţelelor, sistemelor şi programelor informatice utilizate de entitatea testată sau auditată, după caz, efectuat cu acordul managementului prestatorului.
 Acest test evaluează securitatea informatică a aplicaţiilor şi sistemului informatic al solicitantului.</t>
   </si>
   <si>
-    <t>PRSM/160/PRSM_P1/OP1/RSO1.3/PRSM_A44 - Intensificarea creșterii sustenabile și a competitivității microîntreprinderilor și întreprinderilor mici din regiunea Sud-Muntenia</t>
-[...1 lines deleted...]
-  <si>
     <t>Rezerva de implementare și marja 25% sunt obligatorii să fie bugetate?</t>
   </si>
   <si>
     <t>În conformitate cu prevederile ghidului Nu sunt eligibile cheltuielile aferente marjei de buget 25% din (1.2 + 1.3 + 1.4 + 2 + 3.1 + 3.2 + 3.3 + 3.5 + 3.7 + 3.8 + 4 + 5.1.1), precum și cheltuielile pentru constituirea rezervei de implementare pentru ajustarea de preț. Este decizia solicitantului dacă aceste cheltuieli sunt incluse în devizul general</t>
   </si>
   <si>
     <t>2024-01-16 00:00:00</t>
   </si>
   <si>
     <t>Am văzut că ieri s-a lansat apelul pentru micro și întreprinderi mici. Se pot și depune proiecte?</t>
   </si>
   <si>
     <t>Nu. Lansarea apelului reprezintă publicarea pe pagina web a PRSM, 2021-2027.adrmuntenia.ro, a ghidului final și anexelor acestuia. Depunerea cererilor de finanțare va începe în data de 15.03.2024, ora 08:00.</t>
   </si>
   <si>
     <t>Pentru sesiunea de depunere proiecte Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, Operațiunea A - „Intensificarea creșterii sustenabile și a competitivității microîntrepinderilor și întreprinderi mici din regiunea Sud-Muntenia”, în cadrul Programului Regional Sud-Muntenia 2021-2027, daca nu au fost depuse situatiile financiare pentru 2023, pentru proiect se folosesc bilanturile si balantele pe 2021-2022, sau trebuie sa fie depuse documentele pentru 2023 si apoi facuta cererea de finantare?</t>
   </si>
   <si>
     <t>În conformitate cu prevederile ghidului solicitantului Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, Operațiunea A - „Intensificarea creșterii sustenabile și a competitivității microîntrepinderilor și întreprinderi mici din regiunea Sud-Muntenia”, solicitantul trebuie:
 -	la momentul depunerii cererii de finanțare să transmită situaţiile financiare anuale ale solicitantului (Bilanţul prescurtat, Contul de profit şi pierdere, Datele informative, Situația activelor imobilizate, Notele explicative la situațiile financiare), aferente exercițiului financiar anterior anului depunerii cererii de finanțare, respectiv anul 2023, aprobate de adunarea generală a acţionarilor sau asociaţilor. Dacă situațiile financiare au fost depuse la unitățile teritoriale ale Ministerului Finanțelor, se va atașa inclusiv dovada depunerii.
 De asemenea, acolo unde este cazul,se vor anexa și situațiile financiare anuale ale entităților identificate ca întreprinderi partenere și/sau legate cu solicitantul aferente exercițiului financiar anterior anului depunerii cererii de finanțare, aprobate de organele statutare ale solicitantului. Dacă situațiile financiare au fost depuse la unitățile teritoriale ale Ministerului Finanțelor, se va atașa inclusiv dovada depunerii.
 -	la momentul contractării să depună situaţiile financiare anuale (Bilanţul prescurtat, Contul de profit şi pierdere, Datele informative, Situația activelor imobilizate, Notele explicative la situațiile financiare) ale solicitantului şi ale entităților identificate ca întreprinderi partenere și/sau legate cu solicitantul, dacă este cazul, aferente exercițiului financiar anterior anului depunerii cererii de finanțare, aprobate de adunarea generală a acţionarilor sau asociaţilor, inclusiv dovada depunerii la unitățile teritoriale ale Ministerului Finanțelor.</t>
   </si>
   <si>
     <t>În ghidul publicat ieri scrie că la contractare se depune un extras de cont bancar curent sau de depozit, linie/contract de credit emise de o instituție de credit bancară, scrisoare de confort emisă de o instituție de credit
@@ -1081,1012 +2043,50 @@
   </si>
   <si>
     <t>2024-01-22 00:00:00</t>
   </si>
   <si>
     <t>În legătură cu sesiunea de proiecte „PRSM/ID/1/1/1.3/A - Intensificarea creșterii sustenabile și a competitivității microîntreprinderilor și întreprinderilor mici din regiunea Sud-Muntenia”, vă solicit si va rog sa clarificati urmatoarea situatie:
 -daca o societate cu obiect principal si unic de activitate agricultura, cod caen 0161 (Activitati auxiliare pentru productia vegetala) poate depune proiect pe aceasta masura dar pe un cod caen eligbil, conform lista codurilor caen eligibile pentru finantare.
 In ghidul solicitantului la pagina 31 este scris urmatorul aspect:
 Un solicitant care își desfășoară activitatea atât în sectoare/domenii eligibile, cât și în
 sectoare/domenii neeligibile, în conformitate cu eligibilitatea solicitantului, poate beneficia de
 finanțare pentru domeniile de activitate eligibile, cu condiția prezentării documentelor contabile
 care atestă separarea evidenței acestor activități sau distincție între conturi, ca urmare a
 semnării contractului de finanțare, astfel încât, activitățile desfășurate în sectoarele/domeniile
 neeligibile să nu beneficieze de ajutoarele acordate în conformitate cu prevederile „Schemei de
 ajutor de minimis pentru sprijinirea dezvoltării microîntreprinderilor și întreprinderilor mici prin
 Programului Regional Sud-Muntenia 2021-2027”, aprobată prin Dispoziția nr.5/12.01.2024.</t>
   </si>
   <si>
     <t>Conform ghidului solicitantului pentru Prioritatea 1 - „O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice”, Obiectivul specific RSO1.3 - „Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive”, Operațiunea A, secţiunile 3.13 - Reguli privind ajutorul de stat şi 5.1.1 - Cerințe privind eligibilitatea solicitanților și partenerilor, o societate poate fi eligibilă la finanțare din acest apel dacă a desfășurat atât activități agricole cât și activități non agricole, cu condiția să se asigure, prin mijloace corespunzătoare, precum separarea activităților sau distincția între conturi, că activitățile desfășurate în sectoarele excluse nu beneficiază de ajutoare de minimis acordate conformitate cu prevederile „Schemei de ajutor de minimis pentru sprijinirea dezvoltării microîntreprinderilor și întreprinderilor mici prin Programului Regional Sud-Muntenia 2021-2027”, aprobată prin Dispoziția nr.5/12.01.2024 și dacă îndeplineşte cumulativ condiţiile:
 •             să fie societăți sau societăți cooperative, înregistrate în scop fiscal, în baza Legii societăților nr. 31/1990, republicată, cu modificările și completările ulterioare, sau a Legii nr. 1/2005 privind organizarea și funcționarea cooperației, republicată;
 •             să se încadrează în categoria microîntreprinderilor sau a întreprinderilor mici non agricole, din mediul rural și din mediul urban;
 •             să fi înregistrat profit din exploatare (&gt; 0 lei) în anul fiscal anterior depunerii cererii de finanțare;
 •             să solicite finanţare pentru investiţii în domeniile de activitate eligibile (clase CAEN) enumerate în anexa care face parte integrantă din ghid;
 •             să prezinte documentele contabile care atestă separarea evidenței acestor activități sau distincție între conturi, ca urmare a semnării contractului de finanțare, astfel încât, activitățile desfășurate în sectoarele/domeniile neeligibile să nu beneficieze de ajutoarele acordate în conformitate cu prevederile „Schemei de ajutor de minimis pentru sprijinirea dezvoltării microîntreprinderilor și întreprinderilor mici prin Programului Regional Sud-Muntenia 2021-2027”, aprobată prin Dispoziția nr.5/12.01.2024. 
 Astfel, societățile care au desfășurat doar activitate din domeniul agricol, nu sunt eligibile.</t>
-  </si>
-[...960 lines deleted...]
-Alegerea și încadrarea investițiilor propuse prin proiect sunt în responsabilitatea solicitantului. Acesta va detalia și justifica investițiile propuse în Planul de afaceri și în cererea de finanțare.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFffffff"/>
       <name val="Calibri"/>
@@ -2446,2811 +2446,2811 @@
     <col min="2" max="2" width="25" customWidth="true" style="0"/>
     <col min="3" max="3" width="80" customWidth="true" style="1"/>
     <col min="4" max="4" width="100" customWidth="true" style="1"/>
     <col min="5" max="5" width="100" customWidth="true" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
-        <v>4714</v>
+        <v>5457</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
-        <v>4703</v>
+        <v>5506</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
-        <v>4925</v>
+        <v>5507</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
-        <v>5076</v>
+        <v>5576</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
-        <v>5070</v>
+        <v>4839</v>
       </c>
       <c r="B6" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
-        <v>5087</v>
+        <v>5456</v>
       </c>
       <c r="B7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>6</v>
+        <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
-        <v>5063</v>
+        <v>4697</v>
       </c>
       <c r="B8" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>6</v>
+        <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
-        <v>5078</v>
+        <v>5495</v>
       </c>
       <c r="B9" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>6</v>
+        <v>27</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
-        <v>5106</v>
+        <v>5397</v>
       </c>
       <c r="B10" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>6</v>
+        <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
-        <v>5096</v>
+        <v>5492</v>
       </c>
       <c r="B11" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>6</v>
+        <v>37</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
-        <v>5291</v>
+        <v>5548</v>
       </c>
       <c r="B12" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>6</v>
+        <v>37</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
-        <v>5318</v>
+        <v>5545</v>
       </c>
       <c r="B13" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>6</v>
+        <v>37</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
-        <v>5325</v>
+        <v>5554</v>
       </c>
       <c r="B14" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>6</v>
+        <v>47</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
-        <v>5333</v>
+        <v>5472</v>
       </c>
       <c r="B15" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>6</v>
+        <v>51</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
-        <v>5330</v>
+        <v>4310</v>
       </c>
       <c r="B16" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
-        <v>5404</v>
+        <v>4314</v>
       </c>
       <c r="B17" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
-        <v>5398</v>
+        <v>4315</v>
       </c>
       <c r="B18" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
-        <v>5401</v>
+        <v>4319</v>
       </c>
       <c r="B19" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
-        <v>5399</v>
+        <v>4349</v>
       </c>
       <c r="B20" t="s">
-        <v>49</v>
+        <v>66</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
-        <v>5410</v>
+        <v>4292</v>
       </c>
       <c r="B21" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>51</v>
+        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
-        <v>5428</v>
+        <v>4359</v>
       </c>
       <c r="B22" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>51</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
-        <v>5439</v>
+        <v>4358</v>
       </c>
       <c r="B23" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
-        <v>5461</v>
+        <v>4356</v>
       </c>
       <c r="B24" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
-        <v>5444</v>
+        <v>4420</v>
       </c>
       <c r="B25" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
-        <v>5437</v>
+        <v>4355</v>
       </c>
       <c r="B26" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
-        <v>5457</v>
+        <v>4429</v>
       </c>
       <c r="B27" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>75</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
-        <v>5506</v>
+        <v>4364</v>
       </c>
       <c r="B28" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
-        <v>5507</v>
+        <v>4653</v>
       </c>
       <c r="B29" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>81</v>
+        <v>91</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
-        <v>5576</v>
+        <v>4642</v>
       </c>
       <c r="B30" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
-        <v>4839</v>
+        <v>4643</v>
       </c>
       <c r="B31" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>86</v>
+        <v>55</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
-        <v>5456</v>
+        <v>4674</v>
       </c>
       <c r="B32" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>90</v>
+        <v>55</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
-        <v>4697</v>
+        <v>4662</v>
       </c>
       <c r="B33" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="C33" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="D33" s="1" t="s">
+      <c r="E33" s="1" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
-        <v>5495</v>
+        <v>4644</v>
       </c>
       <c r="B34" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>94</v>
+        <v>55</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
-        <v>5397</v>
+        <v>4668</v>
       </c>
       <c r="B35" t="s">
-        <v>49</v>
+        <v>99</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>100</v>
+        <v>55</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
-        <v>5492</v>
+        <v>4646</v>
       </c>
       <c r="B36" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>103</v>
+        <v>55</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>104</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
-        <v>5548</v>
+        <v>4645</v>
       </c>
       <c r="B37" t="s">
-        <v>106</v>
+        <v>89</v>
       </c>
       <c r="C37" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="E37" s="1" t="s">
         <v>103</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
-        <v>5545</v>
+        <v>4685</v>
       </c>
       <c r="B38" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C38" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="E38" s="1" t="s">
         <v>103</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
-        <v>5554</v>
+        <v>4686</v>
       </c>
       <c r="B39" t="s">
-        <v>112</v>
+        <v>99</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>113</v>
+        <v>55</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
-        <v>5472</v>
+        <v>4584</v>
       </c>
       <c r="B40" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>117</v>
+        <v>55</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
-        <v>4302</v>
+        <v>4641</v>
       </c>
       <c r="B41" t="s">
-        <v>120</v>
+        <v>89</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>121</v>
+        <v>55</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>123</v>
+        <v>114</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
-        <v>4352</v>
+        <v>4586</v>
       </c>
       <c r="B42" t="s">
-        <v>124</v>
+        <v>18</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>121</v>
+        <v>55</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
-        <v>4822</v>
+        <v>4652</v>
       </c>
       <c r="B43" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>121</v>
+        <v>55</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>128</v>
+        <v>112</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
-        <v>4826</v>
+        <v>4600</v>
       </c>
       <c r="B44" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>121</v>
+        <v>55</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>129</v>
+        <v>118</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>130</v>
+        <v>119</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
-        <v>4843</v>
+        <v>4657</v>
       </c>
       <c r="B45" t="s">
-        <v>85</v>
+        <v>99</v>
       </c>
       <c r="C45" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="E45" s="1" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
-        <v>4847</v>
+        <v>4690</v>
       </c>
       <c r="B46" t="s">
-        <v>85</v>
+        <v>122</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>121</v>
+        <v>55</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
-        <v>4869</v>
+        <v>4696</v>
       </c>
       <c r="B47" t="s">
-        <v>85</v>
+        <v>26</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>121</v>
+        <v>55</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>135</v>
+        <v>125</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
-        <v>5566</v>
+        <v>4688</v>
       </c>
       <c r="B48" t="s">
-        <v>137</v>
+        <v>26</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>138</v>
+        <v>55</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>139</v>
+        <v>127</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>140</v>
+        <v>128</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
-        <v>5657</v>
+        <v>4692</v>
       </c>
       <c r="B49" t="s">
-        <v>141</v>
+        <v>26</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>138</v>
+        <v>55</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>142</v>
+        <v>129</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>143</v>
+        <v>128</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
-        <v>5658</v>
+        <v>4694</v>
       </c>
       <c r="B50" t="s">
-        <v>144</v>
+        <v>26</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>138</v>
+        <v>55</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>145</v>
+        <v>130</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>146</v>
+        <v>128</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
-        <v>5659</v>
+        <v>4700</v>
       </c>
       <c r="B51" t="s">
-        <v>147</v>
+        <v>131</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>138</v>
+        <v>55</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>148</v>
+        <v>132</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>149</v>
+        <v>128</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
-        <v>5638</v>
+        <v>4776</v>
       </c>
       <c r="B52" t="s">
-        <v>150</v>
+        <v>18</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>138</v>
+        <v>55</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>151</v>
+        <v>133</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>152</v>
+        <v>134</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
-        <v>5660</v>
+        <v>4777</v>
       </c>
       <c r="B53" t="s">
-        <v>153</v>
+        <v>18</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>138</v>
+        <v>55</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>154</v>
+        <v>135</v>
       </c>
       <c r="E53" s="1" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
-        <v>5669</v>
+        <v>4781</v>
       </c>
       <c r="B54" t="s">
-        <v>156</v>
+        <v>18</v>
       </c>
       <c r="C54" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="E54" s="1" t="s">
         <v>138</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
-        <v>5696</v>
+        <v>4782</v>
       </c>
       <c r="B55" t="s">
-        <v>159</v>
+        <v>18</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>138</v>
+        <v>55</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="E55" s="1" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
-        <v>4804</v>
+        <v>4784</v>
       </c>
       <c r="B56" t="s">
-        <v>85</v>
+        <v>18</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>163</v>
+        <v>141</v>
       </c>
       <c r="E56" s="1" t="s">
-        <v>164</v>
+        <v>142</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
-        <v>4212</v>
+        <v>4785</v>
       </c>
       <c r="B57" t="s">
-        <v>165</v>
+        <v>18</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>166</v>
+        <v>143</v>
       </c>
       <c r="E57" s="1" t="s">
-        <v>167</v>
+        <v>144</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
-        <v>4207</v>
+        <v>4789</v>
       </c>
       <c r="B58" t="s">
-        <v>165</v>
+        <v>18</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>168</v>
+        <v>145</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>169</v>
+        <v>146</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
-        <v>4213</v>
+        <v>4790</v>
       </c>
       <c r="B59" t="s">
-        <v>165</v>
+        <v>18</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>170</v>
+        <v>147</v>
       </c>
       <c r="E59" s="1" t="s">
-        <v>171</v>
+        <v>148</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
-        <v>4217</v>
+        <v>4793</v>
       </c>
       <c r="B60" t="s">
-        <v>172</v>
+        <v>18</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>173</v>
+        <v>149</v>
       </c>
       <c r="E60" s="1" t="s">
-        <v>174</v>
+        <v>150</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
-        <v>4208</v>
+        <v>4794</v>
       </c>
       <c r="B61" t="s">
-        <v>165</v>
+        <v>18</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>175</v>
+        <v>151</v>
       </c>
       <c r="E61" s="1" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
-        <v>4229</v>
+        <v>4799</v>
       </c>
       <c r="B62" t="s">
-        <v>177</v>
+        <v>18</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>178</v>
+        <v>153</v>
       </c>
       <c r="E62" s="1" t="s">
-        <v>179</v>
+        <v>154</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
-        <v>4196</v>
+        <v>4796</v>
       </c>
       <c r="B63" t="s">
-        <v>180</v>
+        <v>18</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>181</v>
+        <v>155</v>
       </c>
       <c r="E63" s="1" t="s">
-        <v>182</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
-        <v>4219</v>
+        <v>4800</v>
       </c>
       <c r="B64" t="s">
-        <v>172</v>
+        <v>18</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>183</v>
+        <v>156</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>184</v>
+        <v>157</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
-        <v>4233</v>
+        <v>4801</v>
       </c>
       <c r="B65" t="s">
-        <v>177</v>
+        <v>18</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>185</v>
+        <v>158</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>186</v>
+        <v>159</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
-        <v>4245</v>
+        <v>4802</v>
       </c>
       <c r="B66" t="s">
-        <v>187</v>
+        <v>18</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>188</v>
+        <v>160</v>
       </c>
       <c r="E66" s="1" t="s">
-        <v>189</v>
+        <v>161</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
-        <v>4310</v>
+        <v>4805</v>
       </c>
       <c r="B67" t="s">
-        <v>190</v>
+        <v>18</v>
       </c>
       <c r="C67" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D67" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="D67" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E67" s="1" t="s">
-        <v>192</v>
+        <v>163</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
-        <v>4314</v>
+        <v>4806</v>
       </c>
       <c r="B68" t="s">
-        <v>193</v>
+        <v>18</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>194</v>
+        <v>164</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>195</v>
+        <v>165</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
-        <v>4315</v>
+        <v>4808</v>
       </c>
       <c r="B69" t="s">
-        <v>193</v>
+        <v>18</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>196</v>
+        <v>166</v>
       </c>
       <c r="E69" s="1" t="s">
-        <v>197</v>
+        <v>167</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
-        <v>4319</v>
+        <v>4807</v>
       </c>
       <c r="B70" t="s">
-        <v>198</v>
+        <v>18</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>199</v>
+        <v>168</v>
       </c>
       <c r="E70" s="1" t="s">
-        <v>200</v>
+        <v>169</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
-        <v>4349</v>
+        <v>4810</v>
       </c>
       <c r="B71" t="s">
-        <v>201</v>
+        <v>18</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>202</v>
+        <v>170</v>
       </c>
       <c r="E71" s="1" t="s">
-        <v>203</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
-        <v>4292</v>
+        <v>4814</v>
       </c>
       <c r="B72" t="s">
-        <v>120</v>
+        <v>18</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>204</v>
+        <v>171</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>205</v>
+        <v>172</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73">
-        <v>4359</v>
+        <v>4816</v>
       </c>
       <c r="B73" t="s">
-        <v>206</v>
+        <v>18</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>207</v>
+        <v>173</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>208</v>
+        <v>174</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74">
-        <v>4358</v>
+        <v>4818</v>
       </c>
       <c r="B74" t="s">
-        <v>206</v>
+        <v>18</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>209</v>
+        <v>175</v>
       </c>
       <c r="E74" s="1" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75">
-        <v>4356</v>
+        <v>4820</v>
       </c>
       <c r="B75" t="s">
-        <v>206</v>
+        <v>18</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>211</v>
+        <v>177</v>
       </c>
       <c r="E75" s="1" t="s">
-        <v>212</v>
+        <v>178</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76">
-        <v>4420</v>
+        <v>4821</v>
       </c>
       <c r="B76" t="s">
-        <v>213</v>
+        <v>18</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>214</v>
+        <v>179</v>
       </c>
       <c r="E76" s="1" t="s">
-        <v>215</v>
+        <v>180</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77">
-        <v>4355</v>
+        <v>4825</v>
       </c>
       <c r="B77" t="s">
-        <v>206</v>
+        <v>18</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>216</v>
+        <v>181</v>
       </c>
       <c r="E77" s="1" t="s">
-        <v>217</v>
+        <v>182</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78">
-        <v>4429</v>
+        <v>4824</v>
       </c>
       <c r="B78" t="s">
-        <v>218</v>
+        <v>18</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>219</v>
+        <v>183</v>
       </c>
       <c r="E78" s="1" t="s">
-        <v>220</v>
+        <v>184</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79">
-        <v>4364</v>
+        <v>4831</v>
       </c>
       <c r="B79" t="s">
-        <v>206</v>
+        <v>18</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>221</v>
+        <v>185</v>
       </c>
       <c r="E79" s="1" t="s">
-        <v>222</v>
+        <v>186</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80">
-        <v>4653</v>
+        <v>4832</v>
       </c>
       <c r="B80" t="s">
-        <v>223</v>
+        <v>18</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>224</v>
+        <v>187</v>
       </c>
       <c r="E80" s="1" t="s">
-        <v>225</v>
+        <v>188</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81">
-        <v>4642</v>
+        <v>4833</v>
       </c>
       <c r="B81" t="s">
-        <v>223</v>
+        <v>18</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>226</v>
+        <v>189</v>
       </c>
       <c r="E81" s="1" t="s">
-        <v>227</v>
+        <v>190</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82">
-        <v>4643</v>
+        <v>4834</v>
       </c>
       <c r="B82" t="s">
-        <v>223</v>
+        <v>18</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>228</v>
+        <v>191</v>
       </c>
       <c r="E82" s="1" t="s">
-        <v>229</v>
+        <v>192</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83">
-        <v>4674</v>
+        <v>4848</v>
       </c>
       <c r="B83" t="s">
-        <v>230</v>
+        <v>18</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>231</v>
+        <v>193</v>
       </c>
       <c r="E83" s="1" t="s">
-        <v>232</v>
+        <v>194</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84">
-        <v>4662</v>
+        <v>4851</v>
       </c>
       <c r="B84" t="s">
-        <v>233</v>
+        <v>18</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>228</v>
+        <v>195</v>
       </c>
       <c r="E84" s="1" t="s">
-        <v>229</v>
+        <v>196</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85">
-        <v>4644</v>
+        <v>4853</v>
       </c>
       <c r="B85" t="s">
-        <v>223</v>
+        <v>18</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>234</v>
+        <v>197</v>
       </c>
       <c r="E85" s="1" t="s">
-        <v>235</v>
+        <v>198</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86">
-        <v>4668</v>
+        <v>4865</v>
       </c>
       <c r="B86" t="s">
-        <v>233</v>
+        <v>18</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>236</v>
+        <v>199</v>
       </c>
       <c r="E86" s="1" t="s">
-        <v>237</v>
+        <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87">
-        <v>4646</v>
+        <v>4871</v>
       </c>
       <c r="B87" t="s">
-        <v>223</v>
+        <v>18</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>238</v>
+        <v>201</v>
       </c>
       <c r="E87" s="1" t="s">
-        <v>237</v>
+        <v>202</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88">
-        <v>4645</v>
+        <v>4877</v>
       </c>
       <c r="B88" t="s">
-        <v>223</v>
+        <v>18</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>239</v>
+        <v>203</v>
       </c>
       <c r="E88" s="1" t="s">
-        <v>237</v>
+        <v>204</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89">
-        <v>4685</v>
+        <v>4885</v>
       </c>
       <c r="B89" t="s">
-        <v>240</v>
+        <v>18</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>241</v>
+        <v>205</v>
       </c>
       <c r="E89" s="1" t="s">
-        <v>237</v>
+        <v>206</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90">
-        <v>4686</v>
+        <v>4886</v>
       </c>
       <c r="B90" t="s">
-        <v>233</v>
+        <v>18</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>242</v>
+        <v>207</v>
       </c>
       <c r="E90" s="1" t="s">
-        <v>243</v>
+        <v>208</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91">
-        <v>4584</v>
+        <v>4887</v>
       </c>
       <c r="B91" t="s">
-        <v>244</v>
+        <v>18</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>245</v>
+        <v>209</v>
       </c>
       <c r="E91" s="1" t="s">
-        <v>246</v>
+        <v>210</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92">
-        <v>4641</v>
+        <v>4888</v>
       </c>
       <c r="B92" t="s">
-        <v>223</v>
+        <v>18</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>247</v>
+        <v>211</v>
       </c>
       <c r="E92" s="1" t="s">
-        <v>248</v>
+        <v>212</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93">
-        <v>4586</v>
+        <v>4898</v>
       </c>
       <c r="B93" t="s">
-        <v>85</v>
+        <v>18</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>249</v>
+        <v>213</v>
       </c>
       <c r="E93" s="1" t="s">
-        <v>250</v>
+        <v>214</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94">
-        <v>4652</v>
+        <v>4899</v>
       </c>
       <c r="B94" t="s">
-        <v>223</v>
+        <v>18</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>251</v>
+        <v>215</v>
       </c>
       <c r="E94" s="1" t="s">
-        <v>246</v>
+        <v>216</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95">
-        <v>4600</v>
+        <v>4901</v>
       </c>
       <c r="B95" t="s">
-        <v>230</v>
+        <v>18</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>252</v>
+        <v>217</v>
       </c>
       <c r="E95" s="1" t="s">
-        <v>253</v>
+        <v>218</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96">
-        <v>4657</v>
+        <v>4906</v>
       </c>
       <c r="B96" t="s">
-        <v>233</v>
+        <v>18</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>254</v>
+        <v>219</v>
       </c>
       <c r="E96" s="1" t="s">
-        <v>255</v>
+        <v>220</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97">
-        <v>4690</v>
+        <v>4713</v>
       </c>
       <c r="B97" t="s">
-        <v>256</v>
+        <v>221</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>257</v>
+        <v>222</v>
       </c>
       <c r="E97" s="1" t="s">
-        <v>258</v>
+        <v>223</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98">
-        <v>4696</v>
+        <v>4867</v>
       </c>
       <c r="B98" t="s">
-        <v>93</v>
+        <v>18</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>259</v>
+        <v>224</v>
       </c>
       <c r="E98" s="1" t="s">
-        <v>260</v>
+        <v>225</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99">
-        <v>4688</v>
+        <v>4684</v>
       </c>
       <c r="B99" t="s">
-        <v>93</v>
+        <v>106</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>261</v>
+        <v>226</v>
       </c>
       <c r="E99" s="1" t="s">
-        <v>262</v>
+        <v>227</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100">
-        <v>4692</v>
+        <v>4923</v>
       </c>
       <c r="B100" t="s">
-        <v>93</v>
+        <v>228</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>263</v>
+        <v>229</v>
       </c>
       <c r="E100" s="1" t="s">
-        <v>262</v>
+        <v>230</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101">
-        <v>4694</v>
+        <v>5042</v>
       </c>
       <c r="B101" t="s">
-        <v>93</v>
+        <v>231</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>264</v>
+        <v>232</v>
       </c>
       <c r="E101" s="1" t="s">
-        <v>262</v>
+        <v>233</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102">
-        <v>4700</v>
+        <v>5108</v>
       </c>
       <c r="B102" t="s">
-        <v>9</v>
+        <v>234</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>265</v>
+        <v>235</v>
       </c>
       <c r="E102" s="1" t="s">
-        <v>262</v>
+        <v>236</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103">
-        <v>4776</v>
+        <v>5270</v>
       </c>
       <c r="B103" t="s">
-        <v>85</v>
+        <v>237</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>266</v>
+        <v>238</v>
       </c>
       <c r="E103" s="1" t="s">
-        <v>267</v>
+        <v>239</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104">
-        <v>4777</v>
+        <v>5266</v>
       </c>
       <c r="B104" t="s">
-        <v>85</v>
+        <v>240</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>268</v>
+        <v>241</v>
       </c>
       <c r="E104" s="1" t="s">
-        <v>269</v>
+        <v>242</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105">
-        <v>4781</v>
+        <v>5329</v>
       </c>
       <c r="B105" t="s">
-        <v>85</v>
+        <v>243</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>270</v>
+        <v>244</v>
       </c>
       <c r="E105" s="1" t="s">
-        <v>271</v>
+        <v>245</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106">
-        <v>4782</v>
+        <v>5379</v>
       </c>
       <c r="B106" t="s">
-        <v>85</v>
+        <v>246</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>272</v>
+        <v>247</v>
       </c>
       <c r="E106" s="1" t="s">
-        <v>273</v>
+        <v>248</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107">
-        <v>4784</v>
+        <v>5378</v>
       </c>
       <c r="B107" t="s">
-        <v>85</v>
+        <v>249</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>274</v>
+        <v>250</v>
       </c>
       <c r="E107" s="1" t="s">
-        <v>275</v>
+        <v>251</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108">
-        <v>4785</v>
+        <v>5575</v>
       </c>
       <c r="B108" t="s">
-        <v>85</v>
+        <v>15</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>276</v>
+        <v>252</v>
       </c>
       <c r="E108" s="1" t="s">
-        <v>277</v>
+        <v>253</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109">
-        <v>4789</v>
+        <v>4448</v>
       </c>
       <c r="B109" t="s">
-        <v>85</v>
+        <v>254</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>162</v>
+        <v>6</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>278</v>
+        <v>255</v>
       </c>
       <c r="E109" s="1" t="s">
-        <v>279</v>
+        <v>256</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110">
-        <v>4790</v>
+        <v>4655</v>
       </c>
       <c r="B110" t="s">
-        <v>85</v>
+        <v>122</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>162</v>
+        <v>6</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>280</v>
+        <v>257</v>
       </c>
       <c r="E110" s="1" t="s">
-        <v>281</v>
+        <v>258</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111">
-        <v>4793</v>
+        <v>4675</v>
       </c>
       <c r="B111" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>162</v>
+        <v>6</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>282</v>
+        <v>259</v>
       </c>
       <c r="E111" s="1" t="s">
-        <v>283</v>
+        <v>260</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112">
-        <v>4794</v>
+        <v>4609</v>
       </c>
       <c r="B112" t="s">
-        <v>85</v>
+        <v>261</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>162</v>
+        <v>6</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>284</v>
+        <v>262</v>
       </c>
       <c r="E112" s="1" t="s">
-        <v>285</v>
+        <v>263</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113">
-        <v>4799</v>
+        <v>4680</v>
       </c>
       <c r="B113" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>162</v>
+        <v>6</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>286</v>
+        <v>264</v>
       </c>
       <c r="E113" s="1" t="s">
-        <v>287</v>
+        <v>265</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114">
-        <v>4796</v>
+        <v>4714</v>
       </c>
       <c r="B114" t="s">
-        <v>85</v>
+        <v>221</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>162</v>
+        <v>6</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>288</v>
+        <v>266</v>
       </c>
       <c r="E114" s="1" t="s">
-        <v>277</v>
+        <v>267</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115">
-        <v>4800</v>
+        <v>4703</v>
       </c>
       <c r="B115" t="s">
-        <v>85</v>
+        <v>131</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>162</v>
+        <v>6</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>289</v>
+        <v>268</v>
       </c>
       <c r="E115" s="1" t="s">
-        <v>290</v>
+        <v>269</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116">
-        <v>4801</v>
+        <v>4925</v>
       </c>
       <c r="B116" t="s">
-        <v>85</v>
+        <v>228</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>162</v>
+        <v>6</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>291</v>
+        <v>270</v>
       </c>
       <c r="E116" s="1" t="s">
-        <v>292</v>
+        <v>271</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117">
-        <v>4802</v>
+        <v>5076</v>
       </c>
       <c r="B117" t="s">
-        <v>85</v>
+        <v>272</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>162</v>
+        <v>6</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>293</v>
+        <v>273</v>
       </c>
       <c r="E117" s="1" t="s">
-        <v>294</v>
+        <v>274</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118">
-        <v>4805</v>
+        <v>5070</v>
       </c>
       <c r="B118" t="s">
-        <v>85</v>
+        <v>275</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>162</v>
+        <v>6</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>295</v>
+        <v>276</v>
       </c>
       <c r="E118" s="1" t="s">
-        <v>296</v>
+        <v>277</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119">
-        <v>4806</v>
+        <v>5087</v>
       </c>
       <c r="B119" t="s">
-        <v>85</v>
+        <v>278</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>162</v>
+        <v>6</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>297</v>
+        <v>279</v>
       </c>
       <c r="E119" s="1" t="s">
-        <v>298</v>
+        <v>280</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120">
-        <v>4808</v>
+        <v>5063</v>
       </c>
       <c r="B120" t="s">
-        <v>85</v>
+        <v>281</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>162</v>
+        <v>6</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>299</v>
+        <v>282</v>
       </c>
       <c r="E120" s="1" t="s">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121">
-        <v>4807</v>
+        <v>5078</v>
       </c>
       <c r="B121" t="s">
-        <v>85</v>
+        <v>283</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>162</v>
+        <v>6</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>301</v>
+        <v>284</v>
       </c>
       <c r="E121" s="1" t="s">
-        <v>302</v>
+        <v>285</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122">
-        <v>4810</v>
+        <v>5106</v>
       </c>
       <c r="B122" t="s">
-        <v>85</v>
+        <v>234</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>162</v>
+        <v>6</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>303</v>
+        <v>286</v>
       </c>
       <c r="E122" s="1" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123">
-        <v>4814</v>
+        <v>5096</v>
       </c>
       <c r="B123" t="s">
-        <v>85</v>
+        <v>288</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>162</v>
+        <v>6</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>304</v>
+        <v>289</v>
       </c>
       <c r="E123" s="1" t="s">
-        <v>305</v>
+        <v>290</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124">
-        <v>4816</v>
+        <v>5291</v>
       </c>
       <c r="B124" t="s">
-        <v>85</v>
+        <v>291</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>162</v>
+        <v>6</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>306</v>
+        <v>292</v>
       </c>
       <c r="E124" s="1" t="s">
-        <v>307</v>
+        <v>293</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125">
-        <v>4818</v>
+        <v>5318</v>
       </c>
       <c r="B125" t="s">
-        <v>85</v>
+        <v>294</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>162</v>
+        <v>6</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>308</v>
+        <v>295</v>
       </c>
       <c r="E125" s="1" t="s">
-        <v>309</v>
+        <v>296</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126">
-        <v>4820</v>
+        <v>5325</v>
       </c>
       <c r="B126" t="s">
-        <v>85</v>
+        <v>243</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>162</v>
+        <v>6</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>310</v>
+        <v>297</v>
       </c>
       <c r="E126" s="1" t="s">
-        <v>311</v>
+        <v>298</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127">
-        <v>4821</v>
+        <v>5333</v>
       </c>
       <c r="B127" t="s">
-        <v>85</v>
+        <v>299</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>162</v>
+        <v>6</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>312</v>
+        <v>300</v>
       </c>
       <c r="E127" s="1" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128">
-        <v>4825</v>
+        <v>5330</v>
       </c>
       <c r="B128" t="s">
-        <v>85</v>
+        <v>299</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>162</v>
+        <v>6</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="E128" s="1" t="s">
-        <v>315</v>
+        <v>303</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129">
-        <v>4824</v>
+        <v>5404</v>
       </c>
       <c r="B129" t="s">
-        <v>85</v>
+        <v>33</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>162</v>
+        <v>6</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>316</v>
+        <v>304</v>
       </c>
       <c r="E129" s="1" t="s">
-        <v>317</v>
+        <v>305</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130">
-        <v>4831</v>
+        <v>5398</v>
       </c>
       <c r="B130" t="s">
-        <v>85</v>
+        <v>33</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>162</v>
+        <v>6</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>318</v>
+        <v>306</v>
       </c>
       <c r="E130" s="1" t="s">
-        <v>319</v>
+        <v>307</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131">
-        <v>4832</v>
+        <v>5401</v>
       </c>
       <c r="B131" t="s">
-        <v>85</v>
+        <v>33</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>162</v>
+        <v>6</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>320</v>
+        <v>308</v>
       </c>
       <c r="E131" s="1" t="s">
-        <v>321</v>
+        <v>309</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132">
-        <v>4833</v>
+        <v>5399</v>
       </c>
       <c r="B132" t="s">
-        <v>85</v>
+        <v>33</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>162</v>
+        <v>6</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>322</v>
+        <v>310</v>
       </c>
       <c r="E132" s="1" t="s">
-        <v>323</v>
+        <v>311</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133">
-        <v>4834</v>
+        <v>5410</v>
       </c>
       <c r="B133" t="s">
-        <v>85</v>
+        <v>312</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>162</v>
+        <v>6</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>324</v>
+        <v>313</v>
       </c>
       <c r="E133" s="1" t="s">
-        <v>325</v>
+        <v>305</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134">
-        <v>4848</v>
+        <v>5428</v>
       </c>
       <c r="B134" t="s">
-        <v>85</v>
+        <v>314</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>162</v>
+        <v>6</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>326</v>
+        <v>315</v>
       </c>
       <c r="E134" s="1" t="s">
-        <v>327</v>
+        <v>305</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135">
-        <v>4851</v>
+        <v>5439</v>
       </c>
       <c r="B135" t="s">
-        <v>85</v>
+        <v>316</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>162</v>
+        <v>6</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>328</v>
+        <v>317</v>
       </c>
       <c r="E135" s="1" t="s">
-        <v>329</v>
+        <v>318</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136">
-        <v>4853</v>
+        <v>5461</v>
       </c>
       <c r="B136" t="s">
-        <v>85</v>
+        <v>319</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>162</v>
+        <v>6</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>330</v>
+        <v>320</v>
       </c>
       <c r="E136" s="1" t="s">
-        <v>331</v>
+        <v>321</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137">
-        <v>4865</v>
+        <v>5444</v>
       </c>
       <c r="B137" t="s">
-        <v>85</v>
+        <v>316</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>162</v>
+        <v>6</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>332</v>
+        <v>322</v>
       </c>
       <c r="E137" s="1" t="s">
-        <v>333</v>
+        <v>323</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138">
-        <v>4871</v>
+        <v>5437</v>
       </c>
       <c r="B138" t="s">
-        <v>85</v>
+        <v>324</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>162</v>
+        <v>6</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>334</v>
+        <v>325</v>
       </c>
       <c r="E138" s="1" t="s">
-        <v>335</v>
+        <v>326</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139">
-        <v>4877</v>
+        <v>4302</v>
       </c>
       <c r="B139" t="s">
-        <v>85</v>
+        <v>69</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>162</v>
+        <v>327</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="E139" s="1" t="s">
-        <v>337</v>
+        <v>329</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140">
-        <v>4885</v>
+        <v>4352</v>
       </c>
       <c r="B140" t="s">
-        <v>85</v>
+        <v>330</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>162</v>
+        <v>327</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>338</v>
+        <v>331</v>
       </c>
       <c r="E140" s="1" t="s">
-        <v>339</v>
+        <v>332</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141">
-        <v>4886</v>
+        <v>4822</v>
       </c>
       <c r="B141" t="s">
-        <v>85</v>
+        <v>18</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>162</v>
+        <v>327</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>340</v>
+        <v>333</v>
       </c>
       <c r="E141" s="1" t="s">
-        <v>341</v>
+        <v>334</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142">
-        <v>4887</v>
+        <v>4826</v>
       </c>
       <c r="B142" t="s">
-        <v>85</v>
+        <v>18</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>162</v>
+        <v>327</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E142" s="1" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143">
-        <v>4888</v>
+        <v>4843</v>
       </c>
       <c r="B143" t="s">
-        <v>85</v>
+        <v>18</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>162</v>
+        <v>327</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
       <c r="E143" s="1" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144">
-        <v>4898</v>
+        <v>4847</v>
       </c>
       <c r="B144" t="s">
-        <v>85</v>
+        <v>18</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>162</v>
+        <v>327</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="E144" s="1" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145">
-        <v>4899</v>
+        <v>4869</v>
       </c>
       <c r="B145" t="s">
-        <v>85</v>
+        <v>18</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>162</v>
+        <v>327</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E145" s="1" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146">
-        <v>4901</v>
+        <v>5566</v>
       </c>
       <c r="B146" t="s">
-        <v>85</v>
+        <v>343</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>162</v>
+        <v>344</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="E146" s="1" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147">
-        <v>4906</v>
+        <v>5657</v>
       </c>
       <c r="B147" t="s">
-        <v>85</v>
+        <v>347</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>162</v>
+        <v>344</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="E147" s="1" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148">
-        <v>4713</v>
+        <v>5658</v>
       </c>
       <c r="B148" t="s">
-        <v>5</v>
+        <v>350</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>162</v>
+        <v>344</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="E148" s="1" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149">
-        <v>4867</v>
+        <v>5659</v>
       </c>
       <c r="B149" t="s">
-        <v>85</v>
+        <v>353</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>162</v>
+        <v>344</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="E149" s="1" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150">
-        <v>4684</v>
+        <v>5638</v>
       </c>
       <c r="B150" t="s">
-        <v>240</v>
+        <v>356</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>162</v>
+        <v>344</v>
       </c>
       <c r="D150" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="E150" s="1" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151">
-        <v>4923</v>
+        <v>5660</v>
       </c>
       <c r="B151" t="s">
-        <v>12</v>
+        <v>359</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>162</v>
+        <v>344</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>360</v>
       </c>
       <c r="E151" s="1" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152">
-        <v>5042</v>
+        <v>5669</v>
       </c>
       <c r="B152" t="s">
         <v>362</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>162</v>
+        <v>344</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>363</v>
       </c>
       <c r="E152" s="1" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153">
-        <v>5108</v>
+        <v>5696</v>
       </c>
       <c r="B153" t="s">
-        <v>29</v>
+        <v>365</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>162</v>
+        <v>344</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="E153" s="1" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154">
-        <v>5270</v>
+        <v>4804</v>
       </c>
       <c r="B154" t="s">
-        <v>367</v>
+        <v>18</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>368</v>
       </c>
       <c r="E154" s="1" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155">
-        <v>5266</v>
+        <v>4212</v>
       </c>
       <c r="B155" t="s">
         <v>370</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>371</v>
       </c>
       <c r="E155" s="1" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156">
-        <v>5329</v>
+        <v>4207</v>
       </c>
       <c r="B156" t="s">
-        <v>41</v>
+        <v>370</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>373</v>
       </c>
       <c r="E156" s="1" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157">
-        <v>5379</v>
+        <v>4213</v>
       </c>
       <c r="B157" t="s">
+        <v>370</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D157" s="1" t="s">
         <v>375</v>
       </c>
-      <c r="C157" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D157" s="1" t="s">
+      <c r="E157" s="1" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158">
-        <v>5378</v>
+        <v>4217</v>
       </c>
       <c r="B158" t="s">
+        <v>377</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D158" s="1" t="s">
         <v>378</v>
       </c>
-      <c r="C158" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D158" s="1" t="s">
+      <c r="E158" s="1" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159">
-        <v>5575</v>
+        <v>4208</v>
       </c>
       <c r="B159" t="s">
-        <v>82</v>
+        <v>370</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>162</v>
+        <v>55</v>
       </c>
       <c r="D159" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="E159" s="1" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160">
-        <v>4448</v>
+        <v>4229</v>
       </c>
       <c r="B160" t="s">
+        <v>382</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D160" s="1" t="s">
         <v>383</v>
       </c>
-      <c r="C160" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D160" s="1" t="s">
+      <c r="E160" s="1" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161">
-        <v>4655</v>
+        <v>4196</v>
       </c>
       <c r="B161" t="s">
-        <v>256</v>
+        <v>385</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>386</v>
       </c>
       <c r="E161" s="1" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162">
-        <v>4675</v>
+        <v>4219</v>
       </c>
       <c r="B162" t="s">
-        <v>240</v>
+        <v>377</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>388</v>
       </c>
       <c r="E162" s="1" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163">
-        <v>4609</v>
+        <v>4233</v>
       </c>
       <c r="B163" t="s">
+        <v>382</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D163" s="1" t="s">
         <v>390</v>
       </c>
-      <c r="C163" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D163" s="1" t="s">
+      <c r="E163" s="1" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164">
-        <v>4680</v>
+        <v>4245</v>
       </c>
       <c r="B164" t="s">
-        <v>240</v>
+        <v>392</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>393</v>
       </c>
       <c r="E164" s="1" t="s">
         <v>394</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>