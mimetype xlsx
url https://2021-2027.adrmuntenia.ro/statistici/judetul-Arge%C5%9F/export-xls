--- v6 (2026-03-12)
+++ v7 (2026-04-02)
@@ -104,135 +104,135 @@
   <si>
     <t>0,00</t>
   </si>
   <si>
     <t>RSO1.3 - Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive</t>
   </si>
   <si>
     <t>PRSM/160/PRSM_P1/OP1/RSO1.3/PRSM_A44</t>
   </si>
   <si>
     <t>15.03.2024</t>
   </si>
   <si>
     <t>15.07.2024</t>
   </si>
   <si>
     <t>319.295.109,84</t>
   </si>
   <si>
     <t>176.082.412,96</t>
   </si>
   <si>
     <t>31.787.361,15</t>
   </si>
   <si>
-    <t>87.312.233,82</t>
-[...5 lines deleted...]
-    <t>8.659.684,82</t>
+    <t>95.832.578,03</t>
+  </si>
+  <si>
+    <t>54.021.518,32</t>
+  </si>
+  <si>
+    <t>9.533.209,11</t>
   </si>
   <si>
     <t>PRSM/267/PRSM_P1/OP1/RSO1.3/PRSM_A44</t>
   </si>
   <si>
     <t>30.04.2024</t>
   </si>
   <si>
     <t>09.08.2024</t>
   </si>
   <si>
     <t>1.764.590.660,56</t>
   </si>
   <si>
     <t>729.702.211,90</t>
   </si>
   <si>
     <t>128.770.978,64</t>
   </si>
   <si>
-    <t>1.319.785.610,93</t>
-[...5 lines deleted...]
-    <t>92.796.997,40</t>
+    <t>1.328.573.029,38</t>
+  </si>
+  <si>
+    <t>529.412.804,82</t>
+  </si>
+  <si>
+    <t>93.425.789,07</t>
   </si>
   <si>
     <t>PRSM/462/PRSM_P1/OP1/RSO1.3/PRSM_A39 - etapizate</t>
   </si>
   <si>
     <t>02.08.2024</t>
   </si>
   <si>
     <t>30.08.2024</t>
   </si>
   <si>
     <t>1.286.349,06</t>
   </si>
   <si>
     <t>379.984,07</t>
   </si>
   <si>
     <t>354.710,57</t>
   </si>
   <si>
     <t>1.242.503,95</t>
   </si>
   <si>
     <t>596.599,42</t>
   </si>
   <si>
     <t>105.282,25</t>
   </si>
   <si>
     <t>P2 - O regiune cu orașe prietenoase cu mediul</t>
   </si>
   <si>
     <t>RSO2.1 - Promovarea eficienței energetice și reducerea emisiilor de gaze cu efect de seră</t>
   </si>
   <si>
     <t>PRSM/638/PRSM_P2/OP2</t>
   </si>
   <si>
     <t>23.05.2025</t>
   </si>
   <si>
     <t>21.05.2027</t>
   </si>
   <si>
-    <t>111.568.537,50</t>
-[...5 lines deleted...]
-    <t>13.200.207,98</t>
+    <t>126.326.103,70</t>
+  </si>
+  <si>
+    <t>97.803.579,64</t>
+  </si>
+  <si>
+    <t>14.958.194,56</t>
   </si>
   <si>
     <t>25.248.336,48</t>
   </si>
   <si>
     <t>18.889.892,38</t>
   </si>
   <si>
     <t>2.889.042,39</t>
   </si>
   <si>
     <t>PRSM/265/PRSM_P2/OP2/RSO2.1/PRSM_A37</t>
   </si>
   <si>
     <t>15.05.2024</t>
   </si>
   <si>
     <t>15.11.2024</t>
   </si>
   <si>
     <t>120.673.488,87</t>
   </si>
   <si>
     <t>94.077.733,22</t>
   </si>
@@ -1011,95 +1011,95 @@
       <c r="C3" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>26</v>
       </c>
       <c r="G3">
         <v>238</v>
       </c>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>34</v>
       </c>
       <c r="F4" t="s">
         <v>35</v>
       </c>
       <c r="G4">
         <v>162</v>
       </c>
       <c r="H4" t="s">
         <v>36</v>
       </c>
       <c r="I4" t="s">
         <v>37</v>
       </c>
       <c r="J4" t="s">
         <v>38</v>
       </c>
       <c r="K4">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="L4" t="s">
         <v>39</v>
       </c>
       <c r="M4" t="s">
         <v>40</v>
       </c>
       <c r="N4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E5" s="1" t="s">
@@ -1131,51 +1131,51 @@
       </c>
       <c r="N5" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>54</v>
       </c>
       <c r="F6" t="s">
         <v>55</v>
       </c>
       <c r="G6">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="H6" t="s">
         <v>56</v>
       </c>
       <c r="I6" t="s">
         <v>57</v>
       </c>
       <c r="J6" t="s">
         <v>58</v>
       </c>
       <c r="K6">
         <v>2</v>
       </c>
       <c r="L6" t="s">
         <v>59</v>
       </c>
       <c r="M6" t="s">
         <v>60</v>
       </c>
       <c r="N6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7">