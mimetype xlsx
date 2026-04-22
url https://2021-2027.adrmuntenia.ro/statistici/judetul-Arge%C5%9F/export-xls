--- v7 (2026-04-02)
+++ v8 (2026-04-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Prioritate</t>
   </si>
   <si>
     <t>Obiectiv specific</t>
   </si>
   <si>
     <t>Apel</t>
   </si>
   <si>
     <t>Început depunere</t>
   </si>
   <si>
     <t>Sfârșit depunere</t>
   </si>
   <si>
     <t>Nr. Proiecte</t>
   </si>
   <si>
     <t>Valoare totală proiecte</t>
   </si>
   <si>
@@ -71,480 +71,228 @@
   <si>
     <t>Valoare totală contracte</t>
   </si>
   <si>
     <t>Valoare FEDR contracte</t>
   </si>
   <si>
     <t>Valoare buget stat contracte</t>
   </si>
   <si>
     <t>P1 - O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice</t>
   </si>
   <si>
     <t>RSO1.2 - Valorificarea avantajelor digitalizării, în beneficiul cetățenilor, al companiilor, al organizațiilor de cercetare și al autorităților publice</t>
   </si>
   <si>
     <t>PRSM/473/PRSM_P1/OP1/RSO1.2/PRSM_A38</t>
   </si>
   <si>
     <t>01.11.2024</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
-    <t>214.147.321,99</t>
-[...10 lines deleted...]
-  <si>
     <t>RSO1.3 - Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive</t>
   </si>
   <si>
     <t>PRSM/160/PRSM_P1/OP1/RSO1.3/PRSM_A44</t>
   </si>
   <si>
     <t>15.03.2024</t>
   </si>
   <si>
     <t>15.07.2024</t>
   </si>
   <si>
-    <t>319.295.109,84</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/267/PRSM_P1/OP1/RSO1.3/PRSM_A44</t>
   </si>
   <si>
     <t>30.04.2024</t>
   </si>
   <si>
     <t>09.08.2024</t>
   </si>
   <si>
-    <t>1.764.590.660,56</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/462/PRSM_P1/OP1/RSO1.3/PRSM_A39 - etapizate</t>
   </si>
   <si>
     <t>02.08.2024</t>
   </si>
   <si>
     <t>30.08.2024</t>
   </si>
   <si>
-    <t>1.286.349,06</t>
-[...16 lines deleted...]
-  <si>
     <t>P2 - O regiune cu orașe prietenoase cu mediul</t>
   </si>
   <si>
     <t>RSO2.1 - Promovarea eficienței energetice și reducerea emisiilor de gaze cu efect de seră</t>
   </si>
   <si>
     <t>PRSM/638/PRSM_P2/OP2</t>
   </si>
   <si>
     <t>23.05.2025</t>
   </si>
   <si>
     <t>21.05.2027</t>
   </si>
   <si>
-    <t>126.326.103,70</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/265/PRSM_P2/OP2/RSO2.1/PRSM_A37</t>
   </si>
   <si>
     <t>15.05.2024</t>
   </si>
   <si>
     <t>15.11.2024</t>
   </si>
   <si>
-    <t>120.673.488,87</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/249/PRSM_P2/OP2/RSO2.1/PRSM_A34</t>
   </si>
   <si>
     <t>01.04.2024</t>
   </si>
   <si>
     <t>15.02.2025</t>
   </si>
   <si>
-    <t>164.827.478,11</t>
-[...7 lines deleted...]
-  <si>
     <t>RSO2.7 - Intensificare acțiunilor de protecție și conservare a naturii, a biodiversității și a infrastructurii verzi, inclusiv în zonele urbane, precum și reducerea tuturor formelor de poluare</t>
   </si>
   <si>
     <t>PRSM/536/PRSM_P2/OP2/RSO2.7/PRSM_A13</t>
   </si>
   <si>
     <t>03.02.2025</t>
   </si>
   <si>
     <t>29.12.2025</t>
   </si>
   <si>
-    <t>214.129.275,40</t>
-[...7 lines deleted...]
-  <si>
     <t>P3 - O regiune cu mobilitate urbană durabilă</t>
   </si>
   <si>
     <t>RSO2.8 - Promovarea mobilității urbane multimodale sustenabile, ca parte a tranziției către o economie cu zero emisii de dioxid de carbon</t>
   </si>
   <si>
     <t>PRSM/435/PRSM_P3/OP2/RSO2.8/PRSM_A26 - etapizate</t>
   </si>
   <si>
     <t>26.06.2024</t>
   </si>
   <si>
-    <t>51.428.242,78</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/366/PRSM_P3/OP2/RSO2.8/PRSM_A26</t>
   </si>
   <si>
     <t>16.09.2024</t>
   </si>
   <si>
     <t>15.09.2025</t>
   </si>
   <si>
-    <t>158.576.440,75</t>
-[...7 lines deleted...]
-  <si>
     <t>PRSM/438/PRSM_P3/OP2/RSO2.8/PRSM_A26 - etapizate</t>
   </si>
   <si>
-    <t>10.985.152,79</t>
-[...16 lines deleted...]
-  <si>
     <t>P4 - O regiune mai accesibilă</t>
   </si>
   <si>
     <t>RSO3.2 - Dezvoltarea și ameliorarea unei mobilități naționale, regionale și locale sustenabile, reziliente la schimbările climatice, inteligente și intermodale, inclusiv îmbunătățirea accesului la TEN-T și a mobilității transfrontaliere</t>
   </si>
   <si>
     <t>PRSM/149/PRSM_P4/OP3/RSO3.2/PRSM_A29</t>
   </si>
   <si>
     <t>01.02.2024</t>
   </si>
   <si>
     <t>31.12.2026</t>
   </si>
   <si>
-    <t>743.118.087,33</t>
-[...16 lines deleted...]
-  <si>
     <t>P5 - O regiune educată</t>
   </si>
   <si>
     <t>RSO4.2 - Îmbunătățirea accesului la servicii și favorabile incluziunii și de calitate în educație, formare și învățare pe tot parcursul vieții prin dezvoltarea infrastructurii accesibile, inclusiv prin promovarea rezilienței pentru educația și formarea la distanță și online</t>
   </si>
   <si>
     <t>PRSM/318/PRSM_P5/OP4/RSO4.2/PRSM_A1</t>
   </si>
   <si>
     <t>28.06.2024</t>
   </si>
   <si>
     <t>27.12.2024</t>
   </si>
   <si>
-    <t>12.129.871,78</t>
-[...7 lines deleted...]
-  <si>
     <t>PRSM/310/PRSM_P5/OP4/RSO4.2/PRSM_A23</t>
   </si>
   <si>
     <t>19.06.2024</t>
   </si>
   <si>
     <t>19.02.2025</t>
   </si>
   <si>
-    <t>55.836.218,04</t>
-[...7 lines deleted...]
-  <si>
     <t>PRSM/298/PRSM_P5/OP4/RSO4.2/PRSM_A22</t>
   </si>
   <si>
     <t>07.06.2024</t>
   </si>
   <si>
     <t>06.12.2024</t>
   </si>
   <si>
-    <t>26.940.317,17</t>
-[...7 lines deleted...]
-  <si>
     <t>P6 - O regiune atractivă</t>
   </si>
   <si>
     <t>RSO5.1 - Promovarea dezvoltării integrate și incluzive în domeniul social, economic și al mediului, precum și a culturii, a patrimoniului natural, a turismului sustenabil și a securității în zonele urbane</t>
   </si>
   <si>
     <t>PRSM/369/PRSM_P6/OP5/RSO5.1/PRSM_A40</t>
   </si>
   <si>
     <t>26.07.2024</t>
   </si>
   <si>
     <t>27.03.2025</t>
   </si>
   <si>
-    <t>33.941.335,87</t>
-[...13 lines deleted...]
-  <si>
     <t>RSO5.2 - Promovarea dezvoltării locale integrate și incluzive în domeniul social, economic și al mediului, precum și a culturii, a patrimoniului natural, a turismului sustenabil și a securității în alte zone decât cele urbane</t>
   </si>
   <si>
     <t>PRSM/439/PRSM_P6/OP5/RSO5.2/PRSM_A32</t>
   </si>
   <si>
     <t>02.09.2024</t>
   </si>
   <si>
     <t>04.08.2025</t>
   </si>
   <si>
-    <t>80.127.963,66</t>
-[...7 lines deleted...]
-  <si>
     <t>PRSM/380/PRSM_P6/OP5/RSO5.2/PRSM_A40</t>
   </si>
   <si>
     <t>27.05.2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>9.999.605,15</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFffffff"/>
       <name val="Calibri"/>
@@ -554,59 +302,63 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF003399"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="1" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="1" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -880,880 +632,850 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="80" customWidth="true" style="0"/>
-    <col min="3" max="3" width="80" customWidth="true" style="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="20" customWidth="true" style="1"/>
+    <col min="3" max="3" width="80" customWidth="true" style="3"/>
+    <col min="4" max="4" width="80" customWidth="true" style="3"/>
+    <col min="5" max="5" width="20" customWidth="true" style="3"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="3" t="s">
+      <c r="C1" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="3" t="s">
+      <c r="D1" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="3" t="s">
+      <c r="E1" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="G1" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="H1" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="I1" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="J1" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="K1" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="L1" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="2" t="s">
+      <c r="M1" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="N1" s="7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>14</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="C2" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="D2" s="1" t="s">
+      <c r="D2" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E2" s="1" t="s">
+      <c r="E2" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F2" t="s">
         <v>18</v>
       </c>
-      <c r="G2">
+      <c r="G2" s="1">
         <v>46</v>
       </c>
-      <c r="H2" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H2" s="2">
+        <v>214147321.99</v>
+      </c>
+      <c r="I2" s="2">
+        <v>178986455.07</v>
+      </c>
+      <c r="J2" s="2">
+        <v>27374368.51</v>
+      </c>
+      <c r="K2" s="1"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
-      <c r="C3" s="1" t="s">
-[...6 lines deleted...]
-        <v>25</v>
+      <c r="C3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>21</v>
       </c>
       <c r="F3" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="G3">
+        <v>22</v>
+      </c>
+      <c r="G3" s="1">
         <v>238</v>
       </c>
-      <c r="H3" t="s">
-[...18 lines deleted...]
-        <v>32</v>
+      <c r="H3" s="2">
+        <v>319295109.84</v>
+      </c>
+      <c r="I3" s="2">
+        <v>176082412.96</v>
+      </c>
+      <c r="J3" s="2">
+        <v>31787361.15</v>
+      </c>
+      <c r="K3" s="1">
+        <v>73</v>
+      </c>
+      <c r="L3" s="2">
+        <v>98882910.58</v>
+      </c>
+      <c r="M3" s="2">
+        <v>55644505.9</v>
+      </c>
+      <c r="N3" s="2">
+        <v>9819618.67</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="C4" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="D4" s="1" t="s">
-[...3 lines deleted...]
-        <v>34</v>
+      <c r="E4" s="3" t="s">
+        <v>24</v>
       </c>
       <c r="F4" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="G4">
+        <v>25</v>
+      </c>
+      <c r="G4" s="1">
         <v>162</v>
       </c>
-      <c r="H4" t="s">
-[...8 lines deleted...]
-      <c r="K4">
+      <c r="H4" s="2">
+        <v>1764590660.56</v>
+      </c>
+      <c r="I4" s="2">
+        <v>729702211.9</v>
+      </c>
+      <c r="J4" s="2">
+        <v>128770978.64</v>
+      </c>
+      <c r="K4" s="1">
         <v>104</v>
       </c>
-      <c r="L4" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="L4" s="2">
+        <v>1296650793.86</v>
+      </c>
+      <c r="M4" s="2">
+        <v>519728058.18</v>
+      </c>
+      <c r="N4" s="2">
+        <v>91716716.13</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="1" t="s">
-[...6 lines deleted...]
-        <v>43</v>
+      <c r="C5" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>27</v>
       </c>
       <c r="F5" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="G5">
+        <v>28</v>
+      </c>
+      <c r="G5" s="1">
         <v>1</v>
       </c>
-      <c r="H5" t="s">
-[...8 lines deleted...]
-      <c r="K5">
+      <c r="H5" s="2">
+        <v>1286349.06</v>
+      </c>
+      <c r="I5" s="2">
+        <v>379984.07</v>
+      </c>
+      <c r="J5" s="2">
+        <v>354710.57</v>
+      </c>
+      <c r="K5" s="1">
         <v>1</v>
       </c>
-      <c r="L5" t="s">
-[...6 lines deleted...]
-        <v>50</v>
+      <c r="L5" s="2">
+        <v>1242503.95</v>
+      </c>
+      <c r="M5" s="2">
+        <v>596599.42</v>
+      </c>
+      <c r="N5" s="2">
+        <v>105282.25</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>51</v>
-[...8 lines deleted...]
-        <v>54</v>
+        <v>29</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>32</v>
       </c>
       <c r="F6" t="s">
-        <v>55</v>
-[...13 lines deleted...]
-      <c r="K6">
+        <v>33</v>
+      </c>
+      <c r="G6" s="1">
+        <v>9</v>
+      </c>
+      <c r="H6" s="2">
+        <v>160818667.56</v>
+      </c>
+      <c r="I6" s="2">
+        <v>124377996.77</v>
+      </c>
+      <c r="J6" s="2">
+        <v>19022517.19</v>
+      </c>
+      <c r="K6" s="1">
         <v>2</v>
       </c>
-      <c r="L6" t="s">
-[...6 lines deleted...]
-        <v>61</v>
+      <c r="L6" s="2">
+        <v>25248336.48</v>
+      </c>
+      <c r="M6" s="2">
+        <v>18889892.38</v>
+      </c>
+      <c r="N6" s="2">
+        <v>2889042.39</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>51</v>
-[...8 lines deleted...]
-        <v>63</v>
+        <v>29</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>35</v>
       </c>
       <c r="F7" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="G7">
+        <v>36</v>
+      </c>
+      <c r="G7" s="1">
         <v>5</v>
       </c>
-      <c r="H7" t="s">
-[...8 lines deleted...]
-      <c r="K7">
+      <c r="H7" s="2">
+        <v>120673488.87</v>
+      </c>
+      <c r="I7" s="2">
+        <v>94077733.22</v>
+      </c>
+      <c r="J7" s="2">
+        <v>14388359.19</v>
+      </c>
+      <c r="K7" s="1">
         <v>5</v>
       </c>
-      <c r="L7" t="s">
-[...6 lines deleted...]
-        <v>70</v>
+      <c r="L7" s="2">
+        <v>117214838.81</v>
+      </c>
+      <c r="M7" s="2">
+        <v>91302662.71</v>
+      </c>
+      <c r="N7" s="2">
+        <v>13963936.64</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>51</v>
-[...8 lines deleted...]
-        <v>72</v>
+        <v>29</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>38</v>
       </c>
       <c r="F8" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="G8">
+        <v>39</v>
+      </c>
+      <c r="G8" s="1">
         <v>12</v>
       </c>
-      <c r="H8" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H8" s="2">
+        <v>164827478.11</v>
+      </c>
+      <c r="I8" s="2">
+        <v>117224426.29</v>
+      </c>
+      <c r="J8" s="2">
+        <v>16348475.33</v>
+      </c>
+      <c r="K8" s="1"/>
+      <c r="L8" s="2"/>
+      <c r="M8" s="2"/>
+      <c r="N8" s="2"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>51</v>
-[...8 lines deleted...]
-        <v>79</v>
+        <v>29</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>42</v>
       </c>
       <c r="F9" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="G9">
+        <v>43</v>
+      </c>
+      <c r="G9" s="1">
         <v>9</v>
       </c>
-      <c r="H9" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H9" s="2">
+        <v>214129275.4</v>
+      </c>
+      <c r="I9" s="2">
+        <v>141604628.45</v>
+      </c>
+      <c r="J9" s="2">
+        <v>22159239.66</v>
+      </c>
+      <c r="K9" s="1"/>
+      <c r="L9" s="2"/>
+      <c r="M9" s="2"/>
+      <c r="N9" s="2"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>84</v>
-[...8 lines deleted...]
-        <v>87</v>
+        <v>44</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>47</v>
       </c>
       <c r="F10" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="G10">
+        <v>36</v>
+      </c>
+      <c r="G10" s="1">
         <v>1</v>
       </c>
-      <c r="H10" t="s">
-[...8 lines deleted...]
-      <c r="K10">
+      <c r="H10" s="2">
+        <v>51428242.78</v>
+      </c>
+      <c r="I10" s="2">
+        <v>36218668.06</v>
+      </c>
+      <c r="J10" s="2">
+        <v>5539325.69</v>
+      </c>
+      <c r="K10" s="1">
         <v>1</v>
       </c>
-      <c r="L10" t="s">
-[...6 lines deleted...]
-        <v>93</v>
+      <c r="L10" s="2">
+        <v>45356649.28</v>
+      </c>
+      <c r="M10" s="2">
+        <v>31740035.39</v>
+      </c>
+      <c r="N10" s="2">
+        <v>4854358.34</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>84</v>
-[...8 lines deleted...]
-        <v>95</v>
+        <v>44</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>49</v>
       </c>
       <c r="F11" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="G11">
+        <v>50</v>
+      </c>
+      <c r="G11" s="1">
         <v>2</v>
       </c>
-      <c r="H11" t="s">
-[...8 lines deleted...]
-      <c r="K11">
+      <c r="H11" s="2">
+        <v>158576440.75</v>
+      </c>
+      <c r="I11" s="2">
+        <v>110551990.16</v>
+      </c>
+      <c r="J11" s="2">
+        <v>16907951.44</v>
+      </c>
+      <c r="K11" s="1">
         <v>2</v>
       </c>
-      <c r="L11" t="s">
-[...6 lines deleted...]
-        <v>99</v>
+      <c r="L11" s="2">
+        <v>158576440.75</v>
+      </c>
+      <c r="M11" s="2">
+        <v>110551990.16</v>
+      </c>
+      <c r="N11" s="2">
+        <v>16907951.44</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>84</v>
-[...8 lines deleted...]
-        <v>87</v>
+        <v>44</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>47</v>
       </c>
       <c r="F12" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="G12">
+        <v>36</v>
+      </c>
+      <c r="G12" s="1">
         <v>1</v>
       </c>
-      <c r="H12" t="s">
-[...8 lines deleted...]
-      <c r="K12">
+      <c r="H12" s="2">
+        <v>10985152.79</v>
+      </c>
+      <c r="I12" s="2">
+        <v>8965939.75</v>
+      </c>
+      <c r="J12" s="2">
+        <v>1371261.38</v>
+      </c>
+      <c r="K12" s="1">
         <v>1</v>
       </c>
-      <c r="L12" t="s">
-[...6 lines deleted...]
-        <v>106</v>
+      <c r="L12" s="2">
+        <v>13742651.4</v>
+      </c>
+      <c r="M12" s="2">
+        <v>9731570.66</v>
+      </c>
+      <c r="N12" s="2">
+        <v>1488357.88</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>107</v>
-[...8 lines deleted...]
-        <v>110</v>
+        <v>52</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>55</v>
       </c>
       <c r="F13" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="G13">
+        <v>56</v>
+      </c>
+      <c r="G13" s="1">
         <v>2</v>
       </c>
-      <c r="H13" t="s">
-[...8 lines deleted...]
-      <c r="K13">
+      <c r="H13" s="2">
+        <v>743118087.33</v>
+      </c>
+      <c r="I13" s="2">
+        <v>628661995.8</v>
+      </c>
+      <c r="J13" s="2">
+        <v>96148305.22</v>
+      </c>
+      <c r="K13" s="1">
         <v>2</v>
       </c>
-      <c r="L13" t="s">
-[...6 lines deleted...]
-        <v>117</v>
+      <c r="L13" s="2">
+        <v>743118087.34</v>
+      </c>
+      <c r="M13" s="2">
+        <v>549472300.0</v>
+      </c>
+      <c r="N13" s="2">
+        <v>84036939.98</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>118</v>
-[...8 lines deleted...]
-        <v>121</v>
+        <v>57</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>60</v>
       </c>
       <c r="F14" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G14">
+        <v>61</v>
+      </c>
+      <c r="G14" s="1">
         <v>1</v>
       </c>
-      <c r="H14" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H14" s="2">
+        <v>12129871.78</v>
+      </c>
+      <c r="I14" s="2">
+        <v>4528114.89</v>
+      </c>
+      <c r="J14" s="2">
+        <v>4720639.97</v>
+      </c>
+      <c r="K14" s="1"/>
+      <c r="L14" s="2"/>
+      <c r="M14" s="2"/>
+      <c r="N14" s="2"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>118</v>
-[...8 lines deleted...]
-        <v>127</v>
+        <v>57</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>63</v>
       </c>
       <c r="F15" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="G15">
+        <v>64</v>
+      </c>
+      <c r="G15" s="1">
         <v>3</v>
       </c>
-      <c r="H15" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H15" s="2">
+        <v>55836218.04</v>
+      </c>
+      <c r="I15" s="2">
+        <v>22822982.6</v>
+      </c>
+      <c r="J15" s="2">
+        <v>23793363.69</v>
+      </c>
+      <c r="K15" s="1"/>
+      <c r="L15" s="2"/>
+      <c r="M15" s="2"/>
+      <c r="N15" s="2"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>118</v>
-[...8 lines deleted...]
-        <v>133</v>
+        <v>57</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>66</v>
       </c>
       <c r="F16" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="G16">
+        <v>67</v>
+      </c>
+      <c r="G16" s="1">
         <v>1</v>
       </c>
-      <c r="H16" t="s">
-[...8 lines deleted...]
-      <c r="K16">
+      <c r="H16" s="2">
+        <v>26940317.17</v>
+      </c>
+      <c r="I16" s="2">
+        <v>9538807.84</v>
+      </c>
+      <c r="J16" s="2">
+        <v>9944376.16</v>
+      </c>
+      <c r="K16" s="1">
         <v>1</v>
       </c>
-      <c r="L16" t="s">
-[...6 lines deleted...]
-        <v>137</v>
+      <c r="L16" s="2">
+        <v>26940317.17</v>
+      </c>
+      <c r="M16" s="2">
+        <v>9538807.84</v>
+      </c>
+      <c r="N16" s="2">
+        <v>9944376.16</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>138</v>
-[...8 lines deleted...]
-        <v>141</v>
+        <v>68</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>71</v>
       </c>
       <c r="F17" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="G17">
+        <v>72</v>
+      </c>
+      <c r="G17" s="1">
         <v>1</v>
       </c>
-      <c r="H17" t="s">
-[...8 lines deleted...]
-      <c r="K17">
+      <c r="H17" s="2">
+        <v>33941335.87</v>
+      </c>
+      <c r="I17" s="2">
+        <v>28071419.28</v>
+      </c>
+      <c r="J17" s="2">
+        <v>4953779.87</v>
+      </c>
+      <c r="K17" s="1">
         <v>1</v>
       </c>
-      <c r="L17" t="s">
-[...6 lines deleted...]
-        <v>147</v>
+      <c r="L17" s="2">
+        <v>33941335.87</v>
+      </c>
+      <c r="M17" s="2">
+        <v>28081287.11</v>
+      </c>
+      <c r="N17" s="2">
+        <v>4955521.25</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>138</v>
-[...8 lines deleted...]
-        <v>150</v>
+        <v>68</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>75</v>
       </c>
       <c r="F18" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="G18">
+        <v>76</v>
+      </c>
+      <c r="G18" s="1">
         <v>3</v>
       </c>
-      <c r="H18" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H18" s="2">
+        <v>80127963.66</v>
+      </c>
+      <c r="I18" s="2">
+        <v>62247221.74</v>
+      </c>
+      <c r="J18" s="2">
+        <v>9520163.32</v>
+      </c>
+      <c r="K18" s="1"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+      <c r="N18" s="2"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>138</v>
-[...8 lines deleted...]
-        <v>141</v>
+        <v>68</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>71</v>
       </c>
       <c r="F19" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="G19">
+        <v>78</v>
+      </c>
+      <c r="G19" s="1">
         <v>13</v>
       </c>
-      <c r="H19" t="s">
-[...8 lines deleted...]
-      <c r="K19">
+      <c r="H19" s="2">
+        <v>353578110.41</v>
+      </c>
+      <c r="I19" s="2">
+        <v>284698619.98</v>
+      </c>
+      <c r="J19" s="2">
+        <v>49712341.87</v>
+      </c>
+      <c r="K19" s="1">
         <v>2</v>
       </c>
-      <c r="L19" t="s">
-[...6 lines deleted...]
-        <v>162</v>
+      <c r="L19" s="2">
+        <v>68416072.16</v>
+      </c>
+      <c r="M19" s="2">
+        <v>56664429.15</v>
+      </c>
+      <c r="N19" s="2">
+        <v>9999605.15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">