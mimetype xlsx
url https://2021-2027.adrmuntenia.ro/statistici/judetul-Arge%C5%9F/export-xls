--- v8 (2026-04-22)
+++ v9 (2026-05-13)
@@ -758,104 +758,104 @@
       <c r="C3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" s="1">
         <v>238</v>
       </c>
       <c r="H3" s="2">
         <v>319295109.84</v>
       </c>
       <c r="I3" s="2">
         <v>176082412.96</v>
       </c>
       <c r="J3" s="2">
         <v>31787361.15</v>
       </c>
       <c r="K3" s="1">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="L3" s="2">
-        <v>98882910.58</v>
+        <v>102000620.96</v>
       </c>
       <c r="M3" s="2">
-        <v>55644505.9</v>
+        <v>57562598.01</v>
       </c>
       <c r="N3" s="2">
-        <v>9819618.67</v>
+        <v>10158105.51</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="F4" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="1">
         <v>162</v>
       </c>
       <c r="H4" s="2">
         <v>1764590660.56</v>
       </c>
       <c r="I4" s="2">
         <v>729702211.9</v>
       </c>
       <c r="J4" s="2">
         <v>128770978.64</v>
       </c>
       <c r="K4" s="1">
         <v>104</v>
       </c>
       <c r="L4" s="2">
-        <v>1296650793.86</v>
+        <v>1298250353.5</v>
       </c>
       <c r="M4" s="2">
-        <v>519728058.18</v>
+        <v>519703020.73</v>
       </c>
       <c r="N4" s="2">
-        <v>91716716.13</v>
+        <v>91712297.75</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="1">
         <v>1</v>
       </c>
       <c r="H5" s="2">
@@ -878,60 +878,60 @@
       </c>
       <c r="N5" s="2">
         <v>105282.25</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="F6" t="s">
         <v>33</v>
       </c>
       <c r="G6" s="1">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="H6" s="2">
-        <v>160818667.56</v>
+        <v>200043414.82</v>
       </c>
       <c r="I6" s="2">
-        <v>124377996.77</v>
+        <v>153486566.21</v>
       </c>
       <c r="J6" s="2">
-        <v>19022517.19</v>
+        <v>23474416.02</v>
       </c>
       <c r="K6" s="1">
         <v>2</v>
       </c>
       <c r="L6" s="2">
         <v>25248336.48</v>
       </c>
       <c r="M6" s="2">
         <v>18889892.38</v>
       </c>
       <c r="N6" s="2">
         <v>2889042.39</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D7" s="3" t="s">