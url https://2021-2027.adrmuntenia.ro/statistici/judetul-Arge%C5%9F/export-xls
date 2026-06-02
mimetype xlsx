--- v9 (2026-05-13)
+++ v10 (2026-06-02)
@@ -808,54 +808,54 @@
       <c r="E4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="F4" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="1">
         <v>162</v>
       </c>
       <c r="H4" s="2">
         <v>1764590660.56</v>
       </c>
       <c r="I4" s="2">
         <v>729702211.9</v>
       </c>
       <c r="J4" s="2">
         <v>128770978.64</v>
       </c>
       <c r="K4" s="1">
         <v>104</v>
       </c>
       <c r="L4" s="2">
         <v>1298250353.5</v>
       </c>
       <c r="M4" s="2">
-        <v>519703020.73</v>
+        <v>518876889.16</v>
       </c>
       <c r="N4" s="2">
-        <v>91712297.75</v>
+        <v>91566509.82</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="1">
         <v>1</v>
       </c>
       <c r="H5" s="2">
@@ -1422,60 +1422,60 @@
       <c r="C19" s="3" t="s">
         <v>73</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>77</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>71</v>
       </c>
       <c r="F19" t="s">
         <v>78</v>
       </c>
       <c r="G19" s="1">
         <v>13</v>
       </c>
       <c r="H19" s="2">
         <v>353578110.41</v>
       </c>
       <c r="I19" s="2">
         <v>284698619.98</v>
       </c>
       <c r="J19" s="2">
         <v>49712341.87</v>
       </c>
       <c r="K19" s="1">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="L19" s="2">
-        <v>68416072.16</v>
+        <v>177880091.8</v>
       </c>
       <c r="M19" s="2">
-        <v>56664429.15</v>
+        <v>136141801.49</v>
       </c>
       <c r="N19" s="2">
-        <v>9999605.15</v>
+        <v>23516494.07</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">