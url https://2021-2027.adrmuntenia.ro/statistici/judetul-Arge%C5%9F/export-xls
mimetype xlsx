--- v10 (2026-06-02)
+++ v11 (2026-06-22)
@@ -758,104 +758,104 @@
       <c r="C3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" s="1">
         <v>238</v>
       </c>
       <c r="H3" s="2">
         <v>319295109.84</v>
       </c>
       <c r="I3" s="2">
         <v>176082412.96</v>
       </c>
       <c r="J3" s="2">
         <v>31787361.15</v>
       </c>
       <c r="K3" s="1">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="L3" s="2">
-        <v>102000620.96</v>
+        <v>100424046.0</v>
       </c>
       <c r="M3" s="2">
-        <v>57562598.01</v>
+        <v>56727620.99</v>
       </c>
       <c r="N3" s="2">
-        <v>10158105.51</v>
+        <v>10010756.62</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="F4" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="1">
         <v>162</v>
       </c>
       <c r="H4" s="2">
         <v>1764590660.56</v>
       </c>
       <c r="I4" s="2">
         <v>729702211.9</v>
       </c>
       <c r="J4" s="2">
         <v>128770978.64</v>
       </c>
       <c r="K4" s="1">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="L4" s="2">
-        <v>1298250353.5</v>
+        <v>1293342275.98</v>
       </c>
       <c r="M4" s="2">
-        <v>518876889.16</v>
+        <v>516765834.54</v>
       </c>
       <c r="N4" s="2">
-        <v>91566509.82</v>
+        <v>91193970.77</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="1">
         <v>1</v>
       </c>
       <c r="H5" s="2">
@@ -1225,54 +1225,62 @@
       </c>
       <c r="C14" s="3" t="s">
         <v>58</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>59</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>60</v>
       </c>
       <c r="F14" t="s">
         <v>61</v>
       </c>
       <c r="G14" s="1">
         <v>1</v>
       </c>
       <c r="H14" s="2">
         <v>12129871.78</v>
       </c>
       <c r="I14" s="2">
         <v>4528114.89</v>
       </c>
       <c r="J14" s="2">
         <v>4720639.97</v>
       </c>
-      <c r="K14" s="1"/>
-[...2 lines deleted...]
-      <c r="N14" s="2"/>
+      <c r="K14" s="1">
+        <v>1</v>
+      </c>
+      <c r="L14" s="2">
+        <v>12432651.85</v>
+      </c>
+      <c r="M14" s="2">
+        <v>4589906.87</v>
+      </c>
+      <c r="N14" s="2">
+        <v>4785059.24</v>
+      </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>58</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>62</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>63</v>
       </c>
       <c r="F15" t="s">
         <v>64</v>
       </c>
       <c r="G15" s="1">
         <v>3</v>
       </c>
       <c r="H15" s="2">
         <v>55836218.04</v>
@@ -1422,60 +1430,60 @@
       <c r="C19" s="3" t="s">
         <v>73</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>77</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>71</v>
       </c>
       <c r="F19" t="s">
         <v>78</v>
       </c>
       <c r="G19" s="1">
         <v>13</v>
       </c>
       <c r="H19" s="2">
         <v>353578110.41</v>
       </c>
       <c r="I19" s="2">
         <v>284698619.98</v>
       </c>
       <c r="J19" s="2">
         <v>49712341.87</v>
       </c>
       <c r="K19" s="1">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="L19" s="2">
-        <v>177880091.8</v>
+        <v>305243907.19</v>
       </c>
       <c r="M19" s="2">
-        <v>136141801.49</v>
+        <v>241374974.99</v>
       </c>
       <c r="N19" s="2">
-        <v>23516494.07</v>
+        <v>42087054.11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">