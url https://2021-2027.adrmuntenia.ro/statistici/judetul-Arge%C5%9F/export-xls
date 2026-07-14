--- v11 (2026-06-22)
+++ v12 (2026-07-14)
@@ -764,98 +764,98 @@
       <c r="E3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" s="1">
         <v>238</v>
       </c>
       <c r="H3" s="2">
         <v>319295109.84</v>
       </c>
       <c r="I3" s="2">
         <v>176082412.96</v>
       </c>
       <c r="J3" s="2">
         <v>31787361.15</v>
       </c>
       <c r="K3" s="1">
         <v>75</v>
       </c>
       <c r="L3" s="2">
         <v>100424046.0</v>
       </c>
       <c r="M3" s="2">
-        <v>56727620.99</v>
+        <v>56718446.98</v>
       </c>
       <c r="N3" s="2">
-        <v>10010756.62</v>
+        <v>10009137.67</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="F4" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="1">
         <v>162</v>
       </c>
       <c r="H4" s="2">
         <v>1764590660.56</v>
       </c>
       <c r="I4" s="2">
         <v>729702211.9</v>
       </c>
       <c r="J4" s="2">
         <v>128770978.64</v>
       </c>
       <c r="K4" s="1">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="L4" s="2">
-        <v>1293342275.98</v>
+        <v>1288621556.15</v>
       </c>
       <c r="M4" s="2">
-        <v>516765834.54</v>
+        <v>514661732.93</v>
       </c>
       <c r="N4" s="2">
-        <v>91193970.77</v>
+        <v>90822658.72</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="1">
         <v>1</v>
       </c>
       <c r="H5" s="2">
@@ -1269,54 +1269,62 @@
       </c>
       <c r="C15" s="3" t="s">
         <v>58</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>62</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>63</v>
       </c>
       <c r="F15" t="s">
         <v>64</v>
       </c>
       <c r="G15" s="1">
         <v>3</v>
       </c>
       <c r="H15" s="2">
         <v>55836218.04</v>
       </c>
       <c r="I15" s="2">
         <v>22822982.6</v>
       </c>
       <c r="J15" s="2">
         <v>23793363.69</v>
       </c>
-      <c r="K15" s="1"/>
-[...2 lines deleted...]
-      <c r="N15" s="2"/>
+      <c r="K15" s="1">
+        <v>1</v>
+      </c>
+      <c r="L15" s="2">
+        <v>28212888.55</v>
+      </c>
+      <c r="M15" s="2">
+        <v>9616174.88</v>
+      </c>
+      <c r="N15" s="2">
+        <v>10025032.66</v>
+      </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>58</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>66</v>
       </c>
       <c r="F16" t="s">
         <v>67</v>
       </c>
       <c r="G16" s="1">
         <v>1</v>
       </c>
       <c r="H16" s="2">
         <v>26940317.17</v>
@@ -1430,60 +1438,60 @@
       <c r="C19" s="3" t="s">
         <v>73</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>77</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>71</v>
       </c>
       <c r="F19" t="s">
         <v>78</v>
       </c>
       <c r="G19" s="1">
         <v>13</v>
       </c>
       <c r="H19" s="2">
         <v>353578110.41</v>
       </c>
       <c r="I19" s="2">
         <v>284698619.98</v>
       </c>
       <c r="J19" s="2">
         <v>49712341.87</v>
       </c>
       <c r="K19" s="1">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="L19" s="2">
-        <v>305243907.19</v>
+        <v>326840840.12</v>
       </c>
       <c r="M19" s="2">
-        <v>241374974.99</v>
+        <v>259224772.43</v>
       </c>
       <c r="N19" s="2">
-        <v>42087054.11</v>
+        <v>45237018.36</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">