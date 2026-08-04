--- v12 (2026-07-14)
+++ v13 (2026-08-04)
@@ -758,104 +758,104 @@
       <c r="C3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" s="1">
         <v>238</v>
       </c>
       <c r="H3" s="2">
         <v>319295109.84</v>
       </c>
       <c r="I3" s="2">
         <v>176082412.96</v>
       </c>
       <c r="J3" s="2">
         <v>31787361.15</v>
       </c>
       <c r="K3" s="1">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="L3" s="2">
-        <v>100424046.0</v>
+        <v>99306865.86</v>
       </c>
       <c r="M3" s="2">
-        <v>56718446.98</v>
+        <v>56069428.02</v>
       </c>
       <c r="N3" s="2">
-        <v>10009137.67</v>
+        <v>9894604.92</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="F4" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="1">
         <v>162</v>
       </c>
       <c r="H4" s="2">
         <v>1764590660.56</v>
       </c>
       <c r="I4" s="2">
         <v>729702211.9</v>
       </c>
       <c r="J4" s="2">
         <v>128770978.64</v>
       </c>
       <c r="K4" s="1">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="L4" s="2">
-        <v>1288621556.15</v>
+        <v>1256921673.67</v>
       </c>
       <c r="M4" s="2">
-        <v>514661732.93</v>
+        <v>503369841.04</v>
       </c>
       <c r="N4" s="2">
-        <v>90822658.72</v>
+        <v>88829971.92</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="1">
         <v>1</v>
       </c>
       <c r="H5" s="2">
@@ -1185,57 +1185,57 @@
       <c r="D13" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F13" t="s">
         <v>56</v>
       </c>
       <c r="G13" s="1">
         <v>2</v>
       </c>
       <c r="H13" s="2">
         <v>743118087.33</v>
       </c>
       <c r="I13" s="2">
         <v>628661995.8</v>
       </c>
       <c r="J13" s="2">
         <v>96148305.22</v>
       </c>
       <c r="K13" s="1">
         <v>2</v>
       </c>
       <c r="L13" s="2">
-        <v>743118087.34</v>
+        <v>704120729.26</v>
       </c>
       <c r="M13" s="2">
-        <v>549472300.0</v>
+        <v>516324545.63</v>
       </c>
       <c r="N13" s="2">
-        <v>84036939.98</v>
+        <v>78967283.44</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>58</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>59</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>60</v>
       </c>
       <c r="F14" t="s">
         <v>61</v>
       </c>
       <c r="G14" s="1">
         <v>1</v>
       </c>
       <c r="H14" s="2">
@@ -1438,60 +1438,60 @@
       <c r="C19" s="3" t="s">
         <v>73</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>77</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>71</v>
       </c>
       <c r="F19" t="s">
         <v>78</v>
       </c>
       <c r="G19" s="1">
         <v>13</v>
       </c>
       <c r="H19" s="2">
         <v>353578110.41</v>
       </c>
       <c r="I19" s="2">
         <v>284698619.98</v>
       </c>
       <c r="J19" s="2">
         <v>49712341.87</v>
       </c>
       <c r="K19" s="1">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="L19" s="2">
-        <v>326840840.12</v>
+        <v>360425679.31</v>
       </c>
       <c r="M19" s="2">
-        <v>259224772.43</v>
+        <v>277817087.57</v>
       </c>
       <c r="N19" s="2">
-        <v>45237018.36</v>
+        <v>48518015.15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">