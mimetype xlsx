--- v13 (2026-08-04)
+++ v14 (2026-08-25)
@@ -802,60 +802,60 @@
       <c r="C4" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="F4" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="1">
         <v>162</v>
       </c>
       <c r="H4" s="2">
         <v>1764590660.56</v>
       </c>
       <c r="I4" s="2">
         <v>729702211.9</v>
       </c>
       <c r="J4" s="2">
         <v>128770978.64</v>
       </c>
       <c r="K4" s="1">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="L4" s="2">
-        <v>1256921673.67</v>
+        <v>1251551440.67</v>
       </c>
       <c r="M4" s="2">
-        <v>503369841.04</v>
+        <v>501281734.95</v>
       </c>
       <c r="N4" s="2">
-        <v>88829971.92</v>
+        <v>88461482.61</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="1">
         <v>1</v>
       </c>
       <c r="H5" s="2">
@@ -1097,57 +1097,57 @@
       <c r="D11" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>49</v>
       </c>
       <c r="F11" t="s">
         <v>50</v>
       </c>
       <c r="G11" s="1">
         <v>2</v>
       </c>
       <c r="H11" s="2">
         <v>158576440.75</v>
       </c>
       <c r="I11" s="2">
         <v>110551990.16</v>
       </c>
       <c r="J11" s="2">
         <v>16907951.44</v>
       </c>
       <c r="K11" s="1">
         <v>2</v>
       </c>
       <c r="L11" s="2">
-        <v>158576440.75</v>
+        <v>148988519.66</v>
       </c>
       <c r="M11" s="2">
-        <v>110551990.16</v>
+        <v>102402257.23</v>
       </c>
       <c r="N11" s="2">
-        <v>16907951.44</v>
+        <v>15661521.7</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>44</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>51</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>47</v>
       </c>
       <c r="F12" t="s">
         <v>36</v>
       </c>
       <c r="G12" s="1">
         <v>1</v>
       </c>
       <c r="H12" s="2">
@@ -1270,60 +1270,60 @@
       <c r="C15" s="3" t="s">
         <v>58</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>62</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>63</v>
       </c>
       <c r="F15" t="s">
         <v>64</v>
       </c>
       <c r="G15" s="1">
         <v>3</v>
       </c>
       <c r="H15" s="2">
         <v>55836218.04</v>
       </c>
       <c r="I15" s="2">
         <v>22822982.6</v>
       </c>
       <c r="J15" s="2">
         <v>23793363.69</v>
       </c>
       <c r="K15" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L15" s="2">
-        <v>28212888.55</v>
+        <v>39141646.13</v>
       </c>
       <c r="M15" s="2">
-        <v>9616174.88</v>
+        <v>14755722.54</v>
       </c>
       <c r="N15" s="2">
-        <v>10025032.66</v>
+        <v>15383102.15</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>58</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>66</v>
       </c>
       <c r="F16" t="s">
         <v>67</v>
       </c>
       <c r="G16" s="1">
         <v>1</v>
       </c>
       <c r="H16" s="2">