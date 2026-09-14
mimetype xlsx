--- v14 (2026-08-25)
+++ v15 (2026-09-14)
@@ -12,92 +12,101 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Prioritate</t>
   </si>
   <si>
     <t>Obiectiv specific</t>
   </si>
   <si>
     <t>Apel</t>
   </si>
   <si>
     <t>Început depunere</t>
   </si>
   <si>
     <t>Sfârșit depunere</t>
   </si>
   <si>
     <t>Nr. Proiecte</t>
   </si>
   <si>
     <t>Valoare totală proiecte</t>
   </si>
   <si>
     <t>Valoare FEDR proiecte</t>
   </si>
   <si>
     <t>Valoare buget stat proiecte</t>
   </si>
   <si>
     <t>Nr. Contracte</t>
   </si>
   <si>
     <t>Valoare totală contracte</t>
   </si>
   <si>
     <t>Valoare FEDR contracte</t>
   </si>
   <si>
     <t>Valoare buget stat contracte</t>
+  </si>
+  <si>
+    <t>Valoare totală plătită</t>
+  </si>
+  <si>
+    <t>Valoare FEDR plătită</t>
+  </si>
+  <si>
+    <t>Valoare buget de stat plătită</t>
   </si>
   <si>
     <t>P1 - O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice</t>
   </si>
   <si>
     <t>RSO1.2 - Valorificarea avantajelor digitalizării, în beneficiul cetățenilor, al companiilor, al organizațiilor de cercetare și al autorităților publice</t>
   </si>
   <si>
     <t>PRSM/473/PRSM_P1/OP1/RSO1.2/PRSM_A38</t>
   </si>
   <si>
     <t>01.11.2024</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>RSO1.3 - Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive</t>
   </si>
   <si>
     <t>PRSM/160/PRSM_P1/OP1/RSO1.3/PRSM_A44</t>
   </si>
   <si>
     <t>15.03.2024</t>
   </si>
@@ -622,876 +631,988 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N19"/>
+  <dimension ref="A1:Q19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:N1"/>
+      <selection activeCell="A1" sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="80" customWidth="true" style="0"/>
     <col min="3" max="3" width="80" customWidth="true" style="3"/>
     <col min="4" max="4" width="80" customWidth="true" style="3"/>
     <col min="5" max="5" width="20" customWidth="true" style="3"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
+    <col min="15" max="15" width="30" customWidth="true" style="0"/>
+    <col min="16" max="16" width="30" customWidth="true" style="0"/>
+    <col min="17" max="17" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:17">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="6" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="7" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="7" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="7" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="7" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D2" s="3" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="E2" s="3" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F2" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="G2" s="1">
         <v>46</v>
       </c>
       <c r="H2" s="2">
         <v>214147321.99</v>
       </c>
       <c r="I2" s="2">
         <v>178986455.07</v>
       </c>
       <c r="J2" s="2">
         <v>27374368.51</v>
       </c>
       <c r="K2" s="1"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2" s="2"/>
+      <c r="P2" s="2"/>
+      <c r="Q2" s="2"/>
+    </row>
+    <row r="3" spans="1:17">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F3" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="G3" s="1">
         <v>238</v>
       </c>
       <c r="H3" s="2">
         <v>319295109.84</v>
       </c>
       <c r="I3" s="2">
         <v>176082412.96</v>
       </c>
       <c r="J3" s="2">
         <v>31787361.15</v>
       </c>
       <c r="K3" s="1">
         <v>74</v>
       </c>
       <c r="L3" s="2">
         <v>99306865.86</v>
       </c>
       <c r="M3" s="2">
         <v>56069428.02</v>
       </c>
       <c r="N3" s="2">
         <v>9894604.92</v>
       </c>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3" s="2">
+        <v>14562024.51</v>
+      </c>
+      <c r="P3" s="2">
+        <v>12437405.25</v>
+      </c>
+      <c r="Q3" s="2">
+        <v>2124619.26</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="F4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="G4" s="1">
         <v>162</v>
       </c>
       <c r="H4" s="2">
         <v>1764590660.56</v>
       </c>
       <c r="I4" s="2">
         <v>729702211.9</v>
       </c>
       <c r="J4" s="2">
         <v>128770978.64</v>
       </c>
       <c r="K4" s="1">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="L4" s="2">
-        <v>1251551440.67</v>
+        <v>1237371649.75</v>
       </c>
       <c r="M4" s="2">
-        <v>501281734.95</v>
+        <v>495109306.61</v>
       </c>
       <c r="N4" s="2">
-        <v>88461482.61</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:14">
+        <v>87372230.55</v>
+      </c>
+      <c r="O4" s="2">
+        <v>86214787.62</v>
+      </c>
+      <c r="P4" s="2">
+        <v>73282569.46</v>
+      </c>
+      <c r="Q4" s="2">
+        <v>12932218.16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F5" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="G5" s="1">
         <v>1</v>
       </c>
       <c r="H5" s="2">
         <v>1286349.06</v>
       </c>
       <c r="I5" s="2">
         <v>379984.07</v>
       </c>
       <c r="J5" s="2">
         <v>354710.57</v>
       </c>
       <c r="K5" s="1">
         <v>1</v>
       </c>
       <c r="L5" s="2">
         <v>1242503.95</v>
       </c>
       <c r="M5" s="2">
         <v>596599.42</v>
       </c>
       <c r="N5" s="2">
         <v>105282.25</v>
       </c>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5" s="2"/>
+      <c r="P5" s="2"/>
+      <c r="Q5" s="2"/>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="G6" s="1">
         <v>11</v>
       </c>
       <c r="H6" s="2">
         <v>200043414.82</v>
       </c>
       <c r="I6" s="2">
         <v>153486566.21</v>
       </c>
       <c r="J6" s="2">
         <v>23474416.02</v>
       </c>
       <c r="K6" s="1">
         <v>2</v>
       </c>
       <c r="L6" s="2">
         <v>25248336.48</v>
       </c>
       <c r="M6" s="2">
         <v>18889892.38</v>
       </c>
       <c r="N6" s="2">
         <v>2889042.39</v>
       </c>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6" s="2"/>
+      <c r="P6" s="2"/>
+      <c r="Q6" s="2"/>
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F7" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G7" s="1">
         <v>5</v>
       </c>
       <c r="H7" s="2">
         <v>120673488.87</v>
       </c>
       <c r="I7" s="2">
         <v>94077733.22</v>
       </c>
       <c r="J7" s="2">
         <v>14388359.19</v>
       </c>
       <c r="K7" s="1">
         <v>5</v>
       </c>
       <c r="L7" s="2">
         <v>117214838.81</v>
       </c>
       <c r="M7" s="2">
         <v>91302662.71</v>
       </c>
       <c r="N7" s="2">
         <v>13963936.64</v>
       </c>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7" s="2"/>
+      <c r="P7" s="2"/>
+      <c r="Q7" s="2"/>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F8" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G8" s="1">
         <v>12</v>
       </c>
       <c r="H8" s="2">
         <v>164827478.11</v>
       </c>
       <c r="I8" s="2">
         <v>117224426.29</v>
       </c>
       <c r="J8" s="2">
         <v>16348475.33</v>
       </c>
       <c r="K8" s="1"/>
       <c r="L8" s="2"/>
       <c r="M8" s="2"/>
       <c r="N8" s="2"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8" s="2"/>
+      <c r="P8" s="2"/>
+      <c r="Q8" s="2"/>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="F9" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="G9" s="1">
         <v>9</v>
       </c>
       <c r="H9" s="2">
         <v>214129275.4</v>
       </c>
       <c r="I9" s="2">
         <v>141604628.45</v>
       </c>
       <c r="J9" s="2">
         <v>22159239.66</v>
       </c>
       <c r="K9" s="1"/>
       <c r="L9" s="2"/>
       <c r="M9" s="2"/>
       <c r="N9" s="2"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9" s="2"/>
+      <c r="P9" s="2"/>
+      <c r="Q9" s="2"/>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F10" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G10" s="1">
         <v>1</v>
       </c>
       <c r="H10" s="2">
         <v>51428242.78</v>
       </c>
       <c r="I10" s="2">
         <v>36218668.06</v>
       </c>
       <c r="J10" s="2">
         <v>5539325.69</v>
       </c>
       <c r="K10" s="1">
         <v>1</v>
       </c>
       <c r="L10" s="2">
         <v>45356649.28</v>
       </c>
       <c r="M10" s="2">
         <v>31740035.39</v>
       </c>
       <c r="N10" s="2">
         <v>4854358.34</v>
       </c>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10" s="2">
+        <v>27724471.32</v>
+      </c>
+      <c r="P10" s="2">
+        <v>24046735.33</v>
+      </c>
+      <c r="Q10" s="2">
+        <v>3677735.99</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="F11" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G11" s="1">
         <v>2</v>
       </c>
       <c r="H11" s="2">
         <v>158576440.75</v>
       </c>
       <c r="I11" s="2">
         <v>110551990.16</v>
       </c>
       <c r="J11" s="2">
         <v>16907951.44</v>
       </c>
       <c r="K11" s="1">
         <v>2</v>
       </c>
       <c r="L11" s="2">
         <v>148988519.66</v>
       </c>
       <c r="M11" s="2">
         <v>102402257.23</v>
       </c>
       <c r="N11" s="2">
         <v>15661521.7</v>
       </c>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11" s="2">
+        <v>4000000.0</v>
+      </c>
+      <c r="P11" s="2">
+        <v>4000000.0</v>
+      </c>
+      <c r="Q11" s="2"/>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F12" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G12" s="1">
         <v>1</v>
       </c>
       <c r="H12" s="2">
         <v>10985152.79</v>
       </c>
       <c r="I12" s="2">
         <v>8965939.75</v>
       </c>
       <c r="J12" s="2">
         <v>1371261.38</v>
       </c>
       <c r="K12" s="1">
         <v>1</v>
       </c>
       <c r="L12" s="2">
         <v>13742651.4</v>
       </c>
       <c r="M12" s="2">
         <v>9731570.66</v>
       </c>
       <c r="N12" s="2">
         <v>1488357.88</v>
       </c>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12" s="2">
+        <v>11201151.38</v>
+      </c>
+      <c r="P12" s="2">
+        <v>9715284.35</v>
+      </c>
+      <c r="Q12" s="2">
+        <v>1485867.03</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G13" s="1">
         <v>2</v>
       </c>
       <c r="H13" s="2">
         <v>743118087.33</v>
       </c>
       <c r="I13" s="2">
         <v>628661995.8</v>
       </c>
       <c r="J13" s="2">
         <v>96148305.22</v>
       </c>
       <c r="K13" s="1">
         <v>2</v>
       </c>
       <c r="L13" s="2">
-        <v>704120729.26</v>
+        <v>677767600.14</v>
       </c>
       <c r="M13" s="2">
-        <v>516324545.63</v>
+        <v>493924385.88</v>
       </c>
       <c r="N13" s="2">
-        <v>78967283.44</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:14">
+        <v>75541376.65</v>
+      </c>
+      <c r="O13" s="2">
+        <v>364016100.14</v>
+      </c>
+      <c r="P13" s="2">
+        <v>336169783.78</v>
+      </c>
+      <c r="Q13" s="2">
+        <v>27846316.36</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="F14" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="G14" s="1">
         <v>1</v>
       </c>
       <c r="H14" s="2">
         <v>12129871.78</v>
       </c>
       <c r="I14" s="2">
         <v>4528114.89</v>
       </c>
       <c r="J14" s="2">
         <v>4720639.97</v>
       </c>
       <c r="K14" s="1">
         <v>1</v>
       </c>
       <c r="L14" s="2">
         <v>12432651.85</v>
       </c>
       <c r="M14" s="2">
         <v>4589906.87</v>
       </c>
       <c r="N14" s="2">
         <v>4785059.24</v>
       </c>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14" s="2"/>
+      <c r="P14" s="2"/>
+      <c r="Q14" s="2"/>
+    </row>
+    <row r="15" spans="1:17">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="F15" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="G15" s="1">
         <v>3</v>
       </c>
       <c r="H15" s="2">
         <v>55836218.04</v>
       </c>
       <c r="I15" s="2">
         <v>22822982.6</v>
       </c>
       <c r="J15" s="2">
         <v>23793363.69</v>
       </c>
       <c r="K15" s="1">
         <v>2</v>
       </c>
       <c r="L15" s="2">
         <v>39141646.13</v>
       </c>
       <c r="M15" s="2">
         <v>14755722.54</v>
       </c>
       <c r="N15" s="2">
         <v>15383102.15</v>
       </c>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15" s="2"/>
+      <c r="P15" s="2"/>
+      <c r="Q15" s="2"/>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F16" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="G16" s="1">
         <v>1</v>
       </c>
       <c r="H16" s="2">
         <v>26940317.17</v>
       </c>
       <c r="I16" s="2">
         <v>9538807.84</v>
       </c>
       <c r="J16" s="2">
         <v>9944376.16</v>
       </c>
       <c r="K16" s="1">
         <v>1</v>
       </c>
       <c r="L16" s="2">
         <v>26940317.17</v>
       </c>
       <c r="M16" s="2">
         <v>9538807.84</v>
       </c>
       <c r="N16" s="2">
         <v>9944376.16</v>
       </c>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16" s="2"/>
+      <c r="P16" s="2"/>
+      <c r="Q16" s="2"/>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="F17" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="G17" s="1">
         <v>1</v>
       </c>
       <c r="H17" s="2">
         <v>33941335.87</v>
       </c>
       <c r="I17" s="2">
         <v>28071419.28</v>
       </c>
       <c r="J17" s="2">
         <v>4953779.87</v>
       </c>
       <c r="K17" s="1">
         <v>1</v>
       </c>
       <c r="L17" s="2">
         <v>33941335.87</v>
       </c>
       <c r="M17" s="2">
         <v>28081287.11</v>
       </c>
       <c r="N17" s="2">
         <v>4955521.25</v>
       </c>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17" s="2">
+        <v>21521524.31</v>
+      </c>
+      <c r="P17" s="2">
+        <v>19043295.66</v>
+      </c>
+      <c r="Q17" s="2">
+        <v>2478228.65</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="F18" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="G18" s="1">
         <v>3</v>
       </c>
       <c r="H18" s="2">
         <v>80127963.66</v>
       </c>
       <c r="I18" s="2">
         <v>62247221.74</v>
       </c>
       <c r="J18" s="2">
         <v>9520163.32</v>
       </c>
       <c r="K18" s="1"/>
       <c r="L18" s="2"/>
       <c r="M18" s="2"/>
       <c r="N18" s="2"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18" s="2"/>
+      <c r="P18" s="2"/>
+      <c r="Q18" s="2"/>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="F19" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="G19" s="1">
         <v>13</v>
       </c>
       <c r="H19" s="2">
         <v>353578110.41</v>
       </c>
       <c r="I19" s="2">
         <v>284698619.98</v>
       </c>
       <c r="J19" s="2">
         <v>49712341.87</v>
       </c>
       <c r="K19" s="1">
         <v>13</v>
       </c>
       <c r="L19" s="2">
         <v>360425679.31</v>
       </c>
       <c r="M19" s="2">
         <v>277817087.57</v>
       </c>
       <c r="N19" s="2">
         <v>48518015.15</v>
+      </c>
+      <c r="O19" s="2">
+        <v>29459307.34</v>
+      </c>
+      <c r="P19" s="2">
+        <v>26310248.83</v>
+      </c>
+      <c r="Q19" s="2">
+        <v>3149058.51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">