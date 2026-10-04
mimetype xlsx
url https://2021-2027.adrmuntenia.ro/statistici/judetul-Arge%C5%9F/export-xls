--- v15 (2026-09-14)
+++ v16 (2026-10-04)
@@ -794,110 +794,110 @@
       <c r="G3" s="1">
         <v>238</v>
       </c>
       <c r="H3" s="2">
         <v>319295109.84</v>
       </c>
       <c r="I3" s="2">
         <v>176082412.96</v>
       </c>
       <c r="J3" s="2">
         <v>31787361.15</v>
       </c>
       <c r="K3" s="1">
         <v>74</v>
       </c>
       <c r="L3" s="2">
         <v>99306865.86</v>
       </c>
       <c r="M3" s="2">
         <v>56069428.02</v>
       </c>
       <c r="N3" s="2">
         <v>9894604.92</v>
       </c>
       <c r="O3" s="2">
-        <v>14562024.51</v>
+        <v>14725302.43</v>
       </c>
       <c r="P3" s="2">
-        <v>12437405.25</v>
+        <v>12576191.49</v>
       </c>
       <c r="Q3" s="2">
-        <v>2124619.26</v>
+        <v>2149110.94</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F4" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="1">
         <v>162</v>
       </c>
       <c r="H4" s="2">
         <v>1764590660.56</v>
       </c>
       <c r="I4" s="2">
         <v>729702211.9</v>
       </c>
       <c r="J4" s="2">
         <v>128770978.64</v>
       </c>
       <c r="K4" s="1">
         <v>98</v>
       </c>
       <c r="L4" s="2">
         <v>1237371649.75</v>
       </c>
       <c r="M4" s="2">
         <v>495109306.61</v>
       </c>
       <c r="N4" s="2">
         <v>87372230.55</v>
       </c>
       <c r="O4" s="2">
-        <v>86214787.62</v>
+        <v>97997710.39</v>
       </c>
       <c r="P4" s="2">
-        <v>73282569.46</v>
+        <v>83298053.8</v>
       </c>
       <c r="Q4" s="2">
-        <v>12932218.16</v>
+        <v>14699656.59</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="F5" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="1">
         <v>1</v>
       </c>
       <c r="H5" s="2">
@@ -1279,54 +1279,54 @@
       <c r="H13" s="2">
         <v>743118087.33</v>
       </c>
       <c r="I13" s="2">
         <v>628661995.8</v>
       </c>
       <c r="J13" s="2">
         <v>96148305.22</v>
       </c>
       <c r="K13" s="1">
         <v>2</v>
       </c>
       <c r="L13" s="2">
         <v>677767600.14</v>
       </c>
       <c r="M13" s="2">
         <v>493924385.88</v>
       </c>
       <c r="N13" s="2">
         <v>75541376.65</v>
       </c>
       <c r="O13" s="2">
         <v>364016100.14</v>
       </c>
       <c r="P13" s="2">
-        <v>336169783.78</v>
+        <v>327852686.92</v>
       </c>
       <c r="Q13" s="2">
-        <v>27846316.36</v>
+        <v>36163413.22</v>
       </c>
     </row>
     <row r="14" spans="1:17">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>61</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>62</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>63</v>
       </c>
       <c r="F14" t="s">
         <v>64</v>
       </c>
       <c r="G14" s="1">
         <v>1</v>
       </c>
       <c r="H14" s="2">
@@ -1562,54 +1562,54 @@
       <c r="G19" s="1">
         <v>13</v>
       </c>
       <c r="H19" s="2">
         <v>353578110.41</v>
       </c>
       <c r="I19" s="2">
         <v>284698619.98</v>
       </c>
       <c r="J19" s="2">
         <v>49712341.87</v>
       </c>
       <c r="K19" s="1">
         <v>13</v>
       </c>
       <c r="L19" s="2">
         <v>360425679.31</v>
       </c>
       <c r="M19" s="2">
         <v>277817087.57</v>
       </c>
       <c r="N19" s="2">
         <v>48518015.15</v>
       </c>
       <c r="O19" s="2">
-        <v>29459307.34</v>
+        <v>36259307.34</v>
       </c>
       <c r="P19" s="2">
-        <v>26310248.83</v>
+        <v>33110248.83</v>
       </c>
       <c r="Q19" s="2">
         <v>3149058.51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>