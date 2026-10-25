--- v16 (2026-10-04)
+++ v17 (2026-10-25)
@@ -782,122 +782,122 @@
       <c r="C3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="F3" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="1">
         <v>238</v>
       </c>
       <c r="H3" s="2">
         <v>319295109.84</v>
       </c>
       <c r="I3" s="2">
         <v>176082412.96</v>
       </c>
       <c r="J3" s="2">
         <v>31787361.15</v>
       </c>
       <c r="K3" s="1">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L3" s="2">
-        <v>99306865.86</v>
+        <v>100837621.3</v>
       </c>
       <c r="M3" s="2">
-        <v>56069428.02</v>
+        <v>56915112.82</v>
       </c>
       <c r="N3" s="2">
-        <v>9894604.92</v>
+        <v>10043843.42</v>
       </c>
       <c r="O3" s="2">
-        <v>14725302.43</v>
+        <v>16683433.88</v>
       </c>
       <c r="P3" s="2">
-        <v>12576191.49</v>
+        <v>14240603.23</v>
       </c>
       <c r="Q3" s="2">
-        <v>2149110.94</v>
+        <v>2442830.65</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F4" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="1">
         <v>162</v>
       </c>
       <c r="H4" s="2">
         <v>1764590660.56</v>
       </c>
       <c r="I4" s="2">
         <v>729702211.9</v>
       </c>
       <c r="J4" s="2">
         <v>128770978.64</v>
       </c>
       <c r="K4" s="1">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="L4" s="2">
-        <v>1237371649.75</v>
+        <v>1230881164.26</v>
       </c>
       <c r="M4" s="2">
-        <v>495109306.61</v>
+        <v>492999479.76</v>
       </c>
       <c r="N4" s="2">
-        <v>87372230.55</v>
+        <v>86999908.16</v>
       </c>
       <c r="O4" s="2">
-        <v>97997710.39</v>
+        <v>112123172.24</v>
       </c>
       <c r="P4" s="2">
-        <v>83298053.8</v>
+        <v>95304696.37</v>
       </c>
       <c r="Q4" s="2">
-        <v>14699656.59</v>
+        <v>16818475.87</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="F5" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="1">
         <v>1</v>
       </c>
       <c r="H5" s="2">
@@ -1028,53 +1028,59 @@
       </c>
       <c r="C8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>41</v>
       </c>
       <c r="F8" t="s">
         <v>42</v>
       </c>
       <c r="G8" s="1">
         <v>12</v>
       </c>
       <c r="H8" s="2">
         <v>164827478.11</v>
       </c>
       <c r="I8" s="2">
         <v>117224426.29</v>
       </c>
       <c r="J8" s="2">
         <v>16348475.33</v>
       </c>
-      <c r="K8" s="1"/>
-[...1 lines deleted...]
-      <c r="M8" s="2"/>
+      <c r="K8" s="1">
+        <v>1</v>
+      </c>
+      <c r="L8" s="2">
+        <v>21830368.19</v>
+      </c>
+      <c r="M8" s="2">
+        <v>9828655.37</v>
+      </c>
       <c r="N8" s="2"/>
       <c r="O8" s="2"/>
       <c r="P8" s="2"/>
       <c r="Q8" s="2"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>45</v>
       </c>
       <c r="F9" t="s">
         <v>46</v>
       </c>
       <c r="G9" s="1">
@@ -1422,53 +1428,59 @@
       </c>
       <c r="G16" s="1">
         <v>1</v>
       </c>
       <c r="H16" s="2">
         <v>26940317.17</v>
       </c>
       <c r="I16" s="2">
         <v>9538807.84</v>
       </c>
       <c r="J16" s="2">
         <v>9944376.16</v>
       </c>
       <c r="K16" s="1">
         <v>1</v>
       </c>
       <c r="L16" s="2">
         <v>26940317.17</v>
       </c>
       <c r="M16" s="2">
         <v>9538807.84</v>
       </c>
       <c r="N16" s="2">
         <v>9944376.16</v>
       </c>
-      <c r="O16" s="2"/>
-[...1 lines deleted...]
-      <c r="Q16" s="2"/>
+      <c r="O16" s="2">
+        <v>714582.91</v>
+      </c>
+      <c r="P16" s="2">
+        <v>349853.96</v>
+      </c>
+      <c r="Q16" s="2">
+        <v>364728.95</v>
+      </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>71</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>72</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>73</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>74</v>
       </c>
       <c r="F17" t="s">
         <v>75</v>
       </c>
       <c r="G17" s="1">
         <v>1</v>
       </c>
       <c r="H17" s="2">
         <v>33941335.87</v>
@@ -1562,57 +1574,57 @@
       <c r="G19" s="1">
         <v>13</v>
       </c>
       <c r="H19" s="2">
         <v>353578110.41</v>
       </c>
       <c r="I19" s="2">
         <v>284698619.98</v>
       </c>
       <c r="J19" s="2">
         <v>49712341.87</v>
       </c>
       <c r="K19" s="1">
         <v>13</v>
       </c>
       <c r="L19" s="2">
         <v>360425679.31</v>
       </c>
       <c r="M19" s="2">
         <v>277817087.57</v>
       </c>
       <c r="N19" s="2">
         <v>48518015.15</v>
       </c>
       <c r="O19" s="2">
-        <v>36259307.34</v>
+        <v>48839307.35</v>
       </c>
       <c r="P19" s="2">
-        <v>33110248.83</v>
+        <v>44637742.07</v>
       </c>
       <c r="Q19" s="2">
-        <v>3149058.51</v>
+        <v>4201565.28</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">