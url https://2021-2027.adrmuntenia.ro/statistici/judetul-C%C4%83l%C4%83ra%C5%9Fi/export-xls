--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -889,57 +889,57 @@
       <c r="G5" s="1">
         <v>55</v>
       </c>
       <c r="H5" s="2">
         <v>642231782.57</v>
       </c>
       <c r="I5" s="2">
         <v>265664722.07</v>
       </c>
       <c r="J5" s="2">
         <v>46882009.77</v>
       </c>
       <c r="K5" s="1">
         <v>24</v>
       </c>
       <c r="L5" s="2">
         <v>295482507.3</v>
       </c>
       <c r="M5" s="2">
         <v>127857265.34</v>
       </c>
       <c r="N5" s="2">
         <v>22563046.84</v>
       </c>
       <c r="O5" s="2">
-        <v>41747809.71</v>
+        <v>42771871.8</v>
       </c>
       <c r="P5" s="2">
-        <v>35485638.24</v>
+        <v>36356091.02</v>
       </c>
       <c r="Q5" s="2">
-        <v>6262171.47</v>
+        <v>6415780.78</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>32</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6" s="1">
         <v>14</v>
       </c>
       <c r="H6" s="2">
@@ -1028,60 +1028,60 @@
       <c r="C8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>41</v>
       </c>
       <c r="F8" t="s">
         <v>42</v>
       </c>
       <c r="G8" s="1">
         <v>11</v>
       </c>
       <c r="H8" s="2">
         <v>97415714.78</v>
       </c>
       <c r="I8" s="2">
         <v>68665197.49</v>
       </c>
       <c r="J8" s="2">
         <v>8610811.65</v>
       </c>
       <c r="K8" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L8" s="2">
-        <v>45751138.11</v>
+        <v>50418300.19</v>
       </c>
       <c r="M8" s="2">
-        <v>19759738.69</v>
+        <v>23552910.1</v>
       </c>
       <c r="N8" s="2">
-        <v>1417325.44</v>
+        <v>1997457.52</v>
       </c>
       <c r="O8" s="2"/>
       <c r="P8" s="2"/>
       <c r="Q8" s="2"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>44</v>
       </c>
       <c r="F9" t="s">
         <v>45</v>
       </c>
       <c r="G9" s="1">
@@ -1418,60 +1418,60 @@
       <c r="C16" s="3" t="s">
         <v>63</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>67</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>68</v>
       </c>
       <c r="F16" t="s">
         <v>69</v>
       </c>
       <c r="G16" s="1">
         <v>17</v>
       </c>
       <c r="H16" s="2">
         <v>320274362.12</v>
       </c>
       <c r="I16" s="2">
         <v>141013409.39</v>
       </c>
       <c r="J16" s="2">
         <v>147730687.15</v>
       </c>
       <c r="K16" s="1">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="L16" s="2">
-        <v>192321355.33</v>
+        <v>212109714.67</v>
       </c>
       <c r="M16" s="2">
-        <v>82493254.45</v>
+        <v>91579368.06</v>
       </c>
       <c r="N16" s="2">
-        <v>86000679.0</v>
+        <v>95473113.37</v>
       </c>
       <c r="O16" s="2">
         <v>5561069.71</v>
       </c>
       <c r="P16" s="2">
         <v>3743470.65</v>
       </c>
       <c r="Q16" s="2">
         <v>1817599.06</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>63</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>70</v>
       </c>
       <c r="E17" s="3" t="s">