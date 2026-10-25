--- v14 (2026-10-04)
+++ v15 (2026-10-25)
@@ -824,122 +824,122 @@
       <c r="C4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F4" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="1">
         <v>70</v>
       </c>
       <c r="H4" s="2">
         <v>83048021.38</v>
       </c>
       <c r="I4" s="2">
         <v>47324317.36</v>
       </c>
       <c r="J4" s="2">
         <v>9118808.33</v>
       </c>
       <c r="K4" s="1">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="L4" s="2">
-        <v>24850970.55</v>
+        <v>25538350.39</v>
       </c>
       <c r="M4" s="2">
-        <v>13843181.46</v>
+        <v>14302873.82</v>
       </c>
       <c r="N4" s="2">
-        <v>2442914.39</v>
+        <v>2524036.57</v>
       </c>
       <c r="O4" s="2">
-        <v>4353956.07</v>
+        <v>4992671.81</v>
       </c>
       <c r="P4" s="2">
-        <v>3700862.67</v>
+        <v>4243771.05</v>
       </c>
       <c r="Q4" s="2">
-        <v>653093.4</v>
+        <v>748900.76</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="F5" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="1">
         <v>55</v>
       </c>
       <c r="H5" s="2">
         <v>642231782.57</v>
       </c>
       <c r="I5" s="2">
         <v>265664722.07</v>
       </c>
       <c r="J5" s="2">
         <v>46882009.77</v>
       </c>
       <c r="K5" s="1">
         <v>24</v>
       </c>
       <c r="L5" s="2">
         <v>295482507.3</v>
       </c>
       <c r="M5" s="2">
         <v>127857265.34</v>
       </c>
       <c r="N5" s="2">
         <v>22563046.84</v>
       </c>
       <c r="O5" s="2">
-        <v>42771871.8</v>
+        <v>45635643.82</v>
       </c>
       <c r="P5" s="2">
-        <v>36356091.02</v>
+        <v>38790297.24</v>
       </c>
       <c r="Q5" s="2">
-        <v>6415780.78</v>
+        <v>6845346.58</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>32</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6" s="1">
         <v>14</v>
       </c>
       <c r="H6" s="2">
@@ -1374,51 +1374,51 @@
       <c r="D15" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>65</v>
       </c>
       <c r="F15" t="s">
         <v>66</v>
       </c>
       <c r="G15" s="1">
         <v>6</v>
       </c>
       <c r="H15" s="2">
         <v>60044817.77</v>
       </c>
       <c r="I15" s="2">
         <v>25118995.47</v>
       </c>
       <c r="J15" s="2">
         <v>26186997.34</v>
       </c>
       <c r="K15" s="1">
         <v>3</v>
       </c>
       <c r="L15" s="2">
-        <v>27933032.7</v>
+        <v>27990577.73</v>
       </c>
       <c r="M15" s="2">
         <v>12901338.23</v>
       </c>
       <c r="N15" s="2">
         <v>13449873.65</v>
       </c>
       <c r="O15" s="2"/>
       <c r="P15" s="2"/>
       <c r="Q15" s="2"/>
     </row>
     <row r="16" spans="1:17">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>63</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>67</v>
       </c>
       <c r="E16" s="3" t="s">
@@ -1430,57 +1430,57 @@
       <c r="G16" s="1">
         <v>17</v>
       </c>
       <c r="H16" s="2">
         <v>320274362.12</v>
       </c>
       <c r="I16" s="2">
         <v>141013409.39</v>
       </c>
       <c r="J16" s="2">
         <v>147730687.15</v>
       </c>
       <c r="K16" s="1">
         <v>10</v>
       </c>
       <c r="L16" s="2">
         <v>212109714.67</v>
       </c>
       <c r="M16" s="2">
         <v>91579368.06</v>
       </c>
       <c r="N16" s="2">
         <v>95473113.37</v>
       </c>
       <c r="O16" s="2">
-        <v>5561069.71</v>
+        <v>12740519.43</v>
       </c>
       <c r="P16" s="2">
-        <v>3743470.65</v>
+        <v>10023508.27</v>
       </c>
       <c r="Q16" s="2">
-        <v>1817599.06</v>
+        <v>2717011.16</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>63</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>70</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>44</v>
       </c>
       <c r="F17" t="s">
         <v>39</v>
       </c>
       <c r="G17" s="1">
         <v>2</v>
       </c>
       <c r="H17" s="2">