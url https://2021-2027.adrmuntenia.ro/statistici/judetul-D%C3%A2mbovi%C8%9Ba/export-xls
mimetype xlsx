--- v14 (2026-08-25)
+++ v15 (2026-10-04)
@@ -12,92 +12,101 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Prioritate</t>
   </si>
   <si>
     <t>Obiectiv specific</t>
   </si>
   <si>
     <t>Apel</t>
   </si>
   <si>
     <t>Început depunere</t>
   </si>
   <si>
     <t>Sfârșit depunere</t>
   </si>
   <si>
     <t>Nr. Proiecte</t>
   </si>
   <si>
     <t>Valoare totală proiecte</t>
   </si>
   <si>
     <t>Valoare FEDR proiecte</t>
   </si>
   <si>
     <t>Valoare buget stat proiecte</t>
   </si>
   <si>
     <t>Nr. Contracte</t>
   </si>
   <si>
     <t>Valoare totală contracte</t>
   </si>
   <si>
     <t>Valoare FEDR contracte</t>
   </si>
   <si>
     <t>Valoare buget stat contracte</t>
+  </si>
+  <si>
+    <t>Valoare totală plătită</t>
+  </si>
+  <si>
+    <t>Valoare FEDR plătită</t>
+  </si>
+  <si>
+    <t>Valoare buget de stat plătită</t>
   </si>
   <si>
     <t>P1 - O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice</t>
   </si>
   <si>
     <t>RSO1.2 - Valorificarea avantajelor digitalizării, în beneficiul cetățenilor, al companiilor, al organizațiilor de cercetare și al autorităților publice</t>
   </si>
   <si>
     <t>PRSM/473/PRSM_P1/OP1/RSO1.2/PRSM_A38</t>
   </si>
   <si>
     <t>01.11.2024</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>RSO1.3 - Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive</t>
   </si>
   <si>
     <t>PRSM/160/PRSM_P1/OP1/RSO1.3/PRSM_A44</t>
   </si>
   <si>
     <t>15.03.2024</t>
   </si>
@@ -664,1201 +673,1386 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N26"/>
+  <dimension ref="A1:Q26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:N1"/>
+      <selection activeCell="A1" sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="80" customWidth="true" style="0"/>
     <col min="3" max="3" width="80" customWidth="true" style="3"/>
     <col min="4" max="4" width="80" customWidth="true" style="3"/>
     <col min="5" max="5" width="20" customWidth="true" style="3"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
+    <col min="15" max="15" width="30" customWidth="true" style="0"/>
+    <col min="16" max="16" width="30" customWidth="true" style="0"/>
+    <col min="17" max="17" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:17">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="6" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="7" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="7" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="7" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="7" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D2" s="3" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="E2" s="3" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F2" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="G2" s="1">
         <v>56</v>
       </c>
       <c r="H2" s="2">
         <v>343826916.0</v>
       </c>
       <c r="I2" s="2">
         <v>284965577.57</v>
       </c>
       <c r="J2" s="2">
         <v>43635588.83</v>
       </c>
       <c r="K2" s="1"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2" s="2"/>
+      <c r="P2" s="2"/>
+      <c r="Q2" s="2"/>
+    </row>
+    <row r="3" spans="1:17">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F3" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="G3" s="1">
         <v>168</v>
       </c>
       <c r="H3" s="2">
         <v>206150916.39</v>
       </c>
       <c r="I3" s="2">
         <v>120416149.17</v>
       </c>
       <c r="J3" s="2">
         <v>21249908.7</v>
       </c>
       <c r="K3" s="1">
         <v>57</v>
       </c>
       <c r="L3" s="2">
         <v>74526500.99</v>
       </c>
       <c r="M3" s="2">
         <v>42223094.9</v>
       </c>
       <c r="N3" s="2">
         <v>7451134.38</v>
       </c>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3" s="2">
+        <v>17177997.02</v>
+      </c>
+      <c r="P3" s="2">
+        <v>14710797.44</v>
+      </c>
+      <c r="Q3" s="2">
+        <v>2467199.58</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="F4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="G4" s="1">
         <v>91</v>
       </c>
       <c r="H4" s="2">
         <v>1104160402.81</v>
       </c>
       <c r="I4" s="2">
         <v>440037630.16</v>
       </c>
       <c r="J4" s="2">
         <v>77653699.43</v>
       </c>
       <c r="K4" s="1">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="L4" s="2">
-        <v>635287197.24</v>
+        <v>603045999.54</v>
       </c>
       <c r="M4" s="2">
-        <v>230034357.95</v>
+        <v>217365193.08</v>
       </c>
       <c r="N4" s="2">
-        <v>40594298.49</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:14">
+        <v>38358563.51</v>
+      </c>
+      <c r="O4" s="2">
+        <v>42076169.19</v>
+      </c>
+      <c r="P4" s="2">
+        <v>36109743.81</v>
+      </c>
+      <c r="Q4" s="2">
+        <v>5966425.38</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="F5" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="G5" s="1">
         <v>7</v>
       </c>
       <c r="H5" s="2">
         <v>170555392.95</v>
       </c>
       <c r="I5" s="2">
         <v>86732604.83</v>
       </c>
       <c r="J5" s="2">
         <v>13264991.98</v>
       </c>
       <c r="K5" s="1">
         <v>6</v>
       </c>
       <c r="L5" s="2">
-        <v>163383678.04</v>
+        <v>130309056.84</v>
       </c>
       <c r="M5" s="2">
-        <v>77682826.67</v>
+        <v>60154355.07</v>
       </c>
       <c r="N5" s="2">
-        <v>11880908.27</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:14">
+        <v>9200077.87</v>
+      </c>
+      <c r="O5" s="2">
+        <v>18182216.5</v>
+      </c>
+      <c r="P5" s="2">
+        <v>16881295.92</v>
+      </c>
+      <c r="Q5" s="2">
+        <v>1300920.58</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="G6" s="1">
         <v>11</v>
       </c>
       <c r="H6" s="2">
         <v>153825652.49</v>
       </c>
       <c r="I6" s="2">
         <v>125749748.99</v>
       </c>
       <c r="J6" s="2">
         <v>19232314.63</v>
       </c>
       <c r="K6" s="1">
         <v>8</v>
       </c>
       <c r="L6" s="2">
-        <v>96673514.06</v>
+        <v>91686358.91</v>
       </c>
       <c r="M6" s="2">
-        <v>76482319.3</v>
+        <v>73392417.38</v>
       </c>
       <c r="N6" s="2">
-        <v>11697295.95</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:14">
+        <v>11224722.71</v>
+      </c>
+      <c r="O6" s="2">
+        <v>27609963.56</v>
+      </c>
+      <c r="P6" s="2">
+        <v>26149876.18</v>
+      </c>
+      <c r="Q6" s="2">
+        <v>1460087.38</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F7" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G7" s="1">
         <v>10</v>
       </c>
       <c r="H7" s="2">
         <v>111226989.54</v>
       </c>
       <c r="I7" s="2">
         <v>75281561.49</v>
       </c>
       <c r="J7" s="2">
         <v>10237588.07</v>
       </c>
       <c r="K7" s="1">
         <v>4</v>
       </c>
       <c r="L7" s="2">
         <v>58067327.61</v>
       </c>
       <c r="M7" s="2">
         <v>30310516.08</v>
       </c>
       <c r="N7" s="2">
         <v>4635725.96</v>
       </c>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7" s="2"/>
+      <c r="P7" s="2"/>
+      <c r="Q7" s="2"/>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F8" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G8" s="1">
         <v>3</v>
       </c>
       <c r="H8" s="2">
         <v>22732023.28</v>
       </c>
       <c r="I8" s="2">
         <v>15443835.96</v>
       </c>
       <c r="J8" s="2">
         <v>2361998.43</v>
       </c>
       <c r="K8" s="1">
         <v>3</v>
       </c>
       <c r="L8" s="2">
         <v>28775821.15</v>
       </c>
       <c r="M8" s="2">
         <v>15236820.6</v>
       </c>
       <c r="N8" s="2">
         <v>2330337.26</v>
       </c>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8" s="2">
+        <v>9775982.77</v>
+      </c>
+      <c r="P8" s="2">
+        <v>8479168.73</v>
+      </c>
+      <c r="Q8" s="2">
+        <v>1296814.04</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="F9" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="G9" s="1">
         <v>19</v>
       </c>
       <c r="H9" s="2">
         <v>498120513.88</v>
       </c>
       <c r="I9" s="2">
         <v>346347825.17</v>
       </c>
       <c r="J9" s="2">
         <v>52970843.83</v>
       </c>
       <c r="K9" s="1">
         <v>5</v>
       </c>
       <c r="L9" s="2">
         <v>170661086.27</v>
       </c>
       <c r="M9" s="2">
         <v>105429910.84</v>
       </c>
       <c r="N9" s="2">
         <v>16124574.56</v>
       </c>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9" s="2">
+        <v>5000000.0</v>
+      </c>
+      <c r="P9" s="2">
+        <v>5000000.0</v>
+      </c>
+      <c r="Q9" s="2"/>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F10" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="G10" s="1">
         <v>2</v>
       </c>
       <c r="H10" s="2">
         <v>118723538.09</v>
       </c>
       <c r="I10" s="2">
         <v>99815260.84</v>
       </c>
       <c r="J10" s="2">
         <v>15265650.51</v>
       </c>
       <c r="K10" s="1">
         <v>1</v>
       </c>
       <c r="L10" s="2">
         <v>90869456.46</v>
       </c>
       <c r="M10" s="2">
         <v>67543572.53</v>
       </c>
       <c r="N10" s="2">
         <v>10330193.44</v>
       </c>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10" s="2"/>
+      <c r="P10" s="2"/>
+      <c r="Q10" s="2"/>
+    </row>
+    <row r="11" spans="1:17">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F11" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G11" s="1">
         <v>4</v>
       </c>
       <c r="H11" s="2">
         <v>328238196.17</v>
       </c>
       <c r="I11" s="2">
         <v>240077399.41</v>
       </c>
       <c r="J11" s="2">
         <v>36687719.7</v>
       </c>
       <c r="K11" s="1">
         <v>4</v>
       </c>
       <c r="L11" s="2">
         <v>251544872.23</v>
       </c>
       <c r="M11" s="2">
         <v>179859295.01</v>
       </c>
       <c r="N11" s="2">
         <v>27507892.21</v>
       </c>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11" s="2">
+        <v>3197354.21</v>
+      </c>
+      <c r="P11" s="2">
+        <v>3197354.21</v>
+      </c>
+      <c r="Q11" s="2"/>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="G12" s="1">
         <v>1</v>
       </c>
       <c r="H12" s="2">
         <v>25028208.63</v>
       </c>
       <c r="I12" s="2">
         <v>13104667.8</v>
       </c>
       <c r="J12" s="2">
         <v>2004243.31</v>
       </c>
       <c r="K12" s="1">
         <v>1</v>
       </c>
       <c r="L12" s="2">
         <v>25028208.63</v>
       </c>
       <c r="M12" s="2">
         <v>13104667.8</v>
       </c>
       <c r="N12" s="2">
         <v>2004243.31</v>
       </c>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12" s="2">
+        <v>10818903.59</v>
+      </c>
+      <c r="P12" s="2">
+        <v>9383742.91</v>
+      </c>
+      <c r="Q12" s="2">
+        <v>1435160.68</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="F13" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="G13" s="1">
         <v>1</v>
       </c>
       <c r="H13" s="2">
         <v>3659209.7</v>
       </c>
       <c r="I13" s="2">
         <v>1299137.85</v>
       </c>
       <c r="J13" s="2">
         <v>229259.62</v>
       </c>
       <c r="K13" s="1"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13" s="2"/>
+      <c r="P13" s="2"/>
+      <c r="Q13" s="2"/>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="F14" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="G14" s="1">
         <v>2</v>
       </c>
       <c r="H14" s="2">
         <v>702541029.18</v>
       </c>
       <c r="I14" s="2">
         <v>550178091.17</v>
       </c>
       <c r="J14" s="2">
         <v>84274172.15</v>
       </c>
       <c r="K14" s="1">
         <v>2</v>
       </c>
       <c r="L14" s="2">
-        <v>702740405.47</v>
+        <v>724185093.94</v>
       </c>
       <c r="M14" s="2">
         <v>544089619.71</v>
       </c>
       <c r="N14" s="2">
         <v>83213706.55</v>
       </c>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14" s="2">
+        <v>258023976.18</v>
+      </c>
+      <c r="P14" s="2">
+        <v>236186101.8</v>
+      </c>
+      <c r="Q14" s="2">
+        <v>21837874.38</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F15" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G15" s="1">
         <v>1</v>
       </c>
       <c r="H15" s="2">
         <v>7703088.22</v>
       </c>
       <c r="I15" s="2">
         <v>1995190.59</v>
       </c>
       <c r="J15" s="2">
         <v>305146.8</v>
       </c>
       <c r="K15" s="1">
         <v>1</v>
       </c>
       <c r="L15" s="2">
         <v>4321635.37</v>
       </c>
       <c r="M15" s="2">
         <v>2377557.73</v>
       </c>
       <c r="N15" s="2">
         <v>363626.46</v>
       </c>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15" s="2">
+        <v>2741184.17</v>
+      </c>
+      <c r="P15" s="2">
+        <v>2377557.71</v>
+      </c>
+      <c r="Q15" s="2">
+        <v>363626.46</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="F16" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="G16" s="1">
         <v>13</v>
       </c>
       <c r="H16" s="2">
         <v>128869155.28</v>
       </c>
       <c r="I16" s="2">
         <v>50208382.9</v>
       </c>
       <c r="J16" s="2">
         <v>52343128.11</v>
       </c>
       <c r="K16" s="1">
         <v>13</v>
       </c>
       <c r="L16" s="2">
-        <v>129652301.2</v>
+        <v>129045861.45</v>
       </c>
       <c r="M16" s="2">
-        <v>49120525.83</v>
+        <v>49200683.86</v>
       </c>
       <c r="N16" s="2">
-        <v>51209018.41</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:14">
+        <v>51292584.58</v>
+      </c>
+      <c r="O16" s="2">
+        <v>9958433.18</v>
+      </c>
+      <c r="P16" s="2">
+        <v>9812677.05</v>
+      </c>
+      <c r="Q16" s="2">
+        <v>145756.13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F17" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="G17" s="1">
         <v>3</v>
       </c>
       <c r="H17" s="2">
         <v>14105974.25</v>
       </c>
       <c r="I17" s="2">
         <v>5664211.44</v>
       </c>
       <c r="J17" s="2">
         <v>5905040.77</v>
       </c>
       <c r="K17" s="1">
         <v>3</v>
       </c>
       <c r="L17" s="2">
         <v>15043374.52</v>
       </c>
       <c r="M17" s="2">
         <v>4674607.3</v>
       </c>
       <c r="N17" s="2">
         <v>4873360.95</v>
       </c>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17" s="2">
+        <v>7476599.77</v>
+      </c>
+      <c r="P17" s="2">
+        <v>3660482.22</v>
+      </c>
+      <c r="Q17" s="2">
+        <v>3816117.55</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="F18" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="G18" s="1">
         <v>32</v>
       </c>
       <c r="H18" s="2">
         <v>608854347.06</v>
       </c>
       <c r="I18" s="2">
         <v>253219212.87</v>
       </c>
       <c r="J18" s="2">
         <v>263875882.31</v>
       </c>
       <c r="K18" s="1">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="L18" s="2">
-        <v>455913005.55</v>
+        <v>524887039.23</v>
       </c>
       <c r="M18" s="2">
-        <v>185369857.39</v>
+        <v>214277577.51</v>
       </c>
       <c r="N18" s="2">
-        <v>193146402.24</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:14">
+        <v>223283212.61</v>
+      </c>
+      <c r="O18" s="2">
+        <v>8389258.79</v>
+      </c>
+      <c r="P18" s="2">
+        <v>8389258.79</v>
+      </c>
+      <c r="Q18" s="2"/>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="G19" s="1">
         <v>7</v>
       </c>
       <c r="H19" s="2">
         <v>99194114.81</v>
       </c>
       <c r="I19" s="2">
         <v>24575205.27</v>
       </c>
       <c r="J19" s="2">
         <v>25620086.86</v>
       </c>
       <c r="K19" s="1">
         <v>7</v>
       </c>
       <c r="L19" s="2">
         <v>121138664.51</v>
       </c>
       <c r="M19" s="2">
         <v>24567727.09</v>
       </c>
       <c r="N19" s="2">
         <v>25612290.75</v>
       </c>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19" s="2">
+        <v>29543529.44</v>
+      </c>
+      <c r="P19" s="2">
+        <v>15496761.23</v>
+      </c>
+      <c r="Q19" s="2">
+        <v>14046768.21</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F20" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="G20" s="1">
         <v>3</v>
       </c>
       <c r="H20" s="2">
         <v>73921549.21</v>
       </c>
       <c r="I20" s="2">
         <v>28612240.79</v>
       </c>
       <c r="J20" s="2">
         <v>29828767.92</v>
       </c>
       <c r="K20" s="1">
         <v>3</v>
       </c>
       <c r="L20" s="2">
-        <v>70473685.42</v>
+        <v>66352234.45</v>
       </c>
       <c r="M20" s="2">
-        <v>26589254.3</v>
+        <v>24849786.39</v>
       </c>
       <c r="N20" s="2">
-        <v>27719768.67</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:14">
+        <v>25906342.56</v>
+      </c>
+      <c r="O20" s="2">
+        <v>7756245.08</v>
+      </c>
+      <c r="P20" s="2">
+        <v>7756245.08</v>
+      </c>
+      <c r="Q20" s="2"/>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F21" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="G21" s="1">
         <v>2</v>
       </c>
       <c r="H21" s="2">
         <v>15125292.96</v>
       </c>
       <c r="I21" s="2">
         <v>6369231.63</v>
       </c>
       <c r="J21" s="2">
         <v>6640036.81</v>
       </c>
       <c r="K21" s="1">
         <v>2</v>
       </c>
       <c r="L21" s="2">
-        <v>16776631.8</v>
+        <v>17604335.12</v>
       </c>
       <c r="M21" s="2">
-        <v>6881537.86</v>
+        <v>6847466.03</v>
       </c>
       <c r="N21" s="2">
-        <v>7174125.11</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:14">
+        <v>7138604.64</v>
+      </c>
+      <c r="O21" s="2">
+        <v>9010525.04</v>
+      </c>
+      <c r="P21" s="2">
+        <v>5168299.62</v>
+      </c>
+      <c r="Q21" s="2">
+        <v>3842225.42</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="F22" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="G22" s="1">
         <v>1</v>
       </c>
       <c r="H22" s="2">
         <v>42037039.32</v>
       </c>
       <c r="I22" s="2">
         <v>29291767.28</v>
       </c>
       <c r="J22" s="2">
         <v>4479917.33</v>
       </c>
       <c r="K22" s="1">
         <v>1</v>
       </c>
       <c r="L22" s="2">
         <v>42711589.05</v>
       </c>
       <c r="M22" s="2">
         <v>29291767.28</v>
       </c>
       <c r="N22" s="2">
         <v>4479916.59</v>
       </c>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22" s="2"/>
+      <c r="P22" s="2"/>
+      <c r="Q22" s="2"/>
+    </row>
+    <row r="23" spans="1:17">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="F23" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="G23" s="1">
         <v>5</v>
       </c>
       <c r="H23" s="2">
         <v>146113958.75</v>
       </c>
       <c r="I23" s="2">
         <v>109504145.48</v>
       </c>
       <c r="J23" s="2">
         <v>17256791.15</v>
       </c>
       <c r="K23" s="1">
         <v>2</v>
       </c>
       <c r="L23" s="2">
         <v>34887982.95</v>
       </c>
       <c r="M23" s="2">
         <v>29183288.8</v>
       </c>
       <c r="N23" s="2">
         <v>4967803.08</v>
       </c>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23" s="2"/>
+      <c r="P23" s="2"/>
+      <c r="Q23" s="2"/>
+    </row>
+    <row r="24" spans="1:17">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="F24" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="G24" s="1">
         <v>7</v>
       </c>
       <c r="H24" s="2">
         <v>175948515.88</v>
       </c>
       <c r="I24" s="2">
         <v>126663711.21</v>
       </c>
       <c r="J24" s="2">
         <v>19372097.02</v>
       </c>
       <c r="K24" s="1">
         <v>5</v>
       </c>
       <c r="L24" s="2">
-        <v>143235026.09</v>
+        <v>143476729.29</v>
       </c>
       <c r="M24" s="2">
-        <v>96798167.82</v>
+        <v>96595255.97</v>
       </c>
       <c r="N24" s="2">
-        <v>14804425.61</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:14">
+        <v>14773392.03</v>
+      </c>
+      <c r="O24" s="2">
+        <v>9253711.59</v>
+      </c>
+      <c r="P24" s="2">
+        <v>9253711.59</v>
+      </c>
+      <c r="Q24" s="2"/>
+    </row>
+    <row r="25" spans="1:17">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F25" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="G25" s="1">
         <v>5</v>
       </c>
       <c r="H25" s="2">
         <v>7630852.49</v>
       </c>
       <c r="I25" s="2">
         <v>3693080.36</v>
       </c>
       <c r="J25" s="2">
         <v>564824.04</v>
       </c>
       <c r="K25" s="1">
         <v>5</v>
       </c>
       <c r="L25" s="2">
         <v>10814077.99</v>
       </c>
       <c r="M25" s="2">
         <v>3774049.75</v>
       </c>
       <c r="N25" s="2">
         <v>577207.59</v>
       </c>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25" s="2">
+        <v>2824491.16</v>
+      </c>
+      <c r="P25" s="2">
+        <v>2449813.77</v>
+      </c>
+      <c r="Q25" s="2">
+        <v>374677.39</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="F26" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="G26" s="1">
         <v>3</v>
       </c>
       <c r="H26" s="2">
         <v>54560516.07</v>
       </c>
       <c r="I26" s="2">
         <v>45829111.34</v>
       </c>
       <c r="J26" s="2">
         <v>7639833.96</v>
       </c>
       <c r="K26" s="1">
         <v>2</v>
       </c>
       <c r="L26" s="2">
         <v>32420030.87</v>
       </c>
       <c r="M26" s="2">
         <v>27005885.71</v>
       </c>
       <c r="N26" s="2">
         <v>4765744.54</v>
       </c>
+      <c r="O26" s="2"/>
+      <c r="P26" s="2"/>
+      <c r="Q26" s="2"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>