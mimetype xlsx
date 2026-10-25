--- v15 (2026-10-04)
+++ v16 (2026-10-25)
@@ -824,228 +824,228 @@
       <c r="C3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="F3" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="1">
         <v>168</v>
       </c>
       <c r="H3" s="2">
         <v>206150916.39</v>
       </c>
       <c r="I3" s="2">
         <v>120416149.17</v>
       </c>
       <c r="J3" s="2">
         <v>21249908.7</v>
       </c>
       <c r="K3" s="1">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="L3" s="2">
-        <v>74526500.99</v>
+        <v>73552365.36</v>
       </c>
       <c r="M3" s="2">
-        <v>42223094.9</v>
+        <v>41718193.38</v>
       </c>
       <c r="N3" s="2">
-        <v>7451134.38</v>
+        <v>7362034.11</v>
       </c>
       <c r="O3" s="2">
-        <v>17177997.02</v>
+        <v>17713777.02</v>
       </c>
       <c r="P3" s="2">
-        <v>14710797.44</v>
+        <v>15166210.44</v>
       </c>
       <c r="Q3" s="2">
-        <v>2467199.58</v>
+        <v>2547566.58</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F4" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="1">
         <v>91</v>
       </c>
       <c r="H4" s="2">
         <v>1104160402.81</v>
       </c>
       <c r="I4" s="2">
         <v>440037630.16</v>
       </c>
       <c r="J4" s="2">
         <v>77653699.43</v>
       </c>
       <c r="K4" s="1">
         <v>46</v>
       </c>
       <c r="L4" s="2">
         <v>603045999.54</v>
       </c>
       <c r="M4" s="2">
         <v>217365193.08</v>
       </c>
       <c r="N4" s="2">
         <v>38358563.51</v>
       </c>
       <c r="O4" s="2">
-        <v>42076169.19</v>
+        <v>45975784.3</v>
       </c>
       <c r="P4" s="2">
-        <v>36109743.81</v>
+        <v>39664416.65</v>
       </c>
       <c r="Q4" s="2">
-        <v>5966425.38</v>
+        <v>6311367.65</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="F5" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="1">
         <v>7</v>
       </c>
       <c r="H5" s="2">
         <v>170555392.95</v>
       </c>
       <c r="I5" s="2">
         <v>86732604.83</v>
       </c>
       <c r="J5" s="2">
         <v>13264991.98</v>
       </c>
       <c r="K5" s="1">
         <v>6</v>
       </c>
       <c r="L5" s="2">
         <v>130309056.84</v>
       </c>
       <c r="M5" s="2">
         <v>60154355.07</v>
       </c>
       <c r="N5" s="2">
         <v>9200077.87</v>
       </c>
       <c r="O5" s="2">
-        <v>18182216.5</v>
+        <v>27929862.07</v>
       </c>
       <c r="P5" s="2">
-        <v>16881295.92</v>
+        <v>26628941.49</v>
       </c>
       <c r="Q5" s="2">
         <v>1300920.58</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6" s="1">
         <v>11</v>
       </c>
       <c r="H6" s="2">
         <v>153825652.49</v>
       </c>
       <c r="I6" s="2">
         <v>125749748.99</v>
       </c>
       <c r="J6" s="2">
         <v>19232314.63</v>
       </c>
       <c r="K6" s="1">
         <v>8</v>
       </c>
       <c r="L6" s="2">
         <v>91686358.91</v>
       </c>
       <c r="M6" s="2">
         <v>73392417.38</v>
       </c>
       <c r="N6" s="2">
         <v>11224722.71</v>
       </c>
       <c r="O6" s="2">
-        <v>27609963.56</v>
+        <v>28180252.87</v>
       </c>
       <c r="P6" s="2">
-        <v>26149876.18</v>
+        <v>26417405.61</v>
       </c>
       <c r="Q6" s="2">
-        <v>1460087.38</v>
+        <v>1762847.26</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="F7" t="s">
         <v>39</v>
       </c>
       <c r="G7" s="1">
         <v>10</v>
       </c>
       <c r="H7" s="2">
@@ -1136,60 +1136,60 @@
       <c r="C9" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>45</v>
       </c>
       <c r="F9" t="s">
         <v>46</v>
       </c>
       <c r="G9" s="1">
         <v>19</v>
       </c>
       <c r="H9" s="2">
         <v>498120513.88</v>
       </c>
       <c r="I9" s="2">
         <v>346347825.17</v>
       </c>
       <c r="J9" s="2">
         <v>52970843.83</v>
       </c>
       <c r="K9" s="1">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="L9" s="2">
-        <v>170661086.27</v>
+        <v>246866694.36</v>
       </c>
       <c r="M9" s="2">
-        <v>105429910.84</v>
+        <v>165536914.56</v>
       </c>
       <c r="N9" s="2">
-        <v>16124574.56</v>
+        <v>25317410.43</v>
       </c>
       <c r="O9" s="2">
         <v>5000000.0</v>
       </c>
       <c r="P9" s="2">
         <v>5000000.0</v>
       </c>
       <c r="Q9" s="2"/>
     </row>
     <row r="10" spans="1:17">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>50</v>
       </c>
@@ -1495,101 +1495,101 @@
       <c r="G16" s="1">
         <v>13</v>
       </c>
       <c r="H16" s="2">
         <v>128869155.28</v>
       </c>
       <c r="I16" s="2">
         <v>50208382.9</v>
       </c>
       <c r="J16" s="2">
         <v>52343128.11</v>
       </c>
       <c r="K16" s="1">
         <v>13</v>
       </c>
       <c r="L16" s="2">
         <v>129045861.45</v>
       </c>
       <c r="M16" s="2">
         <v>49200683.86</v>
       </c>
       <c r="N16" s="2">
         <v>51292584.58</v>
       </c>
       <c r="O16" s="2">
-        <v>9958433.18</v>
+        <v>12968882.88</v>
       </c>
       <c r="P16" s="2">
-        <v>9812677.05</v>
+        <v>11433287.76</v>
       </c>
       <c r="Q16" s="2">
-        <v>145756.13</v>
+        <v>1535595.12</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>65</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>70</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>41</v>
       </c>
       <c r="F17" t="s">
         <v>71</v>
       </c>
       <c r="G17" s="1">
         <v>3</v>
       </c>
       <c r="H17" s="2">
         <v>14105974.25</v>
       </c>
       <c r="I17" s="2">
         <v>5664211.44</v>
       </c>
       <c r="J17" s="2">
         <v>5905040.77</v>
       </c>
       <c r="K17" s="1">
         <v>3</v>
       </c>
       <c r="L17" s="2">
-        <v>15043374.52</v>
+        <v>23256532.81</v>
       </c>
       <c r="M17" s="2">
-        <v>4674607.3</v>
+        <v>4673863.63</v>
       </c>
       <c r="N17" s="2">
-        <v>4873360.95</v>
+        <v>4872585.63</v>
       </c>
       <c r="O17" s="2">
         <v>7476599.77</v>
       </c>
       <c r="P17" s="2">
         <v>3660482.22</v>
       </c>
       <c r="Q17" s="2">
         <v>3816117.55</v>
       </c>
     </row>
     <row r="18" spans="1:17">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>72</v>
       </c>
       <c r="E18" s="3" t="s">
@@ -1601,54 +1601,54 @@
       <c r="G18" s="1">
         <v>32</v>
       </c>
       <c r="H18" s="2">
         <v>608854347.06</v>
       </c>
       <c r="I18" s="2">
         <v>253219212.87</v>
       </c>
       <c r="J18" s="2">
         <v>263875882.31</v>
       </c>
       <c r="K18" s="1">
         <v>27</v>
       </c>
       <c r="L18" s="2">
         <v>524887039.23</v>
       </c>
       <c r="M18" s="2">
         <v>214277577.51</v>
       </c>
       <c r="N18" s="2">
         <v>223283212.61</v>
       </c>
       <c r="O18" s="2">
-        <v>8389258.79</v>
+        <v>14419170.58</v>
       </c>
       <c r="P18" s="2">
-        <v>8389258.79</v>
+        <v>14419170.58</v>
       </c>
       <c r="Q18" s="2"/>
     </row>
     <row r="19" spans="1:17">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>75</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>41</v>
       </c>
       <c r="F19" t="s">
         <v>36</v>
       </c>
       <c r="G19" s="1">
         <v>7</v>
       </c>
@@ -1756,57 +1756,57 @@
       <c r="G21" s="1">
         <v>2</v>
       </c>
       <c r="H21" s="2">
         <v>15125292.96</v>
       </c>
       <c r="I21" s="2">
         <v>6369231.63</v>
       </c>
       <c r="J21" s="2">
         <v>6640036.81</v>
       </c>
       <c r="K21" s="1">
         <v>2</v>
       </c>
       <c r="L21" s="2">
         <v>17604335.12</v>
       </c>
       <c r="M21" s="2">
         <v>6847466.03</v>
       </c>
       <c r="N21" s="2">
         <v>7138604.64</v>
       </c>
       <c r="O21" s="2">
-        <v>9010525.04</v>
+        <v>9684597.67</v>
       </c>
       <c r="P21" s="2">
-        <v>5168299.62</v>
+        <v>5498320.08</v>
       </c>
       <c r="Q21" s="2">
-        <v>3842225.42</v>
+        <v>4186277.59</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>80</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>81</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>82</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>83</v>
       </c>
       <c r="F22" t="s">
         <v>84</v>
       </c>
       <c r="G22" s="1">
         <v>1</v>
       </c>
       <c r="H22" s="2">
@@ -1894,57 +1894,57 @@
       <c r="D24" s="3" t="s">
         <v>89</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>90</v>
       </c>
       <c r="F24" t="s">
         <v>91</v>
       </c>
       <c r="G24" s="1">
         <v>7</v>
       </c>
       <c r="H24" s="2">
         <v>175948515.88</v>
       </c>
       <c r="I24" s="2">
         <v>126663711.21</v>
       </c>
       <c r="J24" s="2">
         <v>19372097.02</v>
       </c>
       <c r="K24" s="1">
         <v>5</v>
       </c>
       <c r="L24" s="2">
-        <v>143476729.29</v>
+        <v>141623383.43</v>
       </c>
       <c r="M24" s="2">
-        <v>96595255.97</v>
+        <v>95023583.75</v>
       </c>
       <c r="N24" s="2">
-        <v>14773392.03</v>
+        <v>14533018.63</v>
       </c>
       <c r="O24" s="2">
         <v>9253711.59</v>
       </c>
       <c r="P24" s="2">
         <v>9253711.59</v>
       </c>
       <c r="Q24" s="2"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>80</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>88</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>92</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>53</v>
       </c>