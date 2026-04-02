--- v6 (2026-03-12)
+++ v7 (2026-04-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Prioritate</t>
   </si>
   <si>
     <t>Obiectiv specific</t>
   </si>
   <si>
     <t>Apel</t>
   </si>
   <si>
     <t>Început depunere</t>
   </si>
   <si>
     <t>Sfârșit depunere</t>
   </si>
   <si>
     <t>Nr. Proiecte</t>
   </si>
   <si>
     <t>Valoare totală proiecte</t>
   </si>
   <si>
@@ -104,57 +104,57 @@
   <si>
     <t>0,00</t>
   </si>
   <si>
     <t>RSO1.3 - Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive</t>
   </si>
   <si>
     <t>PRSM/160/PRSM_P1/OP1/RSO1.3/PRSM_A44</t>
   </si>
   <si>
     <t>15.03.2024</t>
   </si>
   <si>
     <t>15.07.2024</t>
   </si>
   <si>
     <t>206.150.916,39</t>
   </si>
   <si>
     <t>120.416.149,17</t>
   </si>
   <si>
     <t>21.249.908,70</t>
   </si>
   <si>
-    <t>69.082.949,82</t>
-[...5 lines deleted...]
-    <t>6.873.282,13</t>
+    <t>71.810.273,94</t>
+  </si>
+  <si>
+    <t>40.561.627,64</t>
+  </si>
+  <si>
+    <t>7.157.934,27</t>
   </si>
   <si>
     <t>PRSM/267/PRSM_P1/OP1/RSO1.3/PRSM_A44</t>
   </si>
   <si>
     <t>30.04.2024</t>
   </si>
   <si>
     <t>09.08.2024</t>
   </si>
   <si>
     <t>1.104.160.402,81</t>
   </si>
   <si>
     <t>440.037.630,16</t>
   </si>
   <si>
     <t>77.653.699,43</t>
   </si>
   <si>
     <t>654.575.048,92</t>
   </si>
   <si>
     <t>251.215.901,21</t>
   </si>
@@ -218,57 +218,57 @@
   <si>
     <t>76.482.319,30</t>
   </si>
   <si>
     <t>11.697.295,95</t>
   </si>
   <si>
     <t>PRSM/249/PRSM_P2/OP2/RSO2.1/PRSM_A34</t>
   </si>
   <si>
     <t>01.04.2024</t>
   </si>
   <si>
     <t>15.02.2025</t>
   </si>
   <si>
     <t>111.226.989,54</t>
   </si>
   <si>
     <t>75.281.561,49</t>
   </si>
   <si>
     <t>10.237.588,07</t>
   </si>
   <si>
-    <t>35.893.658,75</t>
-[...5 lines deleted...]
-    <t>2.896.225,45</t>
+    <t>39.744.088,72</t>
+  </si>
+  <si>
+    <t>21.263.506,31</t>
+  </si>
+  <si>
+    <t>3.252.065,63</t>
   </si>
   <si>
     <t>PRSM/423/PRSM_P2/OP2/RSO2.1/PRSM_A34 - etapizate</t>
   </si>
   <si>
     <t>26.06.2024</t>
   </si>
   <si>
     <t>17.07.2024</t>
   </si>
   <si>
     <t>22.732.023,28</t>
   </si>
   <si>
     <t>15.443.835,96</t>
   </si>
   <si>
     <t>2.361.998,43</t>
   </si>
   <si>
     <t>28.775.821,15</t>
   </si>
   <si>
     <t>15.236.820,60</t>
   </si>
@@ -335,50 +335,59 @@
   <si>
     <t>67.543.572,53</t>
   </si>
   <si>
     <t>10.330.193,44</t>
   </si>
   <si>
     <t>PRSM/366/PRSM_P3/OP2/RSO2.8/PRSM_A26</t>
   </si>
   <si>
     <t>16.09.2024</t>
   </si>
   <si>
     <t>15.09.2025</t>
   </si>
   <si>
     <t>328.238.196,17</t>
   </si>
   <si>
     <t>240.077.399,41</t>
   </si>
   <si>
     <t>36.687.719,70</t>
   </si>
   <si>
+    <t>93.545.170,01</t>
+  </si>
+  <si>
+    <t>63.462.707,48</t>
+  </si>
+  <si>
+    <t>9.706.061,14</t>
+  </si>
+  <si>
     <t>PRSM/438/PRSM_P3/OP2/RSO2.8/PRSM_A26 - etapizate</t>
   </si>
   <si>
     <t>25.028.208,63</t>
   </si>
   <si>
     <t>13.104.667,80</t>
   </si>
   <si>
     <t>2.004.243,31</t>
   </si>
   <si>
     <t>P4 - O regiune mai accesibilă</t>
   </si>
   <si>
     <t>RSO3.2 - Dezvoltarea și ameliorarea unei mobilități naționale, regionale și locale sustenabile, reziliente la schimbările climatice, inteligente și intermodale, inclusiv îmbunătățirea accesului la TEN-T și a mobilității transfrontaliere</t>
   </si>
   <si>
     <t>PRSM/149/PRSM_P4/OP3/RSO3.2/PRSM_A29</t>
   </si>
   <si>
     <t>01.02.2024</t>
   </si>
   <si>
     <t>31.12.2026</t>
@@ -425,101 +434,110 @@
   <si>
     <t>P5 - O regiune educată</t>
   </si>
   <si>
     <t>RSO4.2 - Îmbunătățirea accesului la servicii și favorabile incluziunii și de calitate în educație, formare și învățare pe tot parcursul vieții prin dezvoltarea infrastructurii accesibile, inclusiv prin promovarea rezilienței pentru educația și formarea la distanță și online</t>
   </si>
   <si>
     <t>PRSM/318/PRSM_P5/OP4/RSO4.2/PRSM_A1</t>
   </si>
   <si>
     <t>28.06.2024</t>
   </si>
   <si>
     <t>27.12.2024</t>
   </si>
   <si>
     <t>128.869.155,28</t>
   </si>
   <si>
     <t>50.208.382,90</t>
   </si>
   <si>
     <t>52.343.128,11</t>
   </si>
   <si>
-    <t>37.491.830,86</t>
-[...5 lines deleted...]
-    <t>12.072.487,94</t>
+    <t>60.839.182,02</t>
+  </si>
+  <si>
+    <t>20.658.710,67</t>
+  </si>
+  <si>
+    <t>21.537.071,90</t>
   </si>
   <si>
     <t>PRSM/432/PRSM_P5/OP4/RSO4.2/PRSM_A1 - etapizate</t>
   </si>
   <si>
     <t>31.07.2024</t>
   </si>
   <si>
     <t>14.105.974,25</t>
   </si>
   <si>
     <t>5.664.211,44</t>
   </si>
   <si>
     <t>5.905.040,77</t>
   </si>
   <si>
     <t>15.043.374,52</t>
   </si>
   <si>
     <t>4.674.607,30</t>
   </si>
   <si>
     <t>4.873.360,95</t>
   </si>
   <si>
     <t>PRSM/310/PRSM_P5/OP4/RSO4.2/PRSM_A23</t>
   </si>
   <si>
     <t>19.06.2024</t>
   </si>
   <si>
     <t>19.02.2025</t>
   </si>
   <si>
     <t>608.854.347,06</t>
   </si>
   <si>
     <t>253.219.212,87</t>
   </si>
   <si>
     <t>263.875.882,31</t>
   </si>
   <si>
+    <t>104.880.285,43</t>
+  </si>
+  <si>
+    <t>38.740.748,60</t>
+  </si>
+  <si>
+    <t>40.387.916,70</t>
+  </si>
+  <si>
     <t>PRSM/433/PRSM_P5/OP4/RSO4.2/PRSM_A23 - etapizate</t>
   </si>
   <si>
     <t>99.194.114,81</t>
   </si>
   <si>
     <t>24.575.205,27</t>
   </si>
   <si>
     <t>25.620.086,86</t>
   </si>
   <si>
     <t>110.809.891,22</t>
   </si>
   <si>
     <t>24.567.727,09</t>
   </si>
   <si>
     <t>25.612.290,74</t>
   </si>
   <si>
     <t>PRSM/298/PRSM_P5/OP4/RSO4.2/PRSM_A22</t>
   </si>
   <si>
     <t>07.06.2024</t>
@@ -611,57 +629,57 @@
   <si>
     <t>17.256.791,15</t>
   </si>
   <si>
     <t>RSO5.2 - Promovarea dezvoltării locale integrate și incluzive în domeniul social, economic și al mediului, precum și a culturii, a patrimoniului natural, a turismului sustenabil și a securității în alte zone decât cele urbane</t>
   </si>
   <si>
     <t>PRSM/439/PRSM_P6/OP5/RSO5.2/PRSM_A32</t>
   </si>
   <si>
     <t>02.09.2024</t>
   </si>
   <si>
     <t>04.08.2025</t>
   </si>
   <si>
     <t>175.948.515,88</t>
   </si>
   <si>
     <t>126.663.711,21</t>
   </si>
   <si>
     <t>19.372.097,02</t>
   </si>
   <si>
-    <t>59.278.292,36</t>
-[...5 lines deleted...]
-    <t>6.525.223,04</t>
+    <t>118.631.041,20</t>
+  </si>
+  <si>
+    <t>83.219.847,13</t>
+  </si>
+  <si>
+    <t>12.727.741,31</t>
   </si>
   <si>
     <t>PRSM/436/PRSM_P6/OP5/RSO5.2/PRSM_A32 - etapizate</t>
   </si>
   <si>
     <t>30.09.2024</t>
   </si>
   <si>
     <t>7.630.852,49</t>
   </si>
   <si>
     <t>3.693.080,36</t>
   </si>
   <si>
     <t>564.824,04</t>
   </si>
   <si>
     <t>10.814.077,99</t>
   </si>
   <si>
     <t>3.774.049,75</t>
   </si>
   <si>
     <t>577.207,59</t>
   </si>
@@ -1167,51 +1185,51 @@
       <c r="C3" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>26</v>
       </c>
       <c r="G3">
         <v>168</v>
       </c>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="1" t="s">
@@ -1343,51 +1361,51 @@
       <c r="C7" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>63</v>
       </c>
       <c r="F7" t="s">
         <v>64</v>
       </c>
       <c r="G7">
         <v>10</v>
       </c>
       <c r="H7" t="s">
         <v>65</v>
       </c>
       <c r="I7" t="s">
         <v>66</v>
       </c>
       <c r="J7" t="s">
         <v>67</v>
       </c>
       <c r="K7">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L7" t="s">
         <v>68</v>
       </c>
       <c r="M7" t="s">
         <v>69</v>
       </c>
       <c r="N7" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E8" s="1" t="s">
@@ -1518,656 +1536,662 @@
       </c>
       <c r="C11" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>102</v>
       </c>
       <c r="F11" t="s">
         <v>103</v>
       </c>
       <c r="G11">
         <v>4</v>
       </c>
       <c r="H11" t="s">
         <v>104</v>
       </c>
       <c r="I11" t="s">
         <v>105</v>
       </c>
       <c r="J11" t="s">
         <v>106</v>
       </c>
+      <c r="K11">
+        <v>1</v>
+      </c>
       <c r="L11" t="s">
-        <v>22</v>
+        <v>107</v>
       </c>
       <c r="M11" t="s">
-        <v>22</v>
+        <v>108</v>
       </c>
       <c r="N11" t="s">
-        <v>22</v>
+        <v>109</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>90</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>72</v>
       </c>
       <c r="F12" t="s">
         <v>55</v>
       </c>
       <c r="G12">
         <v>1</v>
       </c>
       <c r="H12" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="I12" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="J12" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="K12">
         <v>1</v>
       </c>
       <c r="L12" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="M12" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="N12" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F13" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G13">
         <v>2</v>
       </c>
       <c r="H13" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="I13" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="J13" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="K13">
         <v>1</v>
       </c>
       <c r="L13" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="M13" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="N13" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>72</v>
       </c>
       <c r="F14" t="s">
         <v>73</v>
       </c>
       <c r="G14">
         <v>1</v>
       </c>
       <c r="H14" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="I14" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="J14" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="K14">
         <v>1</v>
       </c>
       <c r="L14" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="M14" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="N14" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="F15" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="G15">
         <v>13</v>
       </c>
       <c r="H15" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="I15" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="J15" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="K15">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L15" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="M15" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="N15" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>72</v>
       </c>
       <c r="F16" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="G16">
         <v>3</v>
       </c>
       <c r="H16" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="I16" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="J16" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="K16">
         <v>3</v>
       </c>
       <c r="L16" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="M16" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="N16" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="F17" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="G17">
         <v>32</v>
       </c>
       <c r="H17" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="I17" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="J17" t="s">
-        <v>153</v>
+        <v>156</v>
+      </c>
+      <c r="K17">
+        <v>4</v>
       </c>
       <c r="L17" t="s">
-        <v>22</v>
+        <v>157</v>
       </c>
       <c r="M17" t="s">
-        <v>22</v>
+        <v>158</v>
       </c>
       <c r="N17" t="s">
-        <v>22</v>
+        <v>159</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>72</v>
       </c>
       <c r="F18" t="s">
         <v>55</v>
       </c>
       <c r="G18">
         <v>7</v>
       </c>
       <c r="H18" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="I18" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="J18" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="K18">
         <v>7</v>
       </c>
       <c r="L18" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="M18" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="N18" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="F19" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="G19">
         <v>3</v>
       </c>
       <c r="H19" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="I19" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="J19" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="K19">
         <v>3</v>
       </c>
       <c r="L19" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="M19" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="N19" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>72</v>
       </c>
       <c r="F20" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="G20">
         <v>2</v>
       </c>
       <c r="H20" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="I20" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="J20" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="K20">
         <v>2</v>
       </c>
       <c r="L20" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="M20" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="N20" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="F21" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="G21">
         <v>1</v>
       </c>
       <c r="H21" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="I21" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="J21" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="K21">
         <v>1</v>
       </c>
       <c r="L21" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="M21" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="N21" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="F22" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="G22">
         <v>5</v>
       </c>
       <c r="H22" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="I22" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="J22" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="L22" t="s">
         <v>22</v>
       </c>
       <c r="M22" t="s">
         <v>22</v>
       </c>
       <c r="N22" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="F23" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="G23">
         <v>7</v>
       </c>
       <c r="H23" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="I23" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="J23" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="K23">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L23" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="M23" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="N23" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>102</v>
       </c>
       <c r="F24" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="G24">
         <v>5</v>
       </c>
       <c r="H24" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="I24" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="J24" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="K24">
         <v>5</v>
       </c>
       <c r="L24" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="M24" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="N24" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="F25" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="G25">
         <v>3</v>
       </c>
       <c r="H25" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="I25" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="J25" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="L25" t="s">
         <v>22</v>
       </c>
       <c r="M25" t="s">
         <v>22</v>
       </c>
       <c r="N25" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>