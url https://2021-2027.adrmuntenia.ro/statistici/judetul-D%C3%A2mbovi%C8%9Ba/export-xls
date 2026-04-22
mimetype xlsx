--- v7 (2026-04-02)
+++ v8 (2026-04-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Prioritate</t>
   </si>
   <si>
     <t>Obiectiv specific</t>
   </si>
   <si>
     <t>Apel</t>
   </si>
   <si>
     <t>Început depunere</t>
   </si>
   <si>
     <t>Sfârșit depunere</t>
   </si>
   <si>
     <t>Nr. Proiecte</t>
   </si>
   <si>
     <t>Valoare totală proiecte</t>
   </si>
   <si>
@@ -71,654 +71,261 @@
   <si>
     <t>Valoare totală contracte</t>
   </si>
   <si>
     <t>Valoare FEDR contracte</t>
   </si>
   <si>
     <t>Valoare buget stat contracte</t>
   </si>
   <si>
     <t>P1 - O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice</t>
   </si>
   <si>
     <t>RSO1.2 - Valorificarea avantajelor digitalizării, în beneficiul cetățenilor, al companiilor, al organizațiilor de cercetare și al autorităților publice</t>
   </si>
   <si>
     <t>PRSM/473/PRSM_P1/OP1/RSO1.2/PRSM_A38</t>
   </si>
   <si>
     <t>01.11.2024</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
-    <t>343.826.916,00</t>
-[...10 lines deleted...]
-  <si>
     <t>RSO1.3 - Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive</t>
   </si>
   <si>
     <t>PRSM/160/PRSM_P1/OP1/RSO1.3/PRSM_A44</t>
   </si>
   <si>
     <t>15.03.2024</t>
   </si>
   <si>
     <t>15.07.2024</t>
   </si>
   <si>
-    <t>206.150.916,39</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/267/PRSM_P1/OP1/RSO1.3/PRSM_A44</t>
   </si>
   <si>
     <t>30.04.2024</t>
   </si>
   <si>
     <t>09.08.2024</t>
   </si>
   <si>
-    <t>1.104.160.402,81</t>
-[...16 lines deleted...]
-  <si>
     <t>P2 - O regiune cu orașe prietenoase cu mediul</t>
   </si>
   <si>
     <t>RSO2.1 - Promovarea eficienței energetice și reducerea emisiilor de gaze cu efect de seră</t>
   </si>
   <si>
     <t>PRSM/638/PRSM_P2/OP2</t>
   </si>
   <si>
     <t>23.05.2025</t>
   </si>
   <si>
     <t>21.05.2027</t>
   </si>
   <si>
-    <t>170.555.392,95</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/265/PRSM_P2/OP2/RSO2.1/PRSM_A37</t>
   </si>
   <si>
     <t>15.05.2024</t>
   </si>
   <si>
     <t>15.11.2024</t>
   </si>
   <si>
-    <t>153.825.652,49</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/249/PRSM_P2/OP2/RSO2.1/PRSM_A34</t>
   </si>
   <si>
     <t>01.04.2024</t>
   </si>
   <si>
     <t>15.02.2025</t>
   </si>
   <si>
-    <t>111.226.989,54</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/423/PRSM_P2/OP2/RSO2.1/PRSM_A34 - etapizate</t>
   </si>
   <si>
     <t>26.06.2024</t>
   </si>
   <si>
     <t>17.07.2024</t>
   </si>
   <si>
-    <t>22.732.023,28</t>
-[...16 lines deleted...]
-  <si>
     <t>RSO2.7 - Intensificare acțiunilor de protecție și conservare a naturii, a biodiversității și a infrastructurii verzi, inclusiv în zonele urbane, precum și reducerea tuturor formelor de poluare</t>
   </si>
   <si>
     <t>PRSM/536/PRSM_P2/OP2/RSO2.7/PRSM_A13</t>
   </si>
   <si>
     <t>03.02.2025</t>
   </si>
   <si>
     <t>29.12.2025</t>
   </si>
   <si>
-    <t>498.120.513,88</t>
-[...16 lines deleted...]
-  <si>
     <t>P3 - O regiune cu mobilitate urbană durabilă</t>
   </si>
   <si>
     <t>RSO2.8 - Promovarea mobilității urbane multimodale sustenabile, ca parte a tranziției către o economie cu zero emisii de dioxid de carbon</t>
   </si>
   <si>
     <t>PRSM/414/PRSM_P3/OP2/RSO2.8/PRSM_A26</t>
   </si>
   <si>
     <t>22.07.2024</t>
   </si>
   <si>
     <t>21.07.2026</t>
   </si>
   <si>
-    <t>90.590.348,49</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/366/PRSM_P3/OP2/RSO2.8/PRSM_A26</t>
   </si>
   <si>
     <t>16.09.2024</t>
   </si>
   <si>
     <t>15.09.2025</t>
   </si>
   <si>
-    <t>328.238.196,17</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/438/PRSM_P3/OP2/RSO2.8/PRSM_A26 - etapizate</t>
   </si>
   <si>
-    <t>25.028.208,63</t>
-[...7 lines deleted...]
-  <si>
     <t>P4 - O regiune mai accesibilă</t>
   </si>
   <si>
     <t>RSO3.2 - Dezvoltarea și ameliorarea unei mobilități naționale, regionale și locale sustenabile, reziliente la schimbările climatice, inteligente și intermodale, inclusiv îmbunătățirea accesului la TEN-T și a mobilității transfrontaliere</t>
   </si>
   <si>
     <t>PRSM/149/PRSM_P4/OP3/RSO3.2/PRSM_A29</t>
   </si>
   <si>
     <t>01.02.2024</t>
   </si>
   <si>
     <t>31.12.2026</t>
   </si>
   <si>
-    <t>702.541.029,18</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/429/PRSM_P4/OP3/RSO3.2/PRSM_A29 - etapizate</t>
   </si>
   <si>
-    <t>7.703.088,22</t>
-[...16 lines deleted...]
-  <si>
     <t>P5 - O regiune educată</t>
   </si>
   <si>
     <t>RSO4.2 - Îmbunătățirea accesului la servicii și favorabile incluziunii și de calitate în educație, formare și învățare pe tot parcursul vieții prin dezvoltarea infrastructurii accesibile, inclusiv prin promovarea rezilienței pentru educația și formarea la distanță și online</t>
   </si>
   <si>
     <t>PRSM/318/PRSM_P5/OP4/RSO4.2/PRSM_A1</t>
   </si>
   <si>
     <t>28.06.2024</t>
   </si>
   <si>
     <t>27.12.2024</t>
   </si>
   <si>
-    <t>128.869.155,28</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/432/PRSM_P5/OP4/RSO4.2/PRSM_A1 - etapizate</t>
   </si>
   <si>
     <t>31.07.2024</t>
   </si>
   <si>
-    <t>14.105.974,25</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/310/PRSM_P5/OP4/RSO4.2/PRSM_A23</t>
   </si>
   <si>
     <t>19.06.2024</t>
   </si>
   <si>
     <t>19.02.2025</t>
   </si>
   <si>
-    <t>608.854.347,06</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/433/PRSM_P5/OP4/RSO4.2/PRSM_A23 - etapizate</t>
   </si>
   <si>
-    <t>99.194.114,81</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/298/PRSM_P5/OP4/RSO4.2/PRSM_A22</t>
   </si>
   <si>
     <t>07.06.2024</t>
   </si>
   <si>
     <t>06.12.2024</t>
   </si>
   <si>
-    <t>73.921.549,21</t>
-[...13 lines deleted...]
-  <si>
     <t>PRSM/434/PRSM_P5/OP4/RSO4.2/PRSM_A22 - etapizate</t>
   </si>
   <si>
-    <t>15.125.292,96</t>
-[...16 lines deleted...]
-  <si>
     <t>P6 - O regiune atractivă</t>
   </si>
   <si>
     <t>RSO5.1 - Promovarea dezvoltării integrate și incluzive în domeniul social, economic și al mediului, precum și a culturii, a patrimoniului natural, a turismului sustenabil și a securității în zonele urbane</t>
   </si>
   <si>
     <t>PRSM/385/PRSM_P6/OP5/RSO5.1/PRSM_A32</t>
   </si>
   <si>
     <t>09.07.2024</t>
   </si>
   <si>
     <t>09.07.2026</t>
   </si>
   <si>
-    <t>42.037.039,32</t>
-[...13 lines deleted...]
-  <si>
     <t>PRSM/369/PRSM_P6/OP5/RSO5.1/PRSM_A40</t>
   </si>
   <si>
     <t>26.07.2024</t>
   </si>
   <si>
     <t>27.03.2025</t>
   </si>
   <si>
-    <t>146.113.958,75</t>
-[...7 lines deleted...]
-  <si>
     <t>RSO5.2 - Promovarea dezvoltării locale integrate și incluzive în domeniul social, economic și al mediului, precum și a culturii, a patrimoniului natural, a turismului sustenabil și a securității în alte zone decât cele urbane</t>
   </si>
   <si>
     <t>PRSM/439/PRSM_P6/OP5/RSO5.2/PRSM_A32</t>
   </si>
   <si>
     <t>02.09.2024</t>
   </si>
   <si>
     <t>04.08.2025</t>
   </si>
   <si>
-    <t>175.948.515,88</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/436/PRSM_P6/OP5/RSO5.2/PRSM_A32 - etapizate</t>
   </si>
   <si>
     <t>30.09.2024</t>
   </si>
   <si>
-    <t>7.630.852,49</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/380/PRSM_P6/OP5/RSO5.2/PRSM_A40</t>
   </si>
   <si>
     <t>27.05.2025</t>
-  </si>
-[...7 lines deleted...]
-    <t>7.607.800,73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFffffff"/>
       <name val="Calibri"/>
@@ -728,59 +335,63 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF003399"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="1" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="1" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1054,1154 +665,1139 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="80" customWidth="true" style="0"/>
-    <col min="3" max="3" width="80" customWidth="true" style="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="20" customWidth="true" style="1"/>
+    <col min="3" max="3" width="80" customWidth="true" style="3"/>
+    <col min="4" max="4" width="80" customWidth="true" style="3"/>
+    <col min="5" max="5" width="20" customWidth="true" style="3"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="3" t="s">
+      <c r="C1" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="3" t="s">
+      <c r="D1" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="3" t="s">
+      <c r="E1" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="G1" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="H1" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="I1" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="J1" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="K1" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="L1" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="2" t="s">
+      <c r="M1" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="N1" s="7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>14</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="C2" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="D2" s="1" t="s">
+      <c r="D2" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E2" s="1" t="s">
+      <c r="E2" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F2" t="s">
         <v>18</v>
       </c>
-      <c r="G2">
+      <c r="G2" s="1">
         <v>56</v>
       </c>
-      <c r="H2" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H2" s="2">
+        <v>343826916.0</v>
+      </c>
+      <c r="I2" s="2">
+        <v>284965577.57</v>
+      </c>
+      <c r="J2" s="2">
+        <v>43635588.83</v>
+      </c>
+      <c r="K2" s="1"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
-      <c r="C3" s="1" t="s">
-[...6 lines deleted...]
-        <v>25</v>
+      <c r="C3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>21</v>
       </c>
       <c r="F3" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="G3">
+        <v>22</v>
+      </c>
+      <c r="G3" s="1">
         <v>168</v>
       </c>
-      <c r="H3" t="s">
-[...18 lines deleted...]
-        <v>32</v>
+      <c r="H3" s="2">
+        <v>206150916.39</v>
+      </c>
+      <c r="I3" s="2">
+        <v>120416149.17</v>
+      </c>
+      <c r="J3" s="2">
+        <v>21249908.7</v>
+      </c>
+      <c r="K3" s="1">
+        <v>56</v>
+      </c>
+      <c r="L3" s="2">
+        <v>73092009.83</v>
+      </c>
+      <c r="M3" s="2">
+        <v>41406503.8</v>
+      </c>
+      <c r="N3" s="2">
+        <v>7307030.07</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="C4" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="D4" s="1" t="s">
-[...3 lines deleted...]
-        <v>34</v>
+      <c r="E4" s="3" t="s">
+        <v>24</v>
       </c>
       <c r="F4" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="G4">
+        <v>25</v>
+      </c>
+      <c r="G4" s="1">
         <v>91</v>
       </c>
-      <c r="H4" t="s">
-[...8 lines deleted...]
-      <c r="K4">
+      <c r="H4" s="2">
+        <v>1104160402.81</v>
+      </c>
+      <c r="I4" s="2">
+        <v>440037630.16</v>
+      </c>
+      <c r="J4" s="2">
+        <v>77653699.43</v>
+      </c>
+      <c r="K4" s="1">
         <v>50</v>
       </c>
-      <c r="L4" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="L4" s="2">
+        <v>679036288.58</v>
+      </c>
+      <c r="M4" s="2">
+        <v>251215901.21</v>
+      </c>
+      <c r="N4" s="2">
+        <v>44332217.89</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>42</v>
-[...8 lines deleted...]
-        <v>45</v>
+        <v>26</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>29</v>
       </c>
       <c r="F5" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="G5">
+        <v>30</v>
+      </c>
+      <c r="G5" s="1">
         <v>7</v>
       </c>
-      <c r="H5" t="s">
-[...8 lines deleted...]
-      <c r="K5">
+      <c r="H5" s="2">
+        <v>170555392.95</v>
+      </c>
+      <c r="I5" s="2">
+        <v>86732604.83</v>
+      </c>
+      <c r="J5" s="2">
+        <v>13264991.98</v>
+      </c>
+      <c r="K5" s="1">
         <v>6</v>
       </c>
-      <c r="L5" t="s">
-[...6 lines deleted...]
-        <v>52</v>
+      <c r="L5" s="2">
+        <v>165624659.3</v>
+      </c>
+      <c r="M5" s="2">
+        <v>80676570.83</v>
+      </c>
+      <c r="N5" s="2">
+        <v>12338775.02</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>42</v>
-[...8 lines deleted...]
-        <v>54</v>
+        <v>26</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>32</v>
       </c>
       <c r="F6" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="G6">
+        <v>33</v>
+      </c>
+      <c r="G6" s="1">
         <v>11</v>
       </c>
-      <c r="H6" t="s">
-[...8 lines deleted...]
-      <c r="K6">
+      <c r="H6" s="2">
+        <v>153825652.49</v>
+      </c>
+      <c r="I6" s="2">
+        <v>125749748.99</v>
+      </c>
+      <c r="J6" s="2">
+        <v>19232314.63</v>
+      </c>
+      <c r="K6" s="1">
         <v>8</v>
       </c>
-      <c r="L6" t="s">
-[...6 lines deleted...]
-        <v>61</v>
+      <c r="L6" s="2">
+        <v>96546941.54</v>
+      </c>
+      <c r="M6" s="2">
+        <v>76482319.3</v>
+      </c>
+      <c r="N6" s="2">
+        <v>11697295.95</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>42</v>
-[...8 lines deleted...]
-        <v>63</v>
+        <v>26</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>35</v>
       </c>
       <c r="F7" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="G7">
+        <v>36</v>
+      </c>
+      <c r="G7" s="1">
         <v>10</v>
       </c>
-      <c r="H7" t="s">
-[...18 lines deleted...]
-        <v>70</v>
+      <c r="H7" s="2">
+        <v>111226989.54</v>
+      </c>
+      <c r="I7" s="2">
+        <v>75281561.49</v>
+      </c>
+      <c r="J7" s="2">
+        <v>10237588.07</v>
+      </c>
+      <c r="K7" s="1">
+        <v>4</v>
+      </c>
+      <c r="L7" s="2">
+        <v>58067327.61</v>
+      </c>
+      <c r="M7" s="2">
+        <v>30310516.08</v>
+      </c>
+      <c r="N7" s="2">
+        <v>4635725.96</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
-[...8 lines deleted...]
-        <v>72</v>
+        <v>26</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>38</v>
       </c>
       <c r="F8" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="G8">
+        <v>39</v>
+      </c>
+      <c r="G8" s="1">
         <v>3</v>
       </c>
-      <c r="H8" t="s">
-[...8 lines deleted...]
-      <c r="K8">
+      <c r="H8" s="2">
+        <v>22732023.28</v>
+      </c>
+      <c r="I8" s="2">
+        <v>15443835.96</v>
+      </c>
+      <c r="J8" s="2">
+        <v>2361998.43</v>
+      </c>
+      <c r="K8" s="1">
         <v>3</v>
       </c>
-      <c r="L8" t="s">
-[...6 lines deleted...]
-        <v>79</v>
+      <c r="L8" s="2">
+        <v>28775821.15</v>
+      </c>
+      <c r="M8" s="2">
+        <v>15236820.6</v>
+      </c>
+      <c r="N8" s="2">
+        <v>2330337.26</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E9" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="C9" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="G9">
+        <v>43</v>
+      </c>
+      <c r="G9" s="1">
         <v>19</v>
       </c>
-      <c r="H9" t="s">
-[...8 lines deleted...]
-      <c r="K9">
+      <c r="H9" s="2">
+        <v>498120513.88</v>
+      </c>
+      <c r="I9" s="2">
+        <v>346347825.17</v>
+      </c>
+      <c r="J9" s="2">
+        <v>52970843.83</v>
+      </c>
+      <c r="K9" s="1">
         <v>2</v>
       </c>
-      <c r="L9" t="s">
-[...6 lines deleted...]
-        <v>89</v>
+      <c r="L9" s="2">
+        <v>62938313.1</v>
+      </c>
+      <c r="M9" s="2">
+        <v>42002580.54</v>
+      </c>
+      <c r="N9" s="2">
+        <v>6423924.06</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>90</v>
-[...8 lines deleted...]
-        <v>93</v>
+        <v>44</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>47</v>
       </c>
       <c r="F10" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="G10">
+        <v>48</v>
+      </c>
+      <c r="G10" s="1">
         <v>1</v>
       </c>
-      <c r="H10" t="s">
-[...8 lines deleted...]
-      <c r="K10">
+      <c r="H10" s="2">
+        <v>90590348.49</v>
+      </c>
+      <c r="I10" s="2">
+        <v>76129276.32</v>
+      </c>
+      <c r="J10" s="2">
+        <v>11643301.07</v>
+      </c>
+      <c r="K10" s="1">
         <v>1</v>
       </c>
-      <c r="L10" t="s">
-[...6 lines deleted...]
-        <v>100</v>
+      <c r="L10" s="2">
+        <v>90869456.46</v>
+      </c>
+      <c r="M10" s="2">
+        <v>67543572.53</v>
+      </c>
+      <c r="N10" s="2">
+        <v>10330193.44</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>90</v>
-[...8 lines deleted...]
-        <v>102</v>
+        <v>44</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>50</v>
       </c>
       <c r="F11" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="G11">
+        <v>51</v>
+      </c>
+      <c r="G11" s="1">
         <v>4</v>
       </c>
-      <c r="H11" t="s">
-[...8 lines deleted...]
-      <c r="K11">
+      <c r="H11" s="2">
+        <v>328238196.17</v>
+      </c>
+      <c r="I11" s="2">
+        <v>240077399.41</v>
+      </c>
+      <c r="J11" s="2">
+        <v>36687719.7</v>
+      </c>
+      <c r="K11" s="1">
         <v>1</v>
       </c>
-      <c r="L11" t="s">
-[...6 lines deleted...]
-        <v>109</v>
+      <c r="L11" s="2">
+        <v>93545170.01</v>
+      </c>
+      <c r="M11" s="2">
+        <v>63462707.48</v>
+      </c>
+      <c r="N11" s="2">
+        <v>9706061.14</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>90</v>
-[...8 lines deleted...]
-        <v>72</v>
+        <v>44</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>38</v>
       </c>
       <c r="F12" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="G12">
+        <v>33</v>
+      </c>
+      <c r="G12" s="1">
         <v>1</v>
       </c>
-      <c r="H12" t="s">
-[...8 lines deleted...]
-      <c r="K12">
+      <c r="H12" s="2">
+        <v>25028208.63</v>
+      </c>
+      <c r="I12" s="2">
+        <v>13104667.8</v>
+      </c>
+      <c r="J12" s="2">
+        <v>2004243.31</v>
+      </c>
+      <c r="K12" s="1">
         <v>1</v>
       </c>
-      <c r="L12" t="s">
-[...6 lines deleted...]
-        <v>113</v>
+      <c r="L12" s="2">
+        <v>25028208.63</v>
+      </c>
+      <c r="M12" s="2">
+        <v>13104667.8</v>
+      </c>
+      <c r="N12" s="2">
+        <v>2004243.31</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>114</v>
-[...8 lines deleted...]
-        <v>117</v>
+        <v>53</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>56</v>
       </c>
       <c r="F13" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="G13">
+        <v>57</v>
+      </c>
+      <c r="G13" s="1">
         <v>2</v>
       </c>
-      <c r="H13" t="s">
-[...8 lines deleted...]
-      <c r="K13">
+      <c r="H13" s="2">
+        <v>702541029.18</v>
+      </c>
+      <c r="I13" s="2">
+        <v>550178091.17</v>
+      </c>
+      <c r="J13" s="2">
+        <v>84274172.15</v>
+      </c>
+      <c r="K13" s="1">
         <v>1</v>
       </c>
-      <c r="L13" t="s">
-[...6 lines deleted...]
-        <v>124</v>
+      <c r="L13" s="2">
+        <v>313113260.75</v>
+      </c>
+      <c r="M13" s="2">
+        <v>264736055.42</v>
+      </c>
+      <c r="N13" s="2">
+        <v>40489043.77</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>114</v>
-[...8 lines deleted...]
-        <v>72</v>
+        <v>53</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>38</v>
       </c>
       <c r="F14" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="G14">
+        <v>39</v>
+      </c>
+      <c r="G14" s="1">
         <v>1</v>
       </c>
-      <c r="H14" t="s">
-[...8 lines deleted...]
-      <c r="K14">
+      <c r="H14" s="2">
+        <v>7703088.22</v>
+      </c>
+      <c r="I14" s="2">
+        <v>1995190.59</v>
+      </c>
+      <c r="J14" s="2">
+        <v>305146.8</v>
+      </c>
+      <c r="K14" s="1">
         <v>1</v>
       </c>
-      <c r="L14" t="s">
-[...6 lines deleted...]
-        <v>131</v>
+      <c r="L14" s="2">
+        <v>4321635.37</v>
+      </c>
+      <c r="M14" s="2">
+        <v>2377557.73</v>
+      </c>
+      <c r="N14" s="2">
+        <v>363626.46</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>132</v>
-[...8 lines deleted...]
-        <v>135</v>
+        <v>59</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>62</v>
       </c>
       <c r="F15" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G15">
+        <v>63</v>
+      </c>
+      <c r="G15" s="1">
         <v>13</v>
       </c>
-      <c r="H15" t="s">
-[...8 lines deleted...]
-      <c r="K15">
+      <c r="H15" s="2">
+        <v>128869155.28</v>
+      </c>
+      <c r="I15" s="2">
+        <v>50208382.9</v>
+      </c>
+      <c r="J15" s="2">
+        <v>52343128.11</v>
+      </c>
+      <c r="K15" s="1">
         <v>6</v>
       </c>
-      <c r="L15" t="s">
-[...6 lines deleted...]
-        <v>142</v>
+      <c r="L15" s="2">
+        <v>60839182.02</v>
+      </c>
+      <c r="M15" s="2">
+        <v>20658710.67</v>
+      </c>
+      <c r="N15" s="2">
+        <v>21537071.9</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>132</v>
-[...8 lines deleted...]
-        <v>72</v>
+        <v>59</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>38</v>
       </c>
       <c r="F16" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="G16">
+        <v>65</v>
+      </c>
+      <c r="G16" s="1">
         <v>3</v>
       </c>
-      <c r="H16" t="s">
-[...8 lines deleted...]
-      <c r="K16">
+      <c r="H16" s="2">
+        <v>14105974.25</v>
+      </c>
+      <c r="I16" s="2">
+        <v>5664211.44</v>
+      </c>
+      <c r="J16" s="2">
+        <v>5905040.77</v>
+      </c>
+      <c r="K16" s="1">
         <v>3</v>
       </c>
-      <c r="L16" t="s">
-[...6 lines deleted...]
-        <v>150</v>
+      <c r="L16" s="2">
+        <v>15043374.52</v>
+      </c>
+      <c r="M16" s="2">
+        <v>4674607.3</v>
+      </c>
+      <c r="N16" s="2">
+        <v>4873360.95</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>132</v>
-[...8 lines deleted...]
-        <v>152</v>
+        <v>59</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>67</v>
       </c>
       <c r="F17" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="G17">
+        <v>68</v>
+      </c>
+      <c r="G17" s="1">
         <v>32</v>
       </c>
-      <c r="H17" t="s">
-[...18 lines deleted...]
-        <v>159</v>
+      <c r="H17" s="2">
+        <v>608854347.06</v>
+      </c>
+      <c r="I17" s="2">
+        <v>253219212.87</v>
+      </c>
+      <c r="J17" s="2">
+        <v>263875882.31</v>
+      </c>
+      <c r="K17" s="1">
+        <v>6</v>
+      </c>
+      <c r="L17" s="2">
+        <v>138422767.27</v>
+      </c>
+      <c r="M17" s="2">
+        <v>53885172.67</v>
+      </c>
+      <c r="N17" s="2">
+        <v>56176247.06</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>132</v>
-[...8 lines deleted...]
-        <v>72</v>
+        <v>59</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>38</v>
       </c>
       <c r="F18" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="G18">
+        <v>33</v>
+      </c>
+      <c r="G18" s="1">
         <v>7</v>
       </c>
-      <c r="H18" t="s">
-[...8 lines deleted...]
-      <c r="K18">
+      <c r="H18" s="2">
+        <v>99194114.81</v>
+      </c>
+      <c r="I18" s="2">
+        <v>24575205.27</v>
+      </c>
+      <c r="J18" s="2">
+        <v>25620086.86</v>
+      </c>
+      <c r="K18" s="1">
         <v>7</v>
       </c>
-      <c r="L18" t="s">
-[...6 lines deleted...]
-        <v>166</v>
+      <c r="L18" s="2">
+        <v>121138664.5</v>
+      </c>
+      <c r="M18" s="2">
+        <v>24567727.09</v>
+      </c>
+      <c r="N18" s="2">
+        <v>25612290.74</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>132</v>
-[...8 lines deleted...]
-        <v>168</v>
+        <v>59</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>71</v>
       </c>
       <c r="F19" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="G19">
+        <v>72</v>
+      </c>
+      <c r="G19" s="1">
         <v>3</v>
       </c>
-      <c r="H19" t="s">
-[...8 lines deleted...]
-      <c r="K19">
+      <c r="H19" s="2">
+        <v>73921549.21</v>
+      </c>
+      <c r="I19" s="2">
+        <v>28612240.79</v>
+      </c>
+      <c r="J19" s="2">
+        <v>29828767.92</v>
+      </c>
+      <c r="K19" s="1">
         <v>3</v>
       </c>
-      <c r="L19" t="s">
-[...6 lines deleted...]
-        <v>174</v>
+      <c r="L19" s="2">
+        <v>73921549.21</v>
+      </c>
+      <c r="M19" s="2">
+        <v>28443691.27</v>
+      </c>
+      <c r="N19" s="2">
+        <v>29652439.86</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>132</v>
-[...8 lines deleted...]
-        <v>72</v>
+        <v>59</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>38</v>
       </c>
       <c r="F20" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="G20">
+        <v>65</v>
+      </c>
+      <c r="G20" s="1">
         <v>2</v>
       </c>
-      <c r="H20" t="s">
-[...8 lines deleted...]
-      <c r="K20">
+      <c r="H20" s="2">
+        <v>15125292.96</v>
+      </c>
+      <c r="I20" s="2">
+        <v>6369231.63</v>
+      </c>
+      <c r="J20" s="2">
+        <v>6640036.81</v>
+      </c>
+      <c r="K20" s="1">
         <v>2</v>
       </c>
-      <c r="L20" t="s">
-[...6 lines deleted...]
-        <v>181</v>
+      <c r="L20" s="2">
+        <v>16776631.8</v>
+      </c>
+      <c r="M20" s="2">
+        <v>6881537.86</v>
+      </c>
+      <c r="N20" s="2">
+        <v>7174125.11</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>182</v>
-[...8 lines deleted...]
-        <v>185</v>
+        <v>74</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>77</v>
       </c>
       <c r="F21" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="G21">
+        <v>78</v>
+      </c>
+      <c r="G21" s="1">
         <v>1</v>
       </c>
-      <c r="H21" t="s">
-[...8 lines deleted...]
-      <c r="K21">
+      <c r="H21" s="2">
+        <v>42037039.32</v>
+      </c>
+      <c r="I21" s="2">
+        <v>29291767.28</v>
+      </c>
+      <c r="J21" s="2">
+        <v>4479917.33</v>
+      </c>
+      <c r="K21" s="1">
         <v>1</v>
       </c>
-      <c r="L21" t="s">
-[...6 lines deleted...]
-        <v>191</v>
+      <c r="L21" s="2">
+        <v>42711589.05</v>
+      </c>
+      <c r="M21" s="2">
+        <v>29291767.28</v>
+      </c>
+      <c r="N21" s="2">
+        <v>4479916.59</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>182</v>
-[...8 lines deleted...]
-        <v>193</v>
+        <v>74</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>80</v>
       </c>
       <c r="F22" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="G22">
+        <v>81</v>
+      </c>
+      <c r="G22" s="1">
         <v>5</v>
       </c>
-      <c r="H22" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H22" s="2">
+        <v>146113958.75</v>
+      </c>
+      <c r="I22" s="2">
+        <v>109504145.48</v>
+      </c>
+      <c r="J22" s="2">
+        <v>17256791.15</v>
+      </c>
+      <c r="K22" s="1"/>
+      <c r="L22" s="2"/>
+      <c r="M22" s="2"/>
+      <c r="N22" s="2"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>182</v>
-[...8 lines deleted...]
-        <v>200</v>
+        <v>74</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>84</v>
       </c>
       <c r="F23" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="G23">
+        <v>85</v>
+      </c>
+      <c r="G23" s="1">
         <v>7</v>
       </c>
-      <c r="H23" t="s">
-[...8 lines deleted...]
-      <c r="K23">
+      <c r="H23" s="2">
+        <v>175948515.88</v>
+      </c>
+      <c r="I23" s="2">
+        <v>126663711.21</v>
+      </c>
+      <c r="J23" s="2">
+        <v>19372097.02</v>
+      </c>
+      <c r="K23" s="1">
         <v>4</v>
       </c>
-      <c r="L23" t="s">
-[...6 lines deleted...]
-        <v>207</v>
+      <c r="L23" s="2">
+        <v>118631041.2</v>
+      </c>
+      <c r="M23" s="2">
+        <v>83219847.13</v>
+      </c>
+      <c r="N23" s="2">
+        <v>12727741.31</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>182</v>
-[...8 lines deleted...]
-        <v>102</v>
+        <v>74</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>50</v>
       </c>
       <c r="F24" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="G24">
+        <v>87</v>
+      </c>
+      <c r="G24" s="1">
         <v>5</v>
       </c>
-      <c r="H24" t="s">
-[...8 lines deleted...]
-      <c r="K24">
+      <c r="H24" s="2">
+        <v>7630852.49</v>
+      </c>
+      <c r="I24" s="2">
+        <v>3693080.36</v>
+      </c>
+      <c r="J24" s="2">
+        <v>564824.04</v>
+      </c>
+      <c r="K24" s="1">
         <v>5</v>
       </c>
-      <c r="L24" t="s">
-[...6 lines deleted...]
-        <v>215</v>
+      <c r="L24" s="2">
+        <v>10814077.99</v>
+      </c>
+      <c r="M24" s="2">
+        <v>3774049.75</v>
+      </c>
+      <c r="N24" s="2">
+        <v>577207.59</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>182</v>
-[...8 lines deleted...]
-        <v>193</v>
+        <v>74</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>80</v>
       </c>
       <c r="F25" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="G25">
+        <v>89</v>
+      </c>
+      <c r="G25" s="1">
         <v>3</v>
       </c>
-      <c r="H25" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H25" s="2">
+        <v>54342602.97</v>
+      </c>
+      <c r="I25" s="2">
+        <v>45647589.69</v>
+      </c>
+      <c r="J25" s="2">
+        <v>7607800.73</v>
+      </c>
+      <c r="K25" s="1"/>
+      <c r="L25" s="2"/>
+      <c r="M25" s="2"/>
+      <c r="N25" s="2"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>