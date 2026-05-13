--- v8 (2026-04-22)
+++ v9 (2026-05-13)
@@ -791,60 +791,60 @@
       <c r="C3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" s="1">
         <v>168</v>
       </c>
       <c r="H3" s="2">
         <v>206150916.39</v>
       </c>
       <c r="I3" s="2">
         <v>120416149.17</v>
       </c>
       <c r="J3" s="2">
         <v>21249908.7</v>
       </c>
       <c r="K3" s="1">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L3" s="2">
-        <v>73092009.83</v>
+        <v>75262976.45</v>
       </c>
       <c r="M3" s="2">
-        <v>41406503.8</v>
+        <v>42661595.44</v>
       </c>
       <c r="N3" s="2">
-        <v>7307030.07</v>
+        <v>7528516.83</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="F4" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="1">
         <v>91</v>
       </c>
       <c r="H4" s="2">
@@ -926,51 +926,51 @@
       <c r="D6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="F6" t="s">
         <v>33</v>
       </c>
       <c r="G6" s="1">
         <v>11</v>
       </c>
       <c r="H6" s="2">
         <v>153825652.49</v>
       </c>
       <c r="I6" s="2">
         <v>125749748.99</v>
       </c>
       <c r="J6" s="2">
         <v>19232314.63</v>
       </c>
       <c r="K6" s="1">
         <v>8</v>
       </c>
       <c r="L6" s="2">
-        <v>96546941.54</v>
+        <v>96673514.06</v>
       </c>
       <c r="M6" s="2">
         <v>76482319.3</v>
       </c>
       <c r="N6" s="2">
         <v>11697295.95</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="F7" t="s">
@@ -1319,60 +1319,60 @@
       <c r="C15" s="3" t="s">
         <v>60</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>61</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>62</v>
       </c>
       <c r="F15" t="s">
         <v>63</v>
       </c>
       <c r="G15" s="1">
         <v>13</v>
       </c>
       <c r="H15" s="2">
         <v>128869155.28</v>
       </c>
       <c r="I15" s="2">
         <v>50208382.9</v>
       </c>
       <c r="J15" s="2">
         <v>52343128.11</v>
       </c>
       <c r="K15" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="L15" s="2">
-        <v>60839182.02</v>
+        <v>65443010.04</v>
       </c>
       <c r="M15" s="2">
-        <v>20658710.67</v>
+        <v>22767172.57</v>
       </c>
       <c r="N15" s="2">
-        <v>21537071.9</v>
+        <v>23735180.78</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>60</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="F16" t="s">
         <v>65</v>
       </c>
       <c r="G16" s="1">
         <v>3</v>
       </c>
       <c r="H16" s="2">
@@ -1407,60 +1407,60 @@
       <c r="C17" s="3" t="s">
         <v>60</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>66</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>67</v>
       </c>
       <c r="F17" t="s">
         <v>68</v>
       </c>
       <c r="G17" s="1">
         <v>32</v>
       </c>
       <c r="H17" s="2">
         <v>608854347.06</v>
       </c>
       <c r="I17" s="2">
         <v>253219212.87</v>
       </c>
       <c r="J17" s="2">
         <v>263875882.31</v>
       </c>
       <c r="K17" s="1">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="L17" s="2">
-        <v>138422767.27</v>
+        <v>186773512.74</v>
       </c>
       <c r="M17" s="2">
-        <v>53885172.67</v>
+        <v>75819664.95</v>
       </c>
       <c r="N17" s="2">
-        <v>56176247.06</v>
+        <v>79043343.84</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>59</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>60</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>69</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="F18" t="s">
         <v>33</v>
       </c>
       <c r="G18" s="1">
         <v>7</v>
       </c>
       <c r="H18" s="2">