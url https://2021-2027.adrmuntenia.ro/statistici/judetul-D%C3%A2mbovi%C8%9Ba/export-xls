--- v9 (2026-05-13)
+++ v10 (2026-06-02)
@@ -835,60 +835,60 @@
       <c r="C4" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="F4" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="1">
         <v>91</v>
       </c>
       <c r="H4" s="2">
         <v>1104160402.81</v>
       </c>
       <c r="I4" s="2">
         <v>440037630.16</v>
       </c>
       <c r="J4" s="2">
         <v>77653699.43</v>
       </c>
       <c r="K4" s="1">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="L4" s="2">
-        <v>679036288.58</v>
+        <v>663218323.09</v>
       </c>
       <c r="M4" s="2">
-        <v>251215901.21</v>
+        <v>244348461.8</v>
       </c>
       <c r="N4" s="2">
-        <v>44332217.89</v>
+        <v>43120316.82</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="1">
         <v>7</v>
       </c>
       <c r="H5" s="2">
@@ -1143,60 +1143,60 @@
       <c r="C11" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>50</v>
       </c>
       <c r="F11" t="s">
         <v>51</v>
       </c>
       <c r="G11" s="1">
         <v>4</v>
       </c>
       <c r="H11" s="2">
         <v>328238196.17</v>
       </c>
       <c r="I11" s="2">
         <v>240077399.41</v>
       </c>
       <c r="J11" s="2">
         <v>36687719.7</v>
       </c>
       <c r="K11" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L11" s="2">
-        <v>93545170.01</v>
+        <v>154098962.21</v>
       </c>
       <c r="M11" s="2">
-        <v>63462707.48</v>
+        <v>113145380.39</v>
       </c>
       <c r="N11" s="2">
-        <v>9706061.14</v>
+        <v>17304587.59</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>44</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="F12" t="s">
         <v>33</v>
       </c>
       <c r="G12" s="1">
         <v>1</v>
       </c>
       <c r="H12" s="2">
@@ -1319,60 +1319,60 @@
       <c r="C15" s="3" t="s">
         <v>60</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>61</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>62</v>
       </c>
       <c r="F15" t="s">
         <v>63</v>
       </c>
       <c r="G15" s="1">
         <v>13</v>
       </c>
       <c r="H15" s="2">
         <v>128869155.28</v>
       </c>
       <c r="I15" s="2">
         <v>50208382.9</v>
       </c>
       <c r="J15" s="2">
         <v>52343128.11</v>
       </c>
       <c r="K15" s="1">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="L15" s="2">
-        <v>65443010.04</v>
+        <v>78246405.77</v>
       </c>
       <c r="M15" s="2">
-        <v>22767172.57</v>
+        <v>27602472.85</v>
       </c>
       <c r="N15" s="2">
-        <v>23735180.78</v>
+        <v>28776066.98</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>60</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="F16" t="s">
         <v>65</v>
       </c>
       <c r="G16" s="1">
         <v>3</v>
       </c>
       <c r="H16" s="2">
@@ -1407,60 +1407,60 @@
       <c r="C17" s="3" t="s">
         <v>60</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>66</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>67</v>
       </c>
       <c r="F17" t="s">
         <v>68</v>
       </c>
       <c r="G17" s="1">
         <v>32</v>
       </c>
       <c r="H17" s="2">
         <v>608854347.06</v>
       </c>
       <c r="I17" s="2">
         <v>253219212.87</v>
       </c>
       <c r="J17" s="2">
         <v>263875882.31</v>
       </c>
       <c r="K17" s="1">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="L17" s="2">
-        <v>186773512.74</v>
+        <v>310078972.03</v>
       </c>
       <c r="M17" s="2">
-        <v>75819664.95</v>
+        <v>122242977.73</v>
       </c>
       <c r="N17" s="2">
-        <v>79043343.84</v>
+        <v>127335511.87</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>59</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>60</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>69</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="F18" t="s">
         <v>33</v>
       </c>
       <c r="G18" s="1">
         <v>7</v>
       </c>
       <c r="H18" s="2">