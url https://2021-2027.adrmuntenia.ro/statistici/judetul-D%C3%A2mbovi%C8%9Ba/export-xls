--- v10 (2026-06-02)
+++ v11 (2026-06-22)
@@ -835,60 +835,60 @@
       <c r="C4" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="F4" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="1">
         <v>91</v>
       </c>
       <c r="H4" s="2">
         <v>1104160402.81</v>
       </c>
       <c r="I4" s="2">
         <v>440037630.16</v>
       </c>
       <c r="J4" s="2">
         <v>77653699.43</v>
       </c>
       <c r="K4" s="1">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="L4" s="2">
-        <v>663218323.09</v>
+        <v>625447062.28</v>
       </c>
       <c r="M4" s="2">
-        <v>244348461.8</v>
+        <v>231679296.8</v>
       </c>
       <c r="N4" s="2">
-        <v>43120316.82</v>
+        <v>40884581.82</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="1">
         <v>7</v>
       </c>
       <c r="H5" s="2">
@@ -1143,60 +1143,60 @@
       <c r="C11" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>50</v>
       </c>
       <c r="F11" t="s">
         <v>51</v>
       </c>
       <c r="G11" s="1">
         <v>4</v>
       </c>
       <c r="H11" s="2">
         <v>328238196.17</v>
       </c>
       <c r="I11" s="2">
         <v>240077399.41</v>
       </c>
       <c r="J11" s="2">
         <v>36687719.7</v>
       </c>
       <c r="K11" s="1">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L11" s="2">
-        <v>154098962.21</v>
+        <v>249926029.3</v>
       </c>
       <c r="M11" s="2">
-        <v>113145380.39</v>
+        <v>176604976.35</v>
       </c>
       <c r="N11" s="2">
-        <v>17304587.59</v>
+        <v>27010172.86</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>44</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="F12" t="s">
         <v>33</v>
       </c>
       <c r="G12" s="1">
         <v>1</v>
       </c>
       <c r="H12" s="2">
@@ -1319,60 +1319,60 @@
       <c r="C15" s="3" t="s">
         <v>60</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>61</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>62</v>
       </c>
       <c r="F15" t="s">
         <v>63</v>
       </c>
       <c r="G15" s="1">
         <v>13</v>
       </c>
       <c r="H15" s="2">
         <v>128869155.28</v>
       </c>
       <c r="I15" s="2">
         <v>50208382.9</v>
       </c>
       <c r="J15" s="2">
         <v>52343128.11</v>
       </c>
       <c r="K15" s="1">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L15" s="2">
-        <v>78246405.77</v>
+        <v>120784398.7</v>
       </c>
       <c r="M15" s="2">
-        <v>27602472.85</v>
+        <v>45541226.98</v>
       </c>
       <c r="N15" s="2">
-        <v>28776066.98</v>
+        <v>47477535.94</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>60</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="F16" t="s">
         <v>65</v>
       </c>
       <c r="G16" s="1">
         <v>3</v>
       </c>
       <c r="H16" s="2">
@@ -1407,60 +1407,60 @@
       <c r="C17" s="3" t="s">
         <v>60</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>66</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>67</v>
       </c>
       <c r="F17" t="s">
         <v>68</v>
       </c>
       <c r="G17" s="1">
         <v>32</v>
       </c>
       <c r="H17" s="2">
         <v>608854347.06</v>
       </c>
       <c r="I17" s="2">
         <v>253219212.87</v>
       </c>
       <c r="J17" s="2">
         <v>263875882.31</v>
       </c>
       <c r="K17" s="1">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="L17" s="2">
-        <v>310078972.03</v>
+        <v>329502892.34</v>
       </c>
       <c r="M17" s="2">
-        <v>122242977.73</v>
+        <v>131077207.17</v>
       </c>
       <c r="N17" s="2">
-        <v>127335511.87</v>
+        <v>136545352.56</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>59</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>60</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>69</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="F18" t="s">
         <v>33</v>
       </c>
       <c r="G18" s="1">
         <v>7</v>
       </c>
       <c r="H18" s="2">
@@ -1626,54 +1626,62 @@
       </c>
       <c r="C22" s="3" t="s">
         <v>75</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>80</v>
       </c>
       <c r="F22" t="s">
         <v>81</v>
       </c>
       <c r="G22" s="1">
         <v>5</v>
       </c>
       <c r="H22" s="2">
         <v>146113958.75</v>
       </c>
       <c r="I22" s="2">
         <v>109504145.48</v>
       </c>
       <c r="J22" s="2">
         <v>17256791.15</v>
       </c>
-      <c r="K22" s="1"/>
-[...2 lines deleted...]
-      <c r="N22" s="2"/>
+      <c r="K22" s="1">
+        <v>1</v>
+      </c>
+      <c r="L22" s="2">
+        <v>25738600.7</v>
+      </c>
+      <c r="M22" s="2">
+        <v>21440254.39</v>
+      </c>
+      <c r="N22" s="2">
+        <v>3783574.3</v>
+      </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>82</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>83</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>84</v>
       </c>
       <c r="F23" t="s">
         <v>85</v>
       </c>
       <c r="G23" s="1">
         <v>7</v>
       </c>
       <c r="H23" s="2">
         <v>175948515.88</v>
@@ -1750,54 +1758,62 @@
       </c>
       <c r="C25" s="3" t="s">
         <v>82</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>80</v>
       </c>
       <c r="F25" t="s">
         <v>89</v>
       </c>
       <c r="G25" s="1">
         <v>3</v>
       </c>
       <c r="H25" s="2">
         <v>54342602.97</v>
       </c>
       <c r="I25" s="2">
         <v>45647589.69</v>
       </c>
       <c r="J25" s="2">
         <v>7607800.73</v>
       </c>
-      <c r="K25" s="1"/>
-[...2 lines deleted...]
-      <c r="N25" s="2"/>
+      <c r="K25" s="1">
+        <v>1</v>
+      </c>
+      <c r="L25" s="2">
+        <v>15402483.8</v>
+      </c>
+      <c r="M25" s="2">
+        <v>12830269.0</v>
+      </c>
+      <c r="N25" s="2">
+        <v>2264165.12</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>