--- v11 (2026-06-22)
+++ v12 (2026-07-14)
@@ -158,51 +158,51 @@
   <si>
     <t>RSO2.7 - Intensificare acțiunilor de protecție și conservare a naturii, a biodiversității și a infrastructurii verzi, inclusiv în zonele urbane, precum și reducerea tuturor formelor de poluare</t>
   </si>
   <si>
     <t>PRSM/536/PRSM_P2/OP2/RSO2.7/PRSM_A13</t>
   </si>
   <si>
     <t>03.02.2025</t>
   </si>
   <si>
     <t>29.12.2025</t>
   </si>
   <si>
     <t>P3 - O regiune cu mobilitate urbană durabilă</t>
   </si>
   <si>
     <t>RSO2.8 - Promovarea mobilității urbane multimodale sustenabile, ca parte a tranziției către o economie cu zero emisii de dioxid de carbon</t>
   </si>
   <si>
     <t>PRSM/414/PRSM_P3/OP2/RSO2.8/PRSM_A26</t>
   </si>
   <si>
     <t>22.07.2024</t>
   </si>
   <si>
-    <t>21.07.2026</t>
+    <t>20.01.2027</t>
   </si>
   <si>
     <t>PRSM/366/PRSM_P3/OP2/RSO2.8/PRSM_A26</t>
   </si>
   <si>
     <t>16.09.2024</t>
   </si>
   <si>
     <t>15.09.2025</t>
   </si>
   <si>
     <t>PRSM/438/PRSM_P3/OP2/RSO2.8/PRSM_A26 - etapizate</t>
   </si>
   <si>
     <t>P4 - O regiune mai accesibilă</t>
   </si>
   <si>
     <t>RSO3.2 - Dezvoltarea și ameliorarea unei mobilități naționale, regionale și locale sustenabile, reziliente la schimbările climatice, inteligente și intermodale, inclusiv îmbunătățirea accesului la TEN-T și a mobilității transfrontaliere</t>
   </si>
   <si>
     <t>PRSM/149/PRSM_P4/OP3/RSO3.2/PRSM_A29</t>
   </si>
   <si>
     <t>01.02.2024</t>
   </si>
@@ -248,51 +248,51 @@
   <si>
     <t>PRSM/298/PRSM_P5/OP4/RSO4.2/PRSM_A22</t>
   </si>
   <si>
     <t>07.06.2024</t>
   </si>
   <si>
     <t>06.12.2024</t>
   </si>
   <si>
     <t>PRSM/434/PRSM_P5/OP4/RSO4.2/PRSM_A22 - etapizate</t>
   </si>
   <si>
     <t>P6 - O regiune atractivă</t>
   </si>
   <si>
     <t>RSO5.1 - Promovarea dezvoltării integrate și incluzive în domeniul social, economic și al mediului, precum și a culturii, a patrimoniului natural, a turismului sustenabil și a securității în zonele urbane</t>
   </si>
   <si>
     <t>PRSM/385/PRSM_P6/OP5/RSO5.1/PRSM_A32</t>
   </si>
   <si>
     <t>09.07.2024</t>
   </si>
   <si>
-    <t>09.07.2026</t>
+    <t>08.01.2027</t>
   </si>
   <si>
     <t>PRSM/369/PRSM_P6/OP5/RSO5.1/PRSM_A40</t>
   </si>
   <si>
     <t>26.07.2024</t>
   </si>
   <si>
     <t>27.03.2025</t>
   </si>
   <si>
     <t>RSO5.2 - Promovarea dezvoltării locale integrate și incluzive în domeniul social, economic și al mediului, precum și a culturii, a patrimoniului natural, a turismului sustenabil și a securității în alte zone decât cele urbane</t>
   </si>
   <si>
     <t>PRSM/439/PRSM_P6/OP5/RSO5.2/PRSM_A32</t>
   </si>
   <si>
     <t>02.09.2024</t>
   </si>
   <si>
     <t>04.08.2025</t>
   </si>
   <si>
     <t>PRSM/436/PRSM_P6/OP5/RSO5.2/PRSM_A32 - etapizate</t>
   </si>
@@ -1143,60 +1143,60 @@
       <c r="C11" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>50</v>
       </c>
       <c r="F11" t="s">
         <v>51</v>
       </c>
       <c r="G11" s="1">
         <v>4</v>
       </c>
       <c r="H11" s="2">
         <v>328238196.17</v>
       </c>
       <c r="I11" s="2">
         <v>240077399.41</v>
       </c>
       <c r="J11" s="2">
         <v>36687719.7</v>
       </c>
       <c r="K11" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L11" s="2">
-        <v>249926029.3</v>
+        <v>329526984.22</v>
       </c>
       <c r="M11" s="2">
-        <v>176604976.35</v>
+        <v>241069587.49</v>
       </c>
       <c r="N11" s="2">
-        <v>27010172.86</v>
+        <v>36869466.35</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>44</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="F12" t="s">
         <v>33</v>
       </c>
       <c r="G12" s="1">
         <v>1</v>
       </c>
       <c r="H12" s="2">
@@ -1319,60 +1319,60 @@
       <c r="C15" s="3" t="s">
         <v>60</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>61</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>62</v>
       </c>
       <c r="F15" t="s">
         <v>63</v>
       </c>
       <c r="G15" s="1">
         <v>13</v>
       </c>
       <c r="H15" s="2">
         <v>128869155.28</v>
       </c>
       <c r="I15" s="2">
         <v>50208382.9</v>
       </c>
       <c r="J15" s="2">
         <v>52343128.11</v>
       </c>
       <c r="K15" s="1">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="L15" s="2">
-        <v>120784398.7</v>
+        <v>130638076.92</v>
       </c>
       <c r="M15" s="2">
-        <v>45541226.98</v>
+        <v>49619220.54</v>
       </c>
       <c r="N15" s="2">
-        <v>47477535.94</v>
+        <v>51728916.48</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>60</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="F16" t="s">
         <v>65</v>
       </c>
       <c r="G16" s="1">
         <v>3</v>
       </c>
       <c r="H16" s="2">
@@ -1407,60 +1407,60 @@
       <c r="C17" s="3" t="s">
         <v>60</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>66</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>67</v>
       </c>
       <c r="F17" t="s">
         <v>68</v>
       </c>
       <c r="G17" s="1">
         <v>32</v>
       </c>
       <c r="H17" s="2">
         <v>608854347.06</v>
       </c>
       <c r="I17" s="2">
         <v>253219212.87</v>
       </c>
       <c r="J17" s="2">
         <v>263875882.31</v>
       </c>
       <c r="K17" s="1">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="L17" s="2">
-        <v>329502892.34</v>
+        <v>346760948.13</v>
       </c>
       <c r="M17" s="2">
-        <v>131077207.17</v>
+        <v>138008702.49</v>
       </c>
       <c r="N17" s="2">
-        <v>136545352.56</v>
+        <v>143771559.22</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>59</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>60</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>69</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="F18" t="s">
         <v>33</v>
       </c>
       <c r="G18" s="1">
         <v>7</v>
       </c>
       <c r="H18" s="2">
@@ -1627,60 +1627,60 @@
       <c r="C22" s="3" t="s">
         <v>75</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>80</v>
       </c>
       <c r="F22" t="s">
         <v>81</v>
       </c>
       <c r="G22" s="1">
         <v>5</v>
       </c>
       <c r="H22" s="2">
         <v>146113958.75</v>
       </c>
       <c r="I22" s="2">
         <v>109504145.48</v>
       </c>
       <c r="J22" s="2">
         <v>17256791.15</v>
       </c>
       <c r="K22" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L22" s="2">
-        <v>25738600.7</v>
+        <v>34887982.95</v>
       </c>
       <c r="M22" s="2">
-        <v>21440254.39</v>
+        <v>29183288.8</v>
       </c>
       <c r="N22" s="2">
-        <v>3783574.3</v>
+        <v>4967803.08</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>82</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>83</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>84</v>
       </c>
       <c r="F23" t="s">
         <v>85</v>
       </c>
       <c r="G23" s="1">
         <v>7</v>
       </c>
       <c r="H23" s="2">
@@ -1750,69 +1750,69 @@
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>74</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>82</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>80</v>
       </c>
       <c r="F25" t="s">
         <v>89</v>
       </c>
       <c r="G25" s="1">
         <v>3</v>
       </c>
       <c r="H25" s="2">
-        <v>54342602.97</v>
+        <v>54560516.07</v>
       </c>
       <c r="I25" s="2">
-        <v>45647589.69</v>
+        <v>45829111.34</v>
       </c>
       <c r="J25" s="2">
-        <v>7607800.73</v>
+        <v>7639833.96</v>
       </c>
       <c r="K25" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L25" s="2">
-        <v>15402483.8</v>
+        <v>32420030.87</v>
       </c>
       <c r="M25" s="2">
-        <v>12830269.0</v>
+        <v>27005885.71</v>
       </c>
       <c r="N25" s="2">
-        <v>2264165.12</v>
+        <v>4765744.54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">