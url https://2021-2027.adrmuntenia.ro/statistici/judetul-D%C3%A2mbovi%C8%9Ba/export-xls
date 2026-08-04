--- v12 (2026-07-14)
+++ v13 (2026-08-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Prioritate</t>
   </si>
   <si>
     <t>Obiectiv specific</t>
   </si>
   <si>
     <t>Apel</t>
   </si>
   <si>
     <t>Început depunere</t>
   </si>
   <si>
     <t>Sfârșit depunere</t>
   </si>
   <si>
     <t>Nr. Proiecte</t>
   </si>
   <si>
     <t>Valoare totală proiecte</t>
   </si>
   <si>
@@ -177,50 +177,59 @@
     <t>PRSM/414/PRSM_P3/OP2/RSO2.8/PRSM_A26</t>
   </si>
   <si>
     <t>22.07.2024</t>
   </si>
   <si>
     <t>20.01.2027</t>
   </si>
   <si>
     <t>PRSM/366/PRSM_P3/OP2/RSO2.8/PRSM_A26</t>
   </si>
   <si>
     <t>16.09.2024</t>
   </si>
   <si>
     <t>15.09.2025</t>
   </si>
   <si>
     <t>PRSM/438/PRSM_P3/OP2/RSO2.8/PRSM_A26 - etapizate</t>
   </si>
   <si>
     <t>P4 - O regiune mai accesibilă</t>
   </si>
   <si>
     <t>RSO3.2 - Dezvoltarea și ameliorarea unei mobilități naționale, regionale și locale sustenabile, reziliente la schimbările climatice, inteligente și intermodale, inclusiv îmbunătățirea accesului la TEN-T și a mobilității transfrontaliere</t>
+  </si>
+  <si>
+    <t>PRSM/908/PRSM_P4/OP3/RSO3.2/PRSM_A29 - Stații de reîncărcare</t>
+  </si>
+  <si>
+    <t>02.06.2026</t>
+  </si>
+  <si>
+    <t>02.12.2026</t>
   </si>
   <si>
     <t>PRSM/149/PRSM_P4/OP3/RSO3.2/PRSM_A29</t>
   </si>
   <si>
     <t>01.02.2024</t>
   </si>
   <si>
     <t>31.12.2026</t>
   </si>
   <si>
     <t>PRSM/429/PRSM_P4/OP3/RSO3.2/PRSM_A29 - etapizate</t>
   </si>
   <si>
     <t>P5 - O regiune educată</t>
   </si>
   <si>
     <t>RSO4.2 - Îmbunătățirea accesului la servicii și favorabile incluziunii și de calitate în educație, formare și învățare pe tot parcursul vieții prin dezvoltarea infrastructurii accesibile, inclusiv prin promovarea rezilienței pentru educația și formarea la distanță și online</t>
   </si>
   <si>
     <t>PRSM/318/PRSM_P5/OP4/RSO4.2/PRSM_A1</t>
   </si>
   <si>
     <t>28.06.2024</t>
   </si>
@@ -655,51 +664,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N25"/>
+  <dimension ref="A1:N26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="80" customWidth="true" style="0"/>
     <col min="3" max="3" width="80" customWidth="true" style="3"/>
     <col min="4" max="4" width="80" customWidth="true" style="3"/>
     <col min="5" max="5" width="20" customWidth="true" style="3"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="4" t="s">
@@ -794,145 +803,145 @@
       <c r="D3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" s="1">
         <v>168</v>
       </c>
       <c r="H3" s="2">
         <v>206150916.39</v>
       </c>
       <c r="I3" s="2">
         <v>120416149.17</v>
       </c>
       <c r="J3" s="2">
         <v>21249908.7</v>
       </c>
       <c r="K3" s="1">
         <v>58</v>
       </c>
       <c r="L3" s="2">
-        <v>75262976.45</v>
+        <v>75323964.72</v>
       </c>
       <c r="M3" s="2">
-        <v>42661595.44</v>
+        <v>42661595.43</v>
       </c>
       <c r="N3" s="2">
         <v>7528516.83</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="F4" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="1">
         <v>91</v>
       </c>
       <c r="H4" s="2">
         <v>1104160402.81</v>
       </c>
       <c r="I4" s="2">
         <v>440037630.16</v>
       </c>
       <c r="J4" s="2">
         <v>77653699.43</v>
       </c>
       <c r="K4" s="1">
         <v>48</v>
       </c>
       <c r="L4" s="2">
-        <v>625447062.28</v>
+        <v>640149561.98</v>
       </c>
       <c r="M4" s="2">
         <v>231679296.8</v>
       </c>
       <c r="N4" s="2">
         <v>40884581.82</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="1">
         <v>7</v>
       </c>
       <c r="H5" s="2">
         <v>170555392.95</v>
       </c>
       <c r="I5" s="2">
         <v>86732604.83</v>
       </c>
       <c r="J5" s="2">
         <v>13264991.98</v>
       </c>
       <c r="K5" s="1">
         <v>6</v>
       </c>
       <c r="L5" s="2">
-        <v>165624659.3</v>
+        <v>163383678.04</v>
       </c>
       <c r="M5" s="2">
-        <v>80676570.83</v>
+        <v>77682826.67</v>
       </c>
       <c r="N5" s="2">
-        <v>12338775.02</v>
+        <v>11880908.27</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="F6" t="s">
         <v>33</v>
       </c>
       <c r="G6" s="1">
         <v>11</v>
       </c>
       <c r="H6" s="2">
@@ -1087,116 +1096,116 @@
       </c>
       <c r="N9" s="2">
         <v>6423924.06</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>47</v>
       </c>
       <c r="F10" t="s">
         <v>48</v>
       </c>
       <c r="G10" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H10" s="2">
-        <v>90590348.49</v>
+        <v>118723538.09</v>
       </c>
       <c r="I10" s="2">
-        <v>76129276.32</v>
+        <v>99815260.84</v>
       </c>
       <c r="J10" s="2">
-        <v>11643301.07</v>
+        <v>15265650.51</v>
       </c>
       <c r="K10" s="1">
         <v>1</v>
       </c>
       <c r="L10" s="2">
         <v>90869456.46</v>
       </c>
       <c r="M10" s="2">
         <v>67543572.53</v>
       </c>
       <c r="N10" s="2">
         <v>10330193.44</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>50</v>
       </c>
       <c r="F11" t="s">
         <v>51</v>
       </c>
       <c r="G11" s="1">
         <v>4</v>
       </c>
       <c r="H11" s="2">
         <v>328238196.17</v>
       </c>
       <c r="I11" s="2">
         <v>240077399.41</v>
       </c>
       <c r="J11" s="2">
         <v>36687719.7</v>
       </c>
       <c r="K11" s="1">
         <v>4</v>
       </c>
       <c r="L11" s="2">
-        <v>329526984.22</v>
+        <v>251544872.23</v>
       </c>
       <c r="M11" s="2">
-        <v>241069587.49</v>
+        <v>179859295.01</v>
       </c>
       <c r="N11" s="2">
-        <v>36869466.35</v>
+        <v>27507892.21</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>44</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="F12" t="s">
         <v>33</v>
       </c>
       <c r="G12" s="1">
         <v>1</v>
       </c>
       <c r="H12" s="2">
@@ -1219,599 +1228,635 @@
       </c>
       <c r="N12" s="2">
         <v>2004243.31</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>56</v>
       </c>
       <c r="F13" t="s">
         <v>57</v>
       </c>
       <c r="G13" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H13" s="2">
-        <v>702541029.18</v>
+        <v>3659209.7</v>
       </c>
       <c r="I13" s="2">
-        <v>550178091.17</v>
+        <v>1299137.85</v>
       </c>
       <c r="J13" s="2">
-        <v>84274172.15</v>
-[...12 lines deleted...]
-      </c>
+        <v>229259.62</v>
+      </c>
+      <c r="K13" s="1"/>
+      <c r="L13" s="2"/>
+      <c r="M13" s="2"/>
+      <c r="N13" s="2"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>38</v>
+        <v>59</v>
       </c>
       <c r="F14" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="G14" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H14" s="2">
-        <v>7703088.22</v>
+        <v>702541029.18</v>
       </c>
       <c r="I14" s="2">
-        <v>1995190.59</v>
+        <v>550178091.17</v>
       </c>
       <c r="J14" s="2">
-        <v>305146.8</v>
+        <v>84274172.15</v>
       </c>
       <c r="K14" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L14" s="2">
-        <v>4321635.37</v>
+        <v>702740405.47</v>
       </c>
       <c r="M14" s="2">
-        <v>2377557.73</v>
+        <v>544089619.71</v>
       </c>
       <c r="N14" s="2">
-        <v>363626.46</v>
+        <v>83213706.55</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>61</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="F15" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="G15" s="1">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="H15" s="2">
-        <v>128869155.28</v>
+        <v>7703088.22</v>
       </c>
       <c r="I15" s="2">
-        <v>50208382.9</v>
+        <v>1995190.59</v>
       </c>
       <c r="J15" s="2">
-        <v>52343128.11</v>
+        <v>305146.8</v>
       </c>
       <c r="K15" s="1">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="L15" s="2">
-        <v>130638076.92</v>
+        <v>4321635.37</v>
       </c>
       <c r="M15" s="2">
-        <v>49619220.54</v>
+        <v>2377557.73</v>
       </c>
       <c r="N15" s="2">
-        <v>51728916.48</v>
+        <v>363626.46</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>38</v>
+        <v>65</v>
       </c>
       <c r="F16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G16" s="1">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="H16" s="2">
-        <v>14105974.25</v>
+        <v>128869155.28</v>
       </c>
       <c r="I16" s="2">
-        <v>5664211.44</v>
+        <v>50208382.9</v>
       </c>
       <c r="J16" s="2">
-        <v>5905040.77</v>
+        <v>52343128.11</v>
       </c>
       <c r="K16" s="1">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="L16" s="2">
-        <v>15043374.52</v>
+        <v>129652301.2</v>
       </c>
       <c r="M16" s="2">
-        <v>4674607.3</v>
+        <v>49120525.83</v>
       </c>
       <c r="N16" s="2">
-        <v>4873360.95</v>
+        <v>51209018.41</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="F17" t="s">
         <v>68</v>
       </c>
       <c r="G17" s="1">
-        <v>32</v>
+        <v>3</v>
       </c>
       <c r="H17" s="2">
-        <v>608854347.06</v>
+        <v>14105974.25</v>
       </c>
       <c r="I17" s="2">
-        <v>253219212.87</v>
+        <v>5664211.44</v>
       </c>
       <c r="J17" s="2">
-        <v>263875882.31</v>
+        <v>5905040.77</v>
       </c>
       <c r="K17" s="1">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="L17" s="2">
-        <v>346760948.13</v>
+        <v>15043374.52</v>
       </c>
       <c r="M17" s="2">
-        <v>138008702.49</v>
+        <v>4674607.3</v>
       </c>
       <c r="N17" s="2">
-        <v>143771559.22</v>
+        <v>4873360.95</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>69</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>38</v>
+        <v>70</v>
       </c>
       <c r="F18" t="s">
-        <v>33</v>
+        <v>71</v>
       </c>
       <c r="G18" s="1">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="H18" s="2">
-        <v>99194114.81</v>
+        <v>608854347.06</v>
       </c>
       <c r="I18" s="2">
-        <v>24575205.27</v>
+        <v>253219212.87</v>
       </c>
       <c r="J18" s="2">
-        <v>25620086.86</v>
+        <v>263875882.31</v>
       </c>
       <c r="K18" s="1">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="L18" s="2">
-        <v>121138664.5</v>
+        <v>397086794.97</v>
       </c>
       <c r="M18" s="2">
-        <v>24567727.09</v>
+        <v>160280636.13</v>
       </c>
       <c r="N18" s="2">
-        <v>25612290.74</v>
+        <v>166990444.6</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>71</v>
+        <v>38</v>
       </c>
       <c r="F19" t="s">
-        <v>72</v>
+        <v>33</v>
       </c>
       <c r="G19" s="1">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="H19" s="2">
-        <v>73921549.21</v>
+        <v>99194114.81</v>
       </c>
       <c r="I19" s="2">
-        <v>28612240.79</v>
+        <v>24575205.27</v>
       </c>
       <c r="J19" s="2">
-        <v>29828767.92</v>
+        <v>25620086.86</v>
       </c>
       <c r="K19" s="1">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="L19" s="2">
-        <v>73921549.21</v>
+        <v>121138664.51</v>
       </c>
       <c r="M19" s="2">
-        <v>28443691.27</v>
+        <v>24567727.09</v>
       </c>
       <c r="N19" s="2">
-        <v>29652439.86</v>
+        <v>25612290.75</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>73</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>38</v>
+        <v>74</v>
       </c>
       <c r="F20" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="G20" s="1">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H20" s="2">
-        <v>15125292.96</v>
+        <v>73921549.21</v>
       </c>
       <c r="I20" s="2">
-        <v>6369231.63</v>
+        <v>28612240.79</v>
       </c>
       <c r="J20" s="2">
-        <v>6640036.81</v>
+        <v>29828767.92</v>
       </c>
       <c r="K20" s="1">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L20" s="2">
-        <v>16776631.8</v>
+        <v>73921549.21</v>
       </c>
       <c r="M20" s="2">
-        <v>6881537.86</v>
+        <v>28443691.27</v>
       </c>
       <c r="N20" s="2">
-        <v>7174125.11</v>
+        <v>29652439.86</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>76</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>77</v>
+        <v>38</v>
       </c>
       <c r="F21" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="G21" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H21" s="2">
-        <v>42037039.32</v>
+        <v>15125292.96</v>
       </c>
       <c r="I21" s="2">
-        <v>29291767.28</v>
+        <v>6369231.63</v>
       </c>
       <c r="J21" s="2">
-        <v>4479917.33</v>
+        <v>6640036.81</v>
       </c>
       <c r="K21" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L21" s="2">
-        <v>42711589.05</v>
+        <v>16776631.8</v>
       </c>
       <c r="M21" s="2">
-        <v>29291767.28</v>
+        <v>6881537.86</v>
       </c>
       <c r="N21" s="2">
-        <v>4479916.59</v>
+        <v>7174125.11</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>80</v>
       </c>
       <c r="F22" t="s">
         <v>81</v>
       </c>
       <c r="G22" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H22" s="2">
-        <v>146113958.75</v>
+        <v>42037039.32</v>
       </c>
       <c r="I22" s="2">
-        <v>109504145.48</v>
+        <v>29291767.28</v>
       </c>
       <c r="J22" s="2">
-        <v>17256791.15</v>
+        <v>4479917.33</v>
       </c>
       <c r="K22" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L22" s="2">
-        <v>34887982.95</v>
+        <v>42711589.05</v>
       </c>
       <c r="M22" s="2">
-        <v>29183288.8</v>
+        <v>29291767.28</v>
       </c>
       <c r="N22" s="2">
-        <v>4967803.08</v>
+        <v>4479916.59</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C23" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="D23" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="D23" s="3" t="s">
+      <c r="E23" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="E23" s="3" t="s">
+      <c r="F23" t="s">
         <v>84</v>
       </c>
-      <c r="F23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" s="1">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H23" s="2">
-        <v>175948515.88</v>
+        <v>146113958.75</v>
       </c>
       <c r="I23" s="2">
-        <v>126663711.21</v>
+        <v>109504145.48</v>
       </c>
       <c r="J23" s="2">
-        <v>19372097.02</v>
+        <v>17256791.15</v>
       </c>
       <c r="K23" s="1">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L23" s="2">
-        <v>118631041.2</v>
+        <v>34887982.95</v>
       </c>
       <c r="M23" s="2">
-        <v>83219847.13</v>
+        <v>29183288.8</v>
       </c>
       <c r="N23" s="2">
-        <v>12727741.31</v>
+        <v>4967803.08</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>86</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>50</v>
+        <v>87</v>
       </c>
       <c r="F24" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G24" s="1">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="H24" s="2">
-        <v>7630852.49</v>
+        <v>175948515.88</v>
       </c>
       <c r="I24" s="2">
-        <v>3693080.36</v>
+        <v>126663711.21</v>
       </c>
       <c r="J24" s="2">
-        <v>564824.04</v>
+        <v>19372097.02</v>
       </c>
       <c r="K24" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L24" s="2">
-        <v>10814077.99</v>
+        <v>116462126.8</v>
       </c>
       <c r="M24" s="2">
-        <v>3774049.75</v>
+        <v>81402200.22</v>
       </c>
       <c r="N24" s="2">
-        <v>577207.59</v>
+        <v>12449748.25</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="F25" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G25" s="1">
+        <v>5</v>
+      </c>
+      <c r="H25" s="2">
+        <v>7630852.49</v>
+      </c>
+      <c r="I25" s="2">
+        <v>3693080.36</v>
+      </c>
+      <c r="J25" s="2">
+        <v>564824.04</v>
+      </c>
+      <c r="K25" s="1">
+        <v>5</v>
+      </c>
+      <c r="L25" s="2">
+        <v>10814077.99</v>
+      </c>
+      <c r="M25" s="2">
+        <v>3774049.75</v>
+      </c>
+      <c r="N25" s="2">
+        <v>577207.59</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14">
+      <c r="A26">
+        <v>25</v>
+      </c>
+      <c r="B26" t="s">
+        <v>77</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="F26" t="s">
+        <v>92</v>
+      </c>
+      <c r="G26" s="1">
         <v>3</v>
       </c>
-      <c r="H25" s="2">
+      <c r="H26" s="2">
         <v>54560516.07</v>
       </c>
-      <c r="I25" s="2">
+      <c r="I26" s="2">
         <v>45829111.34</v>
       </c>
-      <c r="J25" s="2">
+      <c r="J26" s="2">
         <v>7639833.96</v>
       </c>
-      <c r="K25" s="1">
+      <c r="K26" s="1">
         <v>2</v>
       </c>
-      <c r="L25" s="2">
+      <c r="L26" s="2">
         <v>32420030.87</v>
       </c>
-      <c r="M25" s="2">
+      <c r="M26" s="2">
         <v>27005885.71</v>
       </c>
-      <c r="N25" s="2">
+      <c r="N26" s="2">
         <v>4765744.54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>