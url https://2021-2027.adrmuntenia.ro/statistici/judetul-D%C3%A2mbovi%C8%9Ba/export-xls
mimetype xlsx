--- v13 (2026-08-04)
+++ v14 (2026-08-25)
@@ -800,104 +800,104 @@
       <c r="C3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" s="1">
         <v>168</v>
       </c>
       <c r="H3" s="2">
         <v>206150916.39</v>
       </c>
       <c r="I3" s="2">
         <v>120416149.17</v>
       </c>
       <c r="J3" s="2">
         <v>21249908.7</v>
       </c>
       <c r="K3" s="1">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="L3" s="2">
-        <v>75323964.72</v>
+        <v>74526500.99</v>
       </c>
       <c r="M3" s="2">
-        <v>42661595.43</v>
+        <v>42223094.9</v>
       </c>
       <c r="N3" s="2">
-        <v>7528516.83</v>
+        <v>7451134.38</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="F4" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="1">
         <v>91</v>
       </c>
       <c r="H4" s="2">
         <v>1104160402.81</v>
       </c>
       <c r="I4" s="2">
         <v>440037630.16</v>
       </c>
       <c r="J4" s="2">
         <v>77653699.43</v>
       </c>
       <c r="K4" s="1">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="L4" s="2">
-        <v>640149561.98</v>
+        <v>635287197.24</v>
       </c>
       <c r="M4" s="2">
-        <v>231679296.8</v>
+        <v>230034357.95</v>
       </c>
       <c r="N4" s="2">
-        <v>40884581.82</v>
+        <v>40594298.49</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="1">
         <v>7</v>
       </c>
       <c r="H5" s="2">
@@ -1064,60 +1064,60 @@
       <c r="C9" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>42</v>
       </c>
       <c r="F9" t="s">
         <v>43</v>
       </c>
       <c r="G9" s="1">
         <v>19</v>
       </c>
       <c r="H9" s="2">
         <v>498120513.88</v>
       </c>
       <c r="I9" s="2">
         <v>346347825.17</v>
       </c>
       <c r="J9" s="2">
         <v>52970843.83</v>
       </c>
       <c r="K9" s="1">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="L9" s="2">
-        <v>62938313.1</v>
+        <v>170661086.27</v>
       </c>
       <c r="M9" s="2">
-        <v>42002580.54</v>
+        <v>105429910.84</v>
       </c>
       <c r="N9" s="2">
-        <v>6423924.06</v>
+        <v>16124574.56</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>47</v>
       </c>
       <c r="F10" t="s">
         <v>48</v>
       </c>
       <c r="G10" s="1">
         <v>2</v>
       </c>
       <c r="H10" s="2">
@@ -1452,60 +1452,60 @@
       <c r="C18" s="3" t="s">
         <v>63</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>69</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>70</v>
       </c>
       <c r="F18" t="s">
         <v>71</v>
       </c>
       <c r="G18" s="1">
         <v>32</v>
       </c>
       <c r="H18" s="2">
         <v>608854347.06</v>
       </c>
       <c r="I18" s="2">
         <v>253219212.87</v>
       </c>
       <c r="J18" s="2">
         <v>263875882.31</v>
       </c>
       <c r="K18" s="1">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="L18" s="2">
-        <v>397086794.97</v>
+        <v>455913005.55</v>
       </c>
       <c r="M18" s="2">
-        <v>160280636.13</v>
+        <v>185369857.39</v>
       </c>
       <c r="N18" s="2">
-        <v>166990444.6</v>
+        <v>193146402.24</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>62</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>63</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>72</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="F19" t="s">
         <v>33</v>
       </c>
       <c r="G19" s="1">
         <v>7</v>
       </c>
       <c r="H19" s="2">
@@ -1543,57 +1543,57 @@
       <c r="D20" s="3" t="s">
         <v>73</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>74</v>
       </c>
       <c r="F20" t="s">
         <v>75</v>
       </c>
       <c r="G20" s="1">
         <v>3</v>
       </c>
       <c r="H20" s="2">
         <v>73921549.21</v>
       </c>
       <c r="I20" s="2">
         <v>28612240.79</v>
       </c>
       <c r="J20" s="2">
         <v>29828767.92</v>
       </c>
       <c r="K20" s="1">
         <v>3</v>
       </c>
       <c r="L20" s="2">
-        <v>73921549.21</v>
+        <v>70473685.42</v>
       </c>
       <c r="M20" s="2">
-        <v>28443691.27</v>
+        <v>26589254.3</v>
       </c>
       <c r="N20" s="2">
-        <v>29652439.86</v>
+        <v>27719768.67</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>62</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>63</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>76</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>38</v>
       </c>
       <c r="F21" t="s">
         <v>68</v>
       </c>
       <c r="G21" s="1">
         <v>2</v>
       </c>
       <c r="H21" s="2">
@@ -1716,60 +1716,60 @@
       <c r="C24" s="3" t="s">
         <v>85</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>86</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>87</v>
       </c>
       <c r="F24" t="s">
         <v>88</v>
       </c>
       <c r="G24" s="1">
         <v>7</v>
       </c>
       <c r="H24" s="2">
         <v>175948515.88</v>
       </c>
       <c r="I24" s="2">
         <v>126663711.21</v>
       </c>
       <c r="J24" s="2">
         <v>19372097.02</v>
       </c>
       <c r="K24" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L24" s="2">
-        <v>116462126.8</v>
+        <v>143235026.09</v>
       </c>
       <c r="M24" s="2">
-        <v>81402200.22</v>
+        <v>96798167.82</v>
       </c>
       <c r="N24" s="2">
-        <v>12449748.25</v>
+        <v>14804425.61</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>85</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>89</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>50</v>
       </c>
       <c r="F25" t="s">
         <v>90</v>
       </c>
       <c r="G25" s="1">
         <v>5</v>
       </c>
       <c r="H25" s="2">