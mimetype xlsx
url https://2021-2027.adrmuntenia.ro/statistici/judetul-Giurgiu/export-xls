--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -761,57 +761,57 @@
       <c r="G3" s="1">
         <v>69</v>
       </c>
       <c r="H3" s="2">
         <v>307416712.21</v>
       </c>
       <c r="I3" s="2">
         <v>49169928.31</v>
       </c>
       <c r="J3" s="2">
         <v>8677046.18</v>
       </c>
       <c r="K3" s="1">
         <v>16</v>
       </c>
       <c r="L3" s="2">
         <v>23654108.77</v>
       </c>
       <c r="M3" s="2">
         <v>12714097.88</v>
       </c>
       <c r="N3" s="2">
         <v>2243664.34</v>
       </c>
       <c r="O3" s="2">
-        <v>3644902.78</v>
+        <v>3900963.74</v>
       </c>
       <c r="P3" s="2">
-        <v>3098167.36</v>
+        <v>3315819.18</v>
       </c>
       <c r="Q3" s="2">
-        <v>546735.42</v>
+        <v>585144.56</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F4" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="1">
         <v>43</v>
       </c>
       <c r="H4" s="2">
@@ -953,57 +953,57 @@
       <c r="G7" s="1">
         <v>4</v>
       </c>
       <c r="H7" s="2">
         <v>74347414.04</v>
       </c>
       <c r="I7" s="2">
         <v>62414329.63</v>
       </c>
       <c r="J7" s="2">
         <v>9545720.98</v>
       </c>
       <c r="K7" s="1">
         <v>4</v>
       </c>
       <c r="L7" s="2">
         <v>71843454.41</v>
       </c>
       <c r="M7" s="2">
         <v>60447121.97</v>
       </c>
       <c r="N7" s="2">
         <v>9244853.91</v>
       </c>
       <c r="O7" s="2">
-        <v>51532322.66</v>
+        <v>55309494.73</v>
       </c>
       <c r="P7" s="2">
-        <v>44943599.4</v>
+        <v>47972520.96</v>
       </c>
       <c r="Q7" s="2">
-        <v>6588723.26</v>
+        <v>7336973.77</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>44</v>
       </c>
       <c r="F8" t="s">
         <v>45</v>
       </c>
       <c r="G8" s="1">
         <v>1</v>
       </c>
       <c r="H8" s="2">