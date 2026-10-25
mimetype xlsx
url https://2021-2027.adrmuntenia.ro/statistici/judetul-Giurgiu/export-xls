--- v12 (2026-10-04)
+++ v13 (2026-10-25)
@@ -761,110 +761,110 @@
       <c r="G3" s="1">
         <v>69</v>
       </c>
       <c r="H3" s="2">
         <v>307416712.21</v>
       </c>
       <c r="I3" s="2">
         <v>49169928.31</v>
       </c>
       <c r="J3" s="2">
         <v>8677046.18</v>
       </c>
       <c r="K3" s="1">
         <v>16</v>
       </c>
       <c r="L3" s="2">
         <v>23654108.77</v>
       </c>
       <c r="M3" s="2">
         <v>12714097.88</v>
       </c>
       <c r="N3" s="2">
         <v>2243664.34</v>
       </c>
       <c r="O3" s="2">
-        <v>3900963.74</v>
+        <v>4472262.48</v>
       </c>
       <c r="P3" s="2">
-        <v>3315819.18</v>
+        <v>3801423.1</v>
       </c>
       <c r="Q3" s="2">
-        <v>585144.56</v>
+        <v>670839.38</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F4" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="1">
         <v>43</v>
       </c>
       <c r="H4" s="2">
         <v>374406333.74</v>
       </c>
       <c r="I4" s="2">
         <v>144464258.03</v>
       </c>
       <c r="J4" s="2">
         <v>25493692.6</v>
       </c>
       <c r="K4" s="1">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L4" s="2">
-        <v>188318096.29</v>
+        <v>183181797.52</v>
       </c>
       <c r="M4" s="2">
-        <v>71917808.15</v>
+        <v>69808322.1</v>
       </c>
       <c r="N4" s="2">
-        <v>12691377.92</v>
+        <v>12319115.68</v>
       </c>
       <c r="O4" s="2">
-        <v>13885345.74</v>
+        <v>19678345.74</v>
       </c>
       <c r="P4" s="2">
-        <v>11802543.89</v>
+        <v>16726593.89</v>
       </c>
       <c r="Q4" s="2">
-        <v>2082801.85</v>
+        <v>2951751.85</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="F5" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="1">
         <v>4</v>
       </c>
       <c r="H5" s="2">
@@ -1216,54 +1216,62 @@
       </c>
       <c r="C13" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>66</v>
       </c>
       <c r="F13" t="s">
         <v>67</v>
       </c>
       <c r="G13" s="1">
         <v>1</v>
       </c>
       <c r="H13" s="2">
         <v>16715315.97</v>
       </c>
       <c r="I13" s="2">
         <v>14112504.05</v>
       </c>
       <c r="J13" s="2">
         <v>2158382.95</v>
       </c>
-      <c r="K13" s="1"/>
-[...2 lines deleted...]
-      <c r="N13" s="2"/>
+      <c r="K13" s="1">
+        <v>1</v>
+      </c>
+      <c r="L13" s="2">
+        <v>15078621.54</v>
+      </c>
+      <c r="M13" s="2">
+        <v>12207515.02</v>
+      </c>
+      <c r="N13" s="2">
+        <v>1867031.71</v>
+      </c>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>68</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>69</v>
       </c>
       <c r="F14" t="s">
         <v>70</v>
       </c>
       <c r="G14" s="1">
         <v>2</v>