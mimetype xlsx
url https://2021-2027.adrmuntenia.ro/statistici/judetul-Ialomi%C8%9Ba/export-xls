--- v14 (2026-09-14)
+++ v15 (2026-10-07)
@@ -876,66 +876,66 @@
       <c r="C5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="F5" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="1">
         <v>38</v>
       </c>
       <c r="H5" s="2">
         <v>439798830.86</v>
       </c>
       <c r="I5" s="2">
         <v>292066483.3</v>
       </c>
       <c r="J5" s="2">
         <v>44667176.7</v>
       </c>
       <c r="K5" s="1">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="L5" s="2">
-        <v>312941992.54</v>
+        <v>315706205.23</v>
       </c>
       <c r="M5" s="2">
-        <v>203810532.81</v>
+        <v>208098022.97</v>
       </c>
       <c r="N5" s="2">
-        <v>31171023.23</v>
+        <v>31826757.03</v>
       </c>
       <c r="O5" s="2">
-        <v>11272804.19</v>
+        <v>17989152.04</v>
       </c>
       <c r="P5" s="2">
-        <v>11272804.19</v>
+        <v>17989152.04</v>
       </c>
       <c r="Q5" s="2"/>
     </row>
     <row r="6" spans="1:17">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6" s="1">
         <v>18</v>
       </c>
@@ -1025,57 +1025,57 @@
       <c r="G8" s="1">
         <v>3</v>
       </c>
       <c r="H8" s="2">
         <v>35207598.84</v>
       </c>
       <c r="I8" s="2">
         <v>29540467.55</v>
       </c>
       <c r="J8" s="2">
         <v>4517953.88</v>
       </c>
       <c r="K8" s="1">
         <v>3</v>
       </c>
       <c r="L8" s="2">
         <v>31895569.24</v>
       </c>
       <c r="M8" s="2">
         <v>26725242.39</v>
       </c>
       <c r="N8" s="2">
         <v>4087390.02</v>
       </c>
       <c r="O8" s="2">
-        <v>17894269.35</v>
+        <v>19381900.83</v>
       </c>
       <c r="P8" s="2">
-        <v>15695843.87</v>
+        <v>16986136.48</v>
       </c>
       <c r="Q8" s="2">
-        <v>2198425.48</v>
+        <v>2395764.35</v>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>41</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>44</v>
       </c>
       <c r="F9" t="s">
         <v>45</v>
       </c>
       <c r="G9" s="1">
         <v>1</v>
       </c>
       <c r="H9" s="2">
@@ -1161,66 +1161,66 @@
       <c r="D11" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F11" t="s">
         <v>54</v>
       </c>
       <c r="G11" s="1">
         <v>1</v>
       </c>
       <c r="H11" s="2">
         <v>273486778.79</v>
       </c>
       <c r="I11" s="2">
         <v>228376896.57</v>
       </c>
       <c r="J11" s="2">
         <v>34928231.22</v>
       </c>
       <c r="K11" s="1">
         <v>1</v>
       </c>
       <c r="L11" s="2">
-        <v>276975912.14</v>
+        <v>268807092.9</v>
       </c>
       <c r="M11" s="2">
-        <v>227042609.19</v>
+        <v>203748391.64</v>
       </c>
       <c r="N11" s="2">
-        <v>34724163.74</v>
+        <v>31161518.7</v>
       </c>
       <c r="O11" s="2">
         <v>81527012.83</v>
       </c>
       <c r="P11" s="2">
-        <v>74161184.61</v>
+        <v>73319026.61</v>
       </c>
       <c r="Q11" s="2">
-        <v>7365828.22</v>
+        <v>8207986.22</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>47</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>44</v>
       </c>
       <c r="F12" t="s">
         <v>56</v>
       </c>
       <c r="G12" s="1">
         <v>1</v>
       </c>
       <c r="H12" s="2">
@@ -1426,91 +1426,99 @@
       <c r="H16" s="2">
         <v>33427135.01</v>
       </c>
       <c r="I16" s="2">
         <v>27648016.08</v>
       </c>
       <c r="J16" s="2">
         <v>4879061.66</v>
       </c>
       <c r="K16" s="1">
         <v>1</v>
       </c>
       <c r="L16" s="2">
         <v>33427135.01</v>
       </c>
       <c r="M16" s="2">
         <v>27648016.08</v>
       </c>
       <c r="N16" s="2">
         <v>4879061.66</v>
       </c>
       <c r="O16" s="2">
         <v>21814476.21</v>
       </c>
       <c r="P16" s="2">
-        <v>19217304.77</v>
+        <v>19217304.78</v>
       </c>
       <c r="Q16" s="2">
-        <v>2597171.44</v>
+        <v>2597171.43</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>72</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>73</v>
       </c>
       <c r="F17" t="s">
         <v>74</v>
       </c>
       <c r="G17" s="1">
         <v>3</v>
       </c>
       <c r="H17" s="2">
         <v>110665853.39</v>
       </c>
       <c r="I17" s="2">
         <v>57627170.43</v>
       </c>
       <c r="J17" s="2">
         <v>8813567.27</v>
       </c>
-      <c r="K17" s="1"/>
-[...2 lines deleted...]
-      <c r="N17" s="2"/>
+      <c r="K17" s="1">
+        <v>2</v>
+      </c>
+      <c r="L17" s="2">
+        <v>74844429.74</v>
+      </c>
+      <c r="M17" s="2">
+        <v>37087159.37</v>
+      </c>
+      <c r="N17" s="2">
+        <v>5672153.77</v>
+      </c>
       <c r="O17" s="2"/>
       <c r="P17" s="2"/>
       <c r="Q17" s="2"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>75</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>76</v>
       </c>
       <c r="F18" t="s">
         <v>77</v>
       </c>
       <c r="G18" s="1">
         <v>1</v>