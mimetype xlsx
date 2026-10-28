--- v15 (2026-10-07)
+++ v16 (2026-10-28)
@@ -782,205 +782,205 @@
       <c r="G3" s="1">
         <v>50</v>
       </c>
       <c r="H3" s="2">
         <v>98921762.45</v>
       </c>
       <c r="I3" s="2">
         <v>34844016.31</v>
       </c>
       <c r="J3" s="2">
         <v>6148944.06</v>
       </c>
       <c r="K3" s="1">
         <v>12</v>
       </c>
       <c r="L3" s="2">
         <v>15688938.94</v>
       </c>
       <c r="M3" s="2">
         <v>9063065.66</v>
       </c>
       <c r="N3" s="2">
         <v>1599364.52</v>
       </c>
       <c r="O3" s="2">
-        <v>2909615.28</v>
+        <v>3041807.78</v>
       </c>
       <c r="P3" s="2">
-        <v>2473173.0</v>
+        <v>2585536.62</v>
       </c>
       <c r="Q3" s="2">
-        <v>436442.28</v>
+        <v>456271.16</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F4" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="1">
         <v>24</v>
       </c>
       <c r="H4" s="2">
         <v>223403957.08</v>
       </c>
       <c r="I4" s="2">
         <v>110267182.14</v>
       </c>
       <c r="J4" s="2">
         <v>19458914.52</v>
       </c>
       <c r="K4" s="1">
         <v>13</v>
       </c>
       <c r="L4" s="2">
         <v>154152222.99</v>
       </c>
       <c r="M4" s="2">
         <v>71707947.44</v>
       </c>
       <c r="N4" s="2">
         <v>12654343.66</v>
       </c>
       <c r="O4" s="2">
-        <v>33869571.24</v>
+        <v>36828567.04</v>
       </c>
       <c r="P4" s="2">
-        <v>28789135.55</v>
+        <v>31304281.98</v>
       </c>
       <c r="Q4" s="2">
-        <v>5080435.69</v>
+        <v>5524285.06</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="F5" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="1">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="H5" s="2">
-        <v>439798830.86</v>
+        <v>456791224.19</v>
       </c>
       <c r="I5" s="2">
-        <v>292066483.3</v>
+        <v>305274303.14</v>
       </c>
       <c r="J5" s="2">
-        <v>44667176.7</v>
+        <v>46687196.19</v>
       </c>
       <c r="K5" s="1">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="L5" s="2">
-        <v>315706205.23</v>
+        <v>325455315.08</v>
       </c>
       <c r="M5" s="2">
-        <v>208098022.97</v>
+        <v>214486938.92</v>
       </c>
       <c r="N5" s="2">
-        <v>31826757.03</v>
+        <v>32803885.35</v>
       </c>
       <c r="O5" s="2">
-        <v>17989152.04</v>
+        <v>22340865.06</v>
       </c>
       <c r="P5" s="2">
-        <v>17989152.04</v>
+        <v>22340865.06</v>
       </c>
       <c r="Q5" s="2"/>
     </row>
     <row r="6" spans="1:17">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6" s="1">
         <v>18</v>
       </c>
       <c r="H6" s="2">
         <v>137410025.68</v>
       </c>
       <c r="I6" s="2">
         <v>95520248.76</v>
       </c>
       <c r="J6" s="2">
         <v>11411751.01</v>
       </c>
       <c r="K6" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L6" s="2">
-        <v>42996244.17</v>
+        <v>50294745.68</v>
       </c>
       <c r="M6" s="2">
-        <v>28169207.57</v>
+        <v>32060885.07</v>
       </c>
       <c r="N6" s="2">
-        <v>4308231.72</v>
+        <v>4903429.46</v>
       </c>
       <c r="O6" s="2"/>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
     </row>
     <row r="7" spans="1:17">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>39</v>
       </c>
       <c r="F7" t="s">
         <v>40</v>
       </c>
       <c r="G7" s="1">