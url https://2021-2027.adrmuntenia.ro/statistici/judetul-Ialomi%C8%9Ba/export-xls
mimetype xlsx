--- v6 (2026-03-20)
+++ v7 (2026-04-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Prioritate</t>
   </si>
   <si>
     <t>Obiectiv specific</t>
   </si>
   <si>
     <t>Apel</t>
   </si>
   <si>
     <t>Început depunere</t>
   </si>
   <si>
     <t>Sfârșit depunere</t>
   </si>
   <si>
     <t>Nr. Proiecte</t>
   </si>
   <si>
     <t>Valoare totală proiecte</t>
   </si>
   <si>
@@ -155,93 +155,93 @@
   <si>
     <t>154.152.222,99</t>
   </si>
   <si>
     <t>71.707.947,44</t>
   </si>
   <si>
     <t>12.654.343,66</t>
   </si>
   <si>
     <t>P2 - O regiune cu orașe prietenoase cu mediul</t>
   </si>
   <si>
     <t>RSO2.1 - Promovarea eficienței energetice și reducerea emisiilor de gaze cu efect de seră</t>
   </si>
   <si>
     <t>PRSM/638/PRSM_P2/OP2</t>
   </si>
   <si>
     <t>23.05.2025</t>
   </si>
   <si>
     <t>21.05.2027</t>
   </si>
   <si>
-    <t>363.323.690,34</t>
-[...5 lines deleted...]
-    <t>35.779.800,96</t>
+    <t>388.657.268,25</t>
+  </si>
+  <si>
+    <t>253.690.255,80</t>
+  </si>
+  <si>
+    <t>38.797.871,62</t>
   </si>
   <si>
     <t>276.847.067,20</t>
   </si>
   <si>
     <t>172.971.698,67</t>
   </si>
   <si>
     <t>26.454.494,97</t>
   </si>
   <si>
     <t>PRSM/249/PRSM_P2/OP2/RSO2.1/PRSM_A34</t>
   </si>
   <si>
     <t>01.04.2024</t>
   </si>
   <si>
     <t>15.02.2025</t>
   </si>
   <si>
     <t>137.410.025,68</t>
   </si>
   <si>
     <t>95.520.248,76</t>
   </si>
   <si>
     <t>11.411.751,01</t>
   </si>
   <si>
-    <t>38.540.058,02</t>
-[...5 lines deleted...]
-    <t>3.749.160,24</t>
+    <t>42.996.244,17</t>
+  </si>
+  <si>
+    <t>28.169.207,57</t>
+  </si>
+  <si>
+    <t>4.308.231,72</t>
   </si>
   <si>
     <t>RSO2.7 - Intensificare acțiunilor de protecție și conservare a naturii, a biodiversității și a infrastructurii verzi, inclusiv în zonele urbane, precum și reducerea tuturor formelor de poluare</t>
   </si>
   <si>
     <t>PRSM/536/PRSM_P2/OP2/RSO2.7/PRSM_A13</t>
   </si>
   <si>
     <t>03.02.2025</t>
   </si>
   <si>
     <t>29.12.2025</t>
   </si>
   <si>
     <t>10.332.804,29</t>
   </si>
   <si>
     <t>7.738.580,80</t>
   </si>
   <si>
     <t>1.183.547,57</t>
   </si>
   <si>
     <t>P3 - O regiune cu mobilitate urbană durabilă</t>
   </si>
@@ -342,50 +342,59 @@
     <t>7.214.781,61</t>
   </si>
   <si>
     <t>P5 - O regiune educată</t>
   </si>
   <si>
     <t>RSO4.2 - Îmbunătățirea accesului la servicii și favorabile incluziunii și de calitate în educație, formare și învățare pe tot parcursul vieții prin dezvoltarea infrastructurii accesibile, inclusiv prin promovarea rezilienței pentru educația și formarea la distanță și online</t>
   </si>
   <si>
     <t>PRSM/318/PRSM_P5/OP4/RSO4.2/PRSM_A1</t>
   </si>
   <si>
     <t>28.06.2024</t>
   </si>
   <si>
     <t>27.12.2024</t>
   </si>
   <si>
     <t>19.723.621,68</t>
   </si>
   <si>
     <t>8.514.288,36</t>
   </si>
   <si>
     <t>9.068.486,22</t>
+  </si>
+  <si>
+    <t>10.406.050,45</t>
+  </si>
+  <si>
+    <t>4.687.658,03</t>
+  </si>
+  <si>
+    <t>4.886.938,10</t>
   </si>
   <si>
     <t>PRSM/310/PRSM_P5/OP4/RSO4.2/PRSM_A23</t>
   </si>
   <si>
     <t>19.06.2024</t>
   </si>
   <si>
     <t>19.02.2025</t>
   </si>
   <si>
     <t>128.349.248,11</t>
   </si>
   <si>
     <t>56.650.628,31</t>
   </si>
   <si>
     <t>59.059.283,61</t>
   </si>
   <si>
     <t>PRSM/433/PRSM_P5/OP4/RSO4.2/PRSM_A23 - etapizate</t>
   </si>
   <si>
     <t>15.350.196,54</t>
   </si>
@@ -1039,51 +1048,51 @@
       </c>
       <c r="N4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F5" t="s">
         <v>46</v>
       </c>
       <c r="G5">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="H5" t="s">
         <v>47</v>
       </c>
       <c r="I5" t="s">
         <v>48</v>
       </c>
       <c r="J5" t="s">
         <v>49</v>
       </c>
       <c r="K5">
         <v>21</v>
       </c>
       <c r="L5" t="s">
         <v>50</v>
       </c>
       <c r="M5" t="s">
         <v>51</v>
       </c>
       <c r="N5" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6">
@@ -1095,51 +1104,51 @@
       <c r="C6" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>54</v>
       </c>
       <c r="F6" t="s">
         <v>55</v>
       </c>
       <c r="G6">
         <v>18</v>
       </c>
       <c r="H6" t="s">
         <v>56</v>
       </c>
       <c r="I6" t="s">
         <v>57</v>
       </c>
       <c r="J6" t="s">
         <v>58</v>
       </c>
       <c r="K6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L6" t="s">
         <v>59</v>
       </c>
       <c r="M6" t="s">
         <v>60</v>
       </c>
       <c r="N6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E7" s="1" t="s">
@@ -1355,272 +1364,275 @@
       </c>
       <c r="C12" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>104</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>105</v>
       </c>
       <c r="F12" t="s">
         <v>106</v>
       </c>
       <c r="G12">
         <v>3</v>
       </c>
       <c r="H12" t="s">
         <v>107</v>
       </c>
       <c r="I12" t="s">
         <v>108</v>
       </c>
       <c r="J12" t="s">
         <v>109</v>
       </c>
+      <c r="K12">
+        <v>1</v>
+      </c>
       <c r="L12" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="M12" t="s">
-        <v>22</v>
+        <v>111</v>
       </c>
       <c r="N12" t="s">
-        <v>22</v>
+        <v>112</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>102</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="F13" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="G13">
         <v>7</v>
       </c>
       <c r="H13" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="I13" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="J13" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="L13" t="s">
         <v>22</v>
       </c>
       <c r="M13" t="s">
         <v>22</v>
       </c>
       <c r="N13" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>102</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>72</v>
       </c>
       <c r="F14" t="s">
         <v>73</v>
       </c>
       <c r="G14">
         <v>2</v>
       </c>
       <c r="H14" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="I14" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="J14" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="K14">
         <v>2</v>
       </c>
       <c r="L14" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="M14" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="N14" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="F15" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="G15">
         <v>1</v>
       </c>
       <c r="H15" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="I15" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="J15" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="K15">
         <v>1</v>
       </c>
       <c r="L15" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="M15" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="N15" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="F16" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G16">
         <v>3</v>
       </c>
       <c r="H16" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="I16" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="J16" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="L16" t="s">
         <v>22</v>
       </c>
       <c r="M16" t="s">
         <v>22</v>
       </c>
       <c r="N16" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F17" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="G17">
         <v>1</v>
       </c>
       <c r="H17" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="I17" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="J17" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="K17">
         <v>1</v>
       </c>
       <c r="L17" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="M17" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="N17" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">