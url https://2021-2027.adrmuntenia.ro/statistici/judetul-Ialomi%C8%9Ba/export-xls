--- v7 (2026-04-14)
+++ v8 (2026-05-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Prioritate</t>
   </si>
   <si>
     <t>Obiectiv specific</t>
   </si>
   <si>
     <t>Apel</t>
   </si>
   <si>
     <t>Început depunere</t>
   </si>
   <si>
     <t>Sfârșit depunere</t>
   </si>
   <si>
     <t>Nr. Proiecte</t>
   </si>
   <si>
     <t>Valoare totală proiecte</t>
   </si>
   <si>
@@ -71,441 +71,207 @@
   <si>
     <t>Valoare totală contracte</t>
   </si>
   <si>
     <t>Valoare FEDR contracte</t>
   </si>
   <si>
     <t>Valoare buget stat contracte</t>
   </si>
   <si>
     <t>P1 - O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice</t>
   </si>
   <si>
     <t>RSO1.2 - Valorificarea avantajelor digitalizării, în beneficiul cetățenilor, al companiilor, al organizațiilor de cercetare și al autorităților publice</t>
   </si>
   <si>
     <t>PRSM/473/PRSM_P1/OP1/RSO1.2/PRSM_A38</t>
   </si>
   <si>
     <t>01.11.2024</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
-    <t>105.963.674,88</t>
-[...10 lines deleted...]
-  <si>
     <t>RSO1.3 - Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive</t>
   </si>
   <si>
     <t>PRSM/160/PRSM_P1/OP1/RSO1.3/PRSM_A44</t>
   </si>
   <si>
     <t>15.03.2024</t>
   </si>
   <si>
     <t>15.07.2024</t>
   </si>
   <si>
-    <t>98.921.762,45</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/267/PRSM_P1/OP1/RSO1.3/PRSM_A44</t>
   </si>
   <si>
     <t>30.04.2024</t>
   </si>
   <si>
     <t>09.08.2024</t>
   </si>
   <si>
-    <t>223.403.957,08</t>
-[...16 lines deleted...]
-  <si>
     <t>P2 - O regiune cu orașe prietenoase cu mediul</t>
   </si>
   <si>
     <t>RSO2.1 - Promovarea eficienței energetice și reducerea emisiilor de gaze cu efect de seră</t>
   </si>
   <si>
     <t>PRSM/638/PRSM_P2/OP2</t>
   </si>
   <si>
     <t>23.05.2025</t>
   </si>
   <si>
     <t>21.05.2027</t>
   </si>
   <si>
-    <t>388.657.268,25</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/249/PRSM_P2/OP2/RSO2.1/PRSM_A34</t>
   </si>
   <si>
     <t>01.04.2024</t>
   </si>
   <si>
     <t>15.02.2025</t>
   </si>
   <si>
-    <t>137.410.025,68</t>
-[...16 lines deleted...]
-  <si>
     <t>RSO2.7 - Intensificare acțiunilor de protecție și conservare a naturii, a biodiversității și a infrastructurii verzi, inclusiv în zonele urbane, precum și reducerea tuturor formelor de poluare</t>
   </si>
   <si>
     <t>PRSM/536/PRSM_P2/OP2/RSO2.7/PRSM_A13</t>
   </si>
   <si>
     <t>03.02.2025</t>
   </si>
   <si>
     <t>29.12.2025</t>
   </si>
   <si>
-    <t>10.332.804,29</t>
-[...7 lines deleted...]
-  <si>
     <t>P3 - O regiune cu mobilitate urbană durabilă</t>
   </si>
   <si>
     <t>RSO2.8 - Promovarea mobilității urbane multimodale sustenabile, ca parte a tranziției către o economie cu zero emisii de dioxid de carbon</t>
   </si>
   <si>
     <t>PRSM/435/PRSM_P3/OP2/RSO2.8/PRSM_A26 - etapizate</t>
   </si>
   <si>
     <t>26.06.2024</t>
   </si>
   <si>
     <t>15.11.2024</t>
   </si>
   <si>
-    <t>35.207.598,84</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/438/PRSM_P3/OP2/RSO2.8/PRSM_A26 - etapizate</t>
   </si>
   <si>
-    <t>6.151.368,62</t>
-[...13 lines deleted...]
-  <si>
     <t>P4 - O regiune mai accesibilă</t>
   </si>
   <si>
     <t>RSO3.2 - Dezvoltarea și ameliorarea unei mobilități naționale, regionale și locale sustenabile, reziliente la schimbările climatice, inteligente și intermodale, inclusiv îmbunătățirea accesului la TEN-T și a mobilității transfrontaliere</t>
   </si>
   <si>
     <t>PRSM/149/PRSM_P4/OP3/RSO3.2/PRSM_A29</t>
   </si>
   <si>
     <t>01.02.2024</t>
   </si>
   <si>
     <t>31.12.2026</t>
   </si>
   <si>
-    <t>273.486.778,79</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/429/PRSM_P4/OP3/RSO3.2/PRSM_A29 - etapizate</t>
   </si>
   <si>
     <t>17.07.2024</t>
   </si>
   <si>
-    <t>59.092.578,89</t>
-[...7 lines deleted...]
-  <si>
     <t>P5 - O regiune educată</t>
   </si>
   <si>
     <t>RSO4.2 - Îmbunătățirea accesului la servicii și favorabile incluziunii și de calitate în educație, formare și învățare pe tot parcursul vieții prin dezvoltarea infrastructurii accesibile, inclusiv prin promovarea rezilienței pentru educația și formarea la distanță și online</t>
   </si>
   <si>
     <t>PRSM/318/PRSM_P5/OP4/RSO4.2/PRSM_A1</t>
   </si>
   <si>
     <t>28.06.2024</t>
   </si>
   <si>
     <t>27.12.2024</t>
   </si>
   <si>
-    <t>19.723.621,68</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/310/PRSM_P5/OP4/RSO4.2/PRSM_A23</t>
   </si>
   <si>
     <t>19.06.2024</t>
   </si>
   <si>
     <t>19.02.2025</t>
   </si>
   <si>
-    <t>128.349.248,11</t>
-[...7 lines deleted...]
-  <si>
     <t>PRSM/433/PRSM_P5/OP4/RSO4.2/PRSM_A23 - etapizate</t>
   </si>
   <si>
-    <t>15.350.196,54</t>
-[...16 lines deleted...]
-  <si>
     <t>P6 - O regiune atractivă</t>
   </si>
   <si>
     <t>RSO5.1 - Promovarea dezvoltării integrate și incluzive în domeniul social, economic și al mediului, precum și a culturii, a patrimoniului natural, a turismului sustenabil și a securității în zonele urbane</t>
   </si>
   <si>
     <t>PRSM/369/PRSM_P6/OP5/RSO5.1/PRSM_A40</t>
   </si>
   <si>
     <t>26.07.2024</t>
   </si>
   <si>
     <t>27.03.2025</t>
   </si>
   <si>
-    <t>33.427.135,01</t>
-[...7 lines deleted...]
-  <si>
     <t>RSO5.2 - Promovarea dezvoltării locale integrate și incluzive în domeniul social, economic și al mediului, precum și a culturii, a patrimoniului natural, a turismului sustenabil și a securității în alte zone decât cele urbane</t>
   </si>
   <si>
     <t>PRSM/439/PRSM_P6/OP5/RSO5.2/PRSM_A32</t>
   </si>
   <si>
     <t>02.09.2024</t>
   </si>
   <si>
     <t>04.08.2025</t>
   </si>
   <si>
-    <t>110.665.853,39</t>
-[...7 lines deleted...]
-  <si>
     <t>PRSM/436/PRSM_P6/OP5/RSO5.2/PRSM_A32 - etapizate</t>
   </si>
   <si>
     <t>16.09.2024</t>
   </si>
   <si>
     <t>30.09.2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>50.019,33</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFffffff"/>
       <name val="Calibri"/>
@@ -515,59 +281,63 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF003399"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="1" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="1" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -841,798 +611,778 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="80" customWidth="true" style="0"/>
-    <col min="3" max="3" width="80" customWidth="true" style="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="20" customWidth="true" style="1"/>
+    <col min="3" max="3" width="80" customWidth="true" style="3"/>
+    <col min="4" max="4" width="80" customWidth="true" style="3"/>
+    <col min="5" max="5" width="20" customWidth="true" style="3"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="3" t="s">
+      <c r="C1" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="3" t="s">
+      <c r="D1" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="3" t="s">
+      <c r="E1" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="G1" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="H1" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="I1" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="J1" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="K1" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="L1" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="2" t="s">
+      <c r="M1" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="N1" s="7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>14</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="C2" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="D2" s="1" t="s">
+      <c r="D2" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E2" s="1" t="s">
+      <c r="E2" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F2" t="s">
         <v>18</v>
       </c>
-      <c r="G2">
+      <c r="G2" s="1">
         <v>33</v>
       </c>
-      <c r="H2" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H2" s="2">
+        <v>105963674.88</v>
+      </c>
+      <c r="I2" s="2">
+        <v>87452260.57</v>
+      </c>
+      <c r="J2" s="2">
+        <v>13375053.29</v>
+      </c>
+      <c r="K2" s="1"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
-      <c r="C3" s="1" t="s">
-[...6 lines deleted...]
-        <v>25</v>
+      <c r="C3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>21</v>
       </c>
       <c r="F3" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="G3">
+        <v>22</v>
+      </c>
+      <c r="G3" s="1">
         <v>50</v>
       </c>
-      <c r="H3" t="s">
-[...18 lines deleted...]
-        <v>32</v>
+      <c r="H3" s="2">
+        <v>98921762.45</v>
+      </c>
+      <c r="I3" s="2">
+        <v>34844016.31</v>
+      </c>
+      <c r="J3" s="2">
+        <v>6148944.06</v>
+      </c>
+      <c r="K3" s="1">
+        <v>11</v>
+      </c>
+      <c r="L3" s="2">
+        <v>14695600.85</v>
+      </c>
+      <c r="M3" s="2">
+        <v>8407830.81</v>
+      </c>
+      <c r="N3" s="2">
+        <v>1483734.84</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="C4" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="D4" s="1" t="s">
-[...3 lines deleted...]
-        <v>34</v>
+      <c r="E4" s="3" t="s">
+        <v>24</v>
       </c>
       <c r="F4" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="G4">
+        <v>25</v>
+      </c>
+      <c r="G4" s="1">
         <v>24</v>
       </c>
-      <c r="H4" t="s">
-[...8 lines deleted...]
-      <c r="K4">
+      <c r="H4" s="2">
+        <v>223403957.08</v>
+      </c>
+      <c r="I4" s="2">
+        <v>110267182.14</v>
+      </c>
+      <c r="J4" s="2">
+        <v>19458914.52</v>
+      </c>
+      <c r="K4" s="1">
         <v>13</v>
       </c>
-      <c r="L4" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="L4" s="2">
+        <v>154152222.99</v>
+      </c>
+      <c r="M4" s="2">
+        <v>71707947.44</v>
+      </c>
+      <c r="N4" s="2">
+        <v>12654343.66</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>42</v>
-[...8 lines deleted...]
-        <v>45</v>
+        <v>26</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>29</v>
       </c>
       <c r="F5" t="s">
-        <v>46</v>
-[...13 lines deleted...]
-      <c r="K5">
+        <v>30</v>
+      </c>
+      <c r="G5" s="1">
+        <v>34</v>
+      </c>
+      <c r="H5" s="2">
+        <v>412566141.66</v>
+      </c>
+      <c r="I5" s="2">
+        <v>271381255.66</v>
+      </c>
+      <c r="J5" s="2">
+        <v>41503553.66</v>
+      </c>
+      <c r="K5" s="1">
         <v>21</v>
       </c>
-      <c r="L5" t="s">
-[...6 lines deleted...]
-        <v>52</v>
+      <c r="L5" s="2">
+        <v>276847067.2</v>
+      </c>
+      <c r="M5" s="2">
+        <v>172971698.67</v>
+      </c>
+      <c r="N5" s="2">
+        <v>26454494.97</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>42</v>
-[...8 lines deleted...]
-        <v>54</v>
+        <v>26</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>32</v>
       </c>
       <c r="F6" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="G6">
+        <v>33</v>
+      </c>
+      <c r="G6" s="1">
         <v>18</v>
       </c>
-      <c r="H6" t="s">
-[...8 lines deleted...]
-      <c r="K6">
+      <c r="H6" s="2">
+        <v>137410025.68</v>
+      </c>
+      <c r="I6" s="2">
+        <v>95520248.76</v>
+      </c>
+      <c r="J6" s="2">
+        <v>11411751.01</v>
+      </c>
+      <c r="K6" s="1">
         <v>5</v>
       </c>
-      <c r="L6" t="s">
-[...6 lines deleted...]
-        <v>61</v>
+      <c r="L6" s="2">
+        <v>42996244.17</v>
+      </c>
+      <c r="M6" s="2">
+        <v>28169207.57</v>
+      </c>
+      <c r="N6" s="2">
+        <v>4308231.72</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>42</v>
-[...8 lines deleted...]
-        <v>64</v>
+        <v>26</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>36</v>
       </c>
       <c r="F7" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="G7">
+        <v>37</v>
+      </c>
+      <c r="G7" s="1">
         <v>1</v>
       </c>
-      <c r="H7" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H7" s="2">
+        <v>10332804.29</v>
+      </c>
+      <c r="I7" s="2">
+        <v>7738580.8</v>
+      </c>
+      <c r="J7" s="2">
+        <v>1183547.57</v>
+      </c>
+      <c r="K7" s="1"/>
+      <c r="L7" s="2"/>
+      <c r="M7" s="2"/>
+      <c r="N7" s="2"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>69</v>
-[...8 lines deleted...]
-        <v>72</v>
+        <v>38</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>41</v>
       </c>
       <c r="F8" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="G8">
+        <v>42</v>
+      </c>
+      <c r="G8" s="1">
         <v>3</v>
       </c>
-      <c r="H8" t="s">
-[...8 lines deleted...]
-      <c r="K8">
+      <c r="H8" s="2">
+        <v>35207598.84</v>
+      </c>
+      <c r="I8" s="2">
+        <v>29540467.55</v>
+      </c>
+      <c r="J8" s="2">
+        <v>4517953.88</v>
+      </c>
+      <c r="K8" s="1">
         <v>3</v>
       </c>
-      <c r="L8" t="s">
-[...6 lines deleted...]
-        <v>79</v>
+      <c r="L8" s="2">
+        <v>31895569.24</v>
+      </c>
+      <c r="M8" s="2">
+        <v>26725242.39</v>
+      </c>
+      <c r="N8" s="2">
+        <v>4087390.02</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>69</v>
-[...8 lines deleted...]
-        <v>72</v>
+        <v>38</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>41</v>
       </c>
       <c r="F9" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="G9">
+        <v>42</v>
+      </c>
+      <c r="G9" s="1">
         <v>1</v>
       </c>
-      <c r="H9" t="s">
-[...8 lines deleted...]
-      <c r="K9">
+      <c r="H9" s="2">
+        <v>6151368.62</v>
+      </c>
+      <c r="I9" s="2">
+        <v>4249363.16</v>
+      </c>
+      <c r="J9" s="2">
+        <v>649902.66</v>
+      </c>
+      <c r="K9" s="1">
         <v>1</v>
       </c>
-      <c r="L9" t="s">
-[...6 lines deleted...]
-        <v>85</v>
+      <c r="L9" s="2">
+        <v>6151368.62</v>
+      </c>
+      <c r="M9" s="2">
+        <v>4659472.32</v>
+      </c>
+      <c r="N9" s="2">
+        <v>712625.23</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>86</v>
-[...8 lines deleted...]
-        <v>89</v>
+        <v>44</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>47</v>
       </c>
       <c r="F10" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="G10">
+        <v>48</v>
+      </c>
+      <c r="G10" s="1">
         <v>1</v>
       </c>
-      <c r="H10" t="s">
-[...8 lines deleted...]
-      <c r="K10">
+      <c r="H10" s="2">
+        <v>273486778.79</v>
+      </c>
+      <c r="I10" s="2">
+        <v>228376896.57</v>
+      </c>
+      <c r="J10" s="2">
+        <v>34928231.22</v>
+      </c>
+      <c r="K10" s="1">
         <v>1</v>
       </c>
-      <c r="L10" t="s">
-[...6 lines deleted...]
-        <v>96</v>
+      <c r="L10" s="2">
+        <v>276975912.14</v>
+      </c>
+      <c r="M10" s="2">
+        <v>227042609.19</v>
+      </c>
+      <c r="N10" s="2">
+        <v>34724163.74</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>86</v>
-[...8 lines deleted...]
-        <v>72</v>
+        <v>44</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>41</v>
       </c>
       <c r="F11" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="G11">
+        <v>50</v>
+      </c>
+      <c r="G11" s="1">
         <v>1</v>
       </c>
-      <c r="H11" t="s">
-[...8 lines deleted...]
-      <c r="K11">
+      <c r="H11" s="2">
+        <v>59092578.89</v>
+      </c>
+      <c r="I11" s="2">
+        <v>47173572.19</v>
+      </c>
+      <c r="J11" s="2">
+        <v>7214781.61</v>
+      </c>
+      <c r="K11" s="1">
         <v>1</v>
       </c>
-      <c r="L11" t="s">
-[...6 lines deleted...]
-        <v>101</v>
+      <c r="L11" s="2">
+        <v>59092578.89</v>
+      </c>
+      <c r="M11" s="2">
+        <v>47173572.19</v>
+      </c>
+      <c r="N11" s="2">
+        <v>7214781.61</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>102</v>
-[...8 lines deleted...]
-        <v>105</v>
+        <v>51</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>54</v>
       </c>
       <c r="F12" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="G12">
+        <v>55</v>
+      </c>
+      <c r="G12" s="1">
         <v>3</v>
       </c>
-      <c r="H12" t="s">
-[...8 lines deleted...]
-      <c r="K12">
+      <c r="H12" s="2">
+        <v>19723621.68</v>
+      </c>
+      <c r="I12" s="2">
+        <v>8514288.36</v>
+      </c>
+      <c r="J12" s="2">
+        <v>9068486.22</v>
+      </c>
+      <c r="K12" s="1">
         <v>1</v>
       </c>
-      <c r="L12" t="s">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="L12" s="2">
+        <v>10406050.45</v>
+      </c>
+      <c r="M12" s="2">
+        <v>4687658.03</v>
+      </c>
+      <c r="N12" s="2">
+        <v>4886938.1</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>102</v>
-[...8 lines deleted...]
-        <v>114</v>
+        <v>51</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>57</v>
       </c>
       <c r="F13" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="G13">
+        <v>58</v>
+      </c>
+      <c r="G13" s="1">
         <v>7</v>
       </c>
-      <c r="H13" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H13" s="2">
+        <v>128349248.11</v>
+      </c>
+      <c r="I13" s="2">
+        <v>56650628.31</v>
+      </c>
+      <c r="J13" s="2">
+        <v>59059283.61</v>
+      </c>
+      <c r="K13" s="1"/>
+      <c r="L13" s="2"/>
+      <c r="M13" s="2"/>
+      <c r="N13" s="2"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>102</v>
-[...8 lines deleted...]
-        <v>72</v>
+        <v>51</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>41</v>
       </c>
       <c r="F14" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="G14">
+        <v>42</v>
+      </c>
+      <c r="G14" s="1">
         <v>2</v>
       </c>
-      <c r="H14" t="s">
-[...8 lines deleted...]
-      <c r="K14">
+      <c r="H14" s="2">
+        <v>15350196.54</v>
+      </c>
+      <c r="I14" s="2">
+        <v>7032477.2</v>
+      </c>
+      <c r="J14" s="2">
+        <v>7331482.09</v>
+      </c>
+      <c r="K14" s="1">
         <v>2</v>
       </c>
-      <c r="L14" t="s">
-[...6 lines deleted...]
-        <v>125</v>
+      <c r="L14" s="2">
+        <v>14348827.55</v>
+      </c>
+      <c r="M14" s="2">
+        <v>6590579.65</v>
+      </c>
+      <c r="N14" s="2">
+        <v>6870796.06</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>126</v>
-[...8 lines deleted...]
-        <v>129</v>
+        <v>60</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>63</v>
       </c>
       <c r="F15" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="G15">
+        <v>64</v>
+      </c>
+      <c r="G15" s="1">
         <v>1</v>
       </c>
-      <c r="H15" t="s">
-[...8 lines deleted...]
-      <c r="K15">
+      <c r="H15" s="2">
+        <v>33427135.01</v>
+      </c>
+      <c r="I15" s="2">
+        <v>27648016.08</v>
+      </c>
+      <c r="J15" s="2">
+        <v>4879061.66</v>
+      </c>
+      <c r="K15" s="1">
         <v>1</v>
       </c>
-      <c r="L15" t="s">
-[...6 lines deleted...]
-        <v>133</v>
+      <c r="L15" s="2">
+        <v>33427135.01</v>
+      </c>
+      <c r="M15" s="2">
+        <v>27648016.08</v>
+      </c>
+      <c r="N15" s="2">
+        <v>4879061.66</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>126</v>
-[...8 lines deleted...]
-        <v>136</v>
+        <v>60</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>67</v>
       </c>
       <c r="F16" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="G16">
+        <v>68</v>
+      </c>
+      <c r="G16" s="1">
         <v>3</v>
       </c>
-      <c r="H16" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H16" s="2">
+        <v>110665853.39</v>
+      </c>
+      <c r="I16" s="2">
+        <v>57627170.43</v>
+      </c>
+      <c r="J16" s="2">
+        <v>8813567.27</v>
+      </c>
+      <c r="K16" s="1"/>
+      <c r="L16" s="2"/>
+      <c r="M16" s="2"/>
+      <c r="N16" s="2"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>126</v>
-[...8 lines deleted...]
-        <v>142</v>
+        <v>60</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>70</v>
       </c>
       <c r="F17" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="G17">
+        <v>71</v>
+      </c>
+      <c r="G17" s="1">
         <v>1</v>
       </c>
-      <c r="H17" t="s">
-[...8 lines deleted...]
-      <c r="K17">
+      <c r="H17" s="2">
+        <v>464887.49</v>
+      </c>
+      <c r="I17" s="2">
+        <v>325650.83</v>
+      </c>
+      <c r="J17" s="2">
+        <v>49805.42</v>
+      </c>
+      <c r="K17" s="1">
         <v>1</v>
       </c>
-      <c r="L17" t="s">
-[...6 lines deleted...]
-        <v>149</v>
+      <c r="L17" s="2">
+        <v>470675.21</v>
+      </c>
+      <c r="M17" s="2">
+        <v>327049.46</v>
+      </c>
+      <c r="N17" s="2">
+        <v>50019.33</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">