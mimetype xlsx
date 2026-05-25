--- v8 (2026-05-05)
+++ v9 (2026-05-25)
@@ -813,60 +813,60 @@
       </c>
       <c r="N4" s="2">
         <v>12654343.66</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="1">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="H5" s="2">
-        <v>412566141.66</v>
+        <v>434047104.8</v>
       </c>
       <c r="I5" s="2">
-        <v>271381255.66</v>
+        <v>287778993.15</v>
       </c>
       <c r="J5" s="2">
-        <v>41503553.66</v>
+        <v>44011442.91</v>
       </c>
       <c r="K5" s="1">
         <v>21</v>
       </c>
       <c r="L5" s="2">
         <v>276847067.2</v>
       </c>
       <c r="M5" s="2">
         <v>172971698.67</v>
       </c>
       <c r="N5" s="2">
         <v>26454494.97</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D6" s="3" t="s">
@@ -1160,62 +1160,70 @@
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>52</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>56</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>57</v>
       </c>
       <c r="F13" t="s">
         <v>58</v>
       </c>
       <c r="G13" s="1">
         <v>7</v>
       </c>
       <c r="H13" s="2">
-        <v>128349248.11</v>
+        <v>128670375.4</v>
       </c>
       <c r="I13" s="2">
-        <v>56650628.31</v>
+        <v>56806110.29</v>
       </c>
       <c r="J13" s="2">
-        <v>59059283.61</v>
-[...4 lines deleted...]
-      <c r="N13" s="2"/>
+        <v>59221376.32</v>
+      </c>
+      <c r="K13" s="1">
+        <v>1</v>
+      </c>
+      <c r="L13" s="2">
+        <v>19933029.22</v>
+      </c>
+      <c r="M13" s="2">
+        <v>9406659.69</v>
+      </c>
+      <c r="N13" s="2">
+        <v>9806609.37</v>
+      </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>52</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>59</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>41</v>
       </c>
       <c r="F14" t="s">
         <v>42</v>
       </c>
       <c r="G14" s="1">
         <v>2</v>
       </c>
       <c r="H14" s="2">
         <v>15350196.54</v>