--- v9 (2026-05-25)
+++ v10 (2026-06-22)
@@ -737,60 +737,60 @@
       <c r="C3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" s="1">
         <v>50</v>
       </c>
       <c r="H3" s="2">
         <v>98921762.45</v>
       </c>
       <c r="I3" s="2">
         <v>34844016.31</v>
       </c>
       <c r="J3" s="2">
         <v>6148944.06</v>
       </c>
       <c r="K3" s="1">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="L3" s="2">
-        <v>14695600.85</v>
+        <v>15688938.94</v>
       </c>
       <c r="M3" s="2">
-        <v>8407830.81</v>
+        <v>9063065.66</v>
       </c>
       <c r="N3" s="2">
-        <v>1483734.84</v>
+        <v>1599364.52</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="F4" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="1">
         <v>24</v>
       </c>
       <c r="H4" s="2">
@@ -825,60 +825,60 @@
       <c r="C5" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="1">
         <v>37</v>
       </c>
       <c r="H5" s="2">
         <v>434047104.8</v>
       </c>
       <c r="I5" s="2">
         <v>287778993.15</v>
       </c>
       <c r="J5" s="2">
         <v>44011442.91</v>
       </c>
       <c r="K5" s="1">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="L5" s="2">
-        <v>276847067.2</v>
+        <v>322791455.28</v>
       </c>
       <c r="M5" s="2">
-        <v>172971698.67</v>
+        <v>204370990.04</v>
       </c>
       <c r="N5" s="2">
-        <v>26454494.97</v>
+        <v>31256739.52</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="F6" t="s">
         <v>33</v>
       </c>
       <c r="G6" s="1">
         <v>18</v>
       </c>
       <c r="H6" s="2">