--- v10 (2026-06-22)
+++ v11 (2026-07-12)
@@ -813,72 +813,72 @@
       </c>
       <c r="N4" s="2">
         <v>12654343.66</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="1">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H5" s="2">
-        <v>434047104.8</v>
+        <v>439798830.88</v>
       </c>
       <c r="I5" s="2">
-        <v>287778993.15</v>
+        <v>292066483.32</v>
       </c>
       <c r="J5" s="2">
-        <v>44011442.91</v>
+        <v>44667176.7</v>
       </c>
       <c r="K5" s="1">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="L5" s="2">
-        <v>322791455.28</v>
+        <v>353505964.97</v>
       </c>
       <c r="M5" s="2">
-        <v>204370990.04</v>
+        <v>225524939.77</v>
       </c>
       <c r="N5" s="2">
-        <v>31256739.52</v>
+        <v>34492049.47</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="F6" t="s">
         <v>33</v>
       </c>
       <c r="G6" s="1">
         <v>18</v>
       </c>
       <c r="H6" s="2">
@@ -1125,104 +1125,104 @@
       <c r="C12" s="3" t="s">
         <v>52</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>54</v>
       </c>
       <c r="F12" t="s">
         <v>55</v>
       </c>
       <c r="G12" s="1">
         <v>3</v>
       </c>
       <c r="H12" s="2">
         <v>19723621.68</v>
       </c>
       <c r="I12" s="2">
         <v>8514288.36</v>
       </c>
       <c r="J12" s="2">
         <v>9068486.22</v>
       </c>
       <c r="K12" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L12" s="2">
-        <v>10406050.45</v>
+        <v>15441538.33</v>
       </c>
       <c r="M12" s="2">
-        <v>4687658.03</v>
+        <v>6618181.97</v>
       </c>
       <c r="N12" s="2">
-        <v>4886938.1</v>
+        <v>6899543.53</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>52</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>56</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>57</v>
       </c>
       <c r="F13" t="s">
         <v>58</v>
       </c>
       <c r="G13" s="1">
         <v>7</v>
       </c>
       <c r="H13" s="2">
         <v>128670375.4</v>
       </c>
       <c r="I13" s="2">
         <v>56806110.29</v>
       </c>
       <c r="J13" s="2">
         <v>59221376.32</v>
       </c>
       <c r="K13" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L13" s="2">
-        <v>19933029.22</v>
+        <v>46259365.08</v>
       </c>
       <c r="M13" s="2">
-        <v>9406659.69</v>
+        <v>18945467.53</v>
       </c>
       <c r="N13" s="2">
-        <v>9806609.37</v>
+        <v>19750985.53</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>52</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>59</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>41</v>
       </c>
       <c r="F14" t="s">
         <v>42</v>
       </c>
       <c r="G14" s="1">
         <v>2</v>
       </c>
       <c r="H14" s="2">