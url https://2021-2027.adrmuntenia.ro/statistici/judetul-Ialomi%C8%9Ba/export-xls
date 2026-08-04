--- v11 (2026-07-12)
+++ v12 (2026-08-04)
@@ -816,69 +816,69 @@
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="1">
         <v>38</v>
       </c>
       <c r="H5" s="2">
-        <v>439798830.88</v>
+        <v>439798830.87</v>
       </c>
       <c r="I5" s="2">
-        <v>292066483.32</v>
+        <v>292066483.31</v>
       </c>
       <c r="J5" s="2">
         <v>44667176.7</v>
       </c>
       <c r="K5" s="1">
         <v>24</v>
       </c>
       <c r="L5" s="2">
-        <v>353505964.97</v>
+        <v>339470950.92</v>
       </c>
       <c r="M5" s="2">
-        <v>225524939.77</v>
+        <v>223581693.58</v>
       </c>
       <c r="N5" s="2">
-        <v>34492049.47</v>
+        <v>34194847.12</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="F6" t="s">
         <v>33</v>
       </c>
       <c r="G6" s="1">
         <v>18</v>
       </c>
       <c r="H6" s="2">
@@ -1125,104 +1125,104 @@
       <c r="C12" s="3" t="s">
         <v>52</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>54</v>
       </c>
       <c r="F12" t="s">
         <v>55</v>
       </c>
       <c r="G12" s="1">
         <v>3</v>
       </c>
       <c r="H12" s="2">
         <v>19723621.68</v>
       </c>
       <c r="I12" s="2">
         <v>8514288.36</v>
       </c>
       <c r="J12" s="2">
         <v>9068486.22</v>
       </c>
       <c r="K12" s="1">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L12" s="2">
-        <v>15441538.33</v>
+        <v>20036074.06</v>
       </c>
       <c r="M12" s="2">
-        <v>6618181.97</v>
+        <v>8615234.16</v>
       </c>
       <c r="N12" s="2">
-        <v>6899543.53</v>
+        <v>8981505.82</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>52</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>56</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>57</v>
       </c>
       <c r="F13" t="s">
         <v>58</v>
       </c>
       <c r="G13" s="1">
         <v>7</v>
       </c>
       <c r="H13" s="2">
         <v>128670375.4</v>
       </c>
       <c r="I13" s="2">
         <v>56806110.29</v>
       </c>
       <c r="J13" s="2">
         <v>59221376.32</v>
       </c>
       <c r="K13" s="1">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="L13" s="2">
-        <v>46259365.08</v>
+        <v>110744154.88</v>
       </c>
       <c r="M13" s="2">
-        <v>18945467.53</v>
+        <v>46548514.26</v>
       </c>
       <c r="N13" s="2">
-        <v>19750985.53</v>
+        <v>48527650.75</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>52</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>59</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>41</v>
       </c>
       <c r="F14" t="s">
         <v>42</v>
       </c>
       <c r="G14" s="1">
         <v>2</v>
       </c>
       <c r="H14" s="2">