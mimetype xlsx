--- v12 (2026-08-04)
+++ v13 (2026-08-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Prioritate</t>
   </si>
   <si>
     <t>Obiectiv specific</t>
   </si>
   <si>
     <t>Apel</t>
   </si>
   <si>
     <t>Început depunere</t>
   </si>
   <si>
     <t>Sfârșit depunere</t>
   </si>
   <si>
     <t>Nr. Proiecte</t>
   </si>
   <si>
     <t>Valoare totală proiecte</t>
   </si>
   <si>
@@ -150,50 +150,59 @@
     <t>29.12.2025</t>
   </si>
   <si>
     <t>P3 - O regiune cu mobilitate urbană durabilă</t>
   </si>
   <si>
     <t>RSO2.8 - Promovarea mobilității urbane multimodale sustenabile, ca parte a tranziției către o economie cu zero emisii de dioxid de carbon</t>
   </si>
   <si>
     <t>PRSM/435/PRSM_P3/OP2/RSO2.8/PRSM_A26 - etapizate</t>
   </si>
   <si>
     <t>26.06.2024</t>
   </si>
   <si>
     <t>15.11.2024</t>
   </si>
   <si>
     <t>PRSM/438/PRSM_P3/OP2/RSO2.8/PRSM_A26 - etapizate</t>
   </si>
   <si>
     <t>P4 - O regiune mai accesibilă</t>
   </si>
   <si>
     <t>RSO3.2 - Dezvoltarea și ameliorarea unei mobilități naționale, regionale și locale sustenabile, reziliente la schimbările climatice, inteligente și intermodale, inclusiv îmbunătățirea accesului la TEN-T și a mobilității transfrontaliere</t>
+  </si>
+  <si>
+    <t>PRSM/908/PRSM_P4/OP3/RSO3.2/PRSM_A29 - Stații de reîncărcare</t>
+  </si>
+  <si>
+    <t>02.06.2026</t>
+  </si>
+  <si>
+    <t>02.12.2026</t>
   </si>
   <si>
     <t>PRSM/149/PRSM_P4/OP3/RSO3.2/PRSM_A29</t>
   </si>
   <si>
     <t>01.02.2024</t>
   </si>
   <si>
     <t>31.12.2026</t>
   </si>
   <si>
     <t>PRSM/429/PRSM_P4/OP3/RSO3.2/PRSM_A29 - etapizate</t>
   </si>
   <si>
     <t>17.07.2024</t>
   </si>
   <si>
     <t>P5 - O regiune educată</t>
   </si>
   <si>
     <t>RSO4.2 - Îmbunătățirea accesului la servicii și favorabile incluziunii și de calitate în educație, formare și învățare pe tot parcursul vieții prin dezvoltarea infrastructurii accesibile, inclusiv prin promovarea rezilienței pentru educația și formarea la distanță și online</t>
   </si>
   <si>
     <t>PRSM/318/PRSM_P5/OP4/RSO4.2/PRSM_A1</t>
   </si>
@@ -601,51 +610,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N17"/>
+  <dimension ref="A1:N18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="80" customWidth="true" style="0"/>
     <col min="3" max="3" width="80" customWidth="true" style="3"/>
     <col min="4" max="4" width="80" customWidth="true" style="3"/>
     <col min="5" max="5" width="20" customWidth="true" style="3"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="4" t="s">
@@ -816,69 +825,69 @@
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="1">
         <v>38</v>
       </c>
       <c r="H5" s="2">
-        <v>439798830.87</v>
+        <v>439798830.86</v>
       </c>
       <c r="I5" s="2">
-        <v>292066483.31</v>
+        <v>292066483.3</v>
       </c>
       <c r="J5" s="2">
         <v>44667176.7</v>
       </c>
       <c r="K5" s="1">
         <v>24</v>
       </c>
       <c r="L5" s="2">
-        <v>339470950.92</v>
+        <v>337784361.2</v>
       </c>
       <c r="M5" s="2">
-        <v>223581693.58</v>
+        <v>221874420.77</v>
       </c>
       <c r="N5" s="2">
-        <v>34194847.12</v>
+        <v>33933734.8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="F6" t="s">
         <v>33</v>
       </c>
       <c r="G6" s="1">
         <v>18</v>
       </c>
       <c r="H6" s="2">
@@ -1028,368 +1037,404 @@
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>47</v>
       </c>
       <c r="F10" t="s">
         <v>48</v>
       </c>
       <c r="G10" s="1">
         <v>1</v>
       </c>
       <c r="H10" s="2">
-        <v>273486778.79</v>
+        <v>2656430.63</v>
       </c>
       <c r="I10" s="2">
-        <v>228376896.57</v>
+        <v>1298952.86</v>
       </c>
       <c r="J10" s="2">
-        <v>34928231.22</v>
-[...12 lines deleted...]
-      </c>
+        <v>229226.98</v>
+      </c>
+      <c r="K10" s="1"/>
+      <c r="L10" s="2"/>
+      <c r="M10" s="2"/>
+      <c r="N10" s="2"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="F11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G11" s="1">
         <v>1</v>
       </c>
       <c r="H11" s="2">
-        <v>59092578.89</v>
+        <v>273486778.79</v>
       </c>
       <c r="I11" s="2">
-        <v>47173572.19</v>
+        <v>228376896.57</v>
       </c>
       <c r="J11" s="2">
-        <v>7214781.61</v>
+        <v>34928231.22</v>
       </c>
       <c r="K11" s="1">
         <v>1</v>
       </c>
       <c r="L11" s="2">
-        <v>59092578.89</v>
+        <v>276975912.14</v>
       </c>
       <c r="M11" s="2">
-        <v>47173572.19</v>
+        <v>227042609.19</v>
       </c>
       <c r="N11" s="2">
-        <v>7214781.61</v>
+        <v>34724163.74</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="C12" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D12" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="D12" s="3" t="s">
+      <c r="E12" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F12" t="s">
         <v>53</v>
       </c>
-      <c r="E12" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G12" s="1">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H12" s="2">
-        <v>19723621.68</v>
+        <v>59092578.89</v>
       </c>
       <c r="I12" s="2">
-        <v>8514288.36</v>
+        <v>47173572.19</v>
       </c>
       <c r="J12" s="2">
-        <v>9068486.22</v>
+        <v>7214781.61</v>
       </c>
       <c r="K12" s="1">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L12" s="2">
-        <v>20036074.06</v>
+        <v>59092578.89</v>
       </c>
       <c r="M12" s="2">
-        <v>8615234.16</v>
+        <v>47173572.19</v>
       </c>
       <c r="N12" s="2">
-        <v>8981505.82</v>
+        <v>7214781.61</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>56</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>57</v>
       </c>
       <c r="F13" t="s">
         <v>58</v>
       </c>
       <c r="G13" s="1">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="H13" s="2">
-        <v>128670375.4</v>
+        <v>19723621.68</v>
       </c>
       <c r="I13" s="2">
-        <v>56806110.29</v>
+        <v>8514288.36</v>
       </c>
       <c r="J13" s="2">
-        <v>59221376.32</v>
+        <v>9068486.22</v>
       </c>
       <c r="K13" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="L13" s="2">
-        <v>110744154.88</v>
+        <v>20036074.06</v>
       </c>
       <c r="M13" s="2">
-        <v>46548514.26</v>
+        <v>8615234.16</v>
       </c>
       <c r="N13" s="2">
-        <v>48527650.75</v>
+        <v>8981505.82</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>59</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>41</v>
+        <v>60</v>
       </c>
       <c r="F14" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="G14" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="H14" s="2">
-        <v>15350196.54</v>
+        <v>128670375.4</v>
       </c>
       <c r="I14" s="2">
-        <v>7032477.2</v>
+        <v>56806110.29</v>
       </c>
       <c r="J14" s="2">
-        <v>7331482.09</v>
+        <v>59221376.32</v>
       </c>
       <c r="K14" s="1">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="L14" s="2">
-        <v>14348827.55</v>
+        <v>110744154.88</v>
       </c>
       <c r="M14" s="2">
-        <v>6590579.65</v>
+        <v>46548514.26</v>
       </c>
       <c r="N14" s="2">
-        <v>6870796.06</v>
+        <v>48527650.75</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>62</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="F15" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="G15" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H15" s="2">
-        <v>33427135.01</v>
+        <v>15350196.54</v>
       </c>
       <c r="I15" s="2">
-        <v>27648016.08</v>
+        <v>7032477.2</v>
       </c>
       <c r="J15" s="2">
-        <v>4879061.66</v>
+        <v>7331482.09</v>
       </c>
       <c r="K15" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L15" s="2">
-        <v>33427135.01</v>
+        <v>14348827.55</v>
       </c>
       <c r="M15" s="2">
-        <v>27648016.08</v>
+        <v>6590579.65</v>
       </c>
       <c r="N15" s="2">
-        <v>4879061.66</v>
+        <v>6870796.06</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C16" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D16" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="D16" s="3" t="s">
+      <c r="E16" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="E16" s="3" t="s">
+      <c r="F16" t="s">
         <v>67</v>
       </c>
-      <c r="F16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="1">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H16" s="2">
-        <v>110665853.39</v>
+        <v>33427135.01</v>
       </c>
       <c r="I16" s="2">
-        <v>57627170.43</v>
+        <v>27648016.08</v>
       </c>
       <c r="J16" s="2">
-        <v>8813567.27</v>
-[...4 lines deleted...]
-      <c r="N16" s="2"/>
+        <v>4879061.66</v>
+      </c>
+      <c r="K16" s="1">
+        <v>1</v>
+      </c>
+      <c r="L16" s="2">
+        <v>33427135.01</v>
+      </c>
+      <c r="M16" s="2">
+        <v>27648016.08</v>
+      </c>
+      <c r="N16" s="2">
+        <v>4879061.66</v>
+      </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>69</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>70</v>
       </c>
       <c r="F17" t="s">
         <v>71</v>
       </c>
       <c r="G17" s="1">
+        <v>3</v>
+      </c>
+      <c r="H17" s="2">
+        <v>110665853.39</v>
+      </c>
+      <c r="I17" s="2">
+        <v>57627170.43</v>
+      </c>
+      <c r="J17" s="2">
+        <v>8813567.27</v>
+      </c>
+      <c r="K17" s="1"/>
+      <c r="L17" s="2"/>
+      <c r="M17" s="2"/>
+      <c r="N17" s="2"/>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18">
+        <v>17</v>
+      </c>
+      <c r="B18" t="s">
+        <v>63</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="F18" t="s">
+        <v>74</v>
+      </c>
+      <c r="G18" s="1">
         <v>1</v>
       </c>
-      <c r="H17" s="2">
+      <c r="H18" s="2">
         <v>464887.49</v>
       </c>
-      <c r="I17" s="2">
+      <c r="I18" s="2">
         <v>325650.83</v>
       </c>
-      <c r="J17" s="2">
+      <c r="J18" s="2">
         <v>49805.42</v>
       </c>
-      <c r="K17" s="1">
+      <c r="K18" s="1">
         <v>1</v>
       </c>
-      <c r="L17" s="2">
+      <c r="L18" s="2">
         <v>470675.21</v>
       </c>
-      <c r="M17" s="2">
+      <c r="M18" s="2">
         <v>327049.46</v>
       </c>
-      <c r="N17" s="2">
+      <c r="N18" s="2">
         <v>50019.33</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>