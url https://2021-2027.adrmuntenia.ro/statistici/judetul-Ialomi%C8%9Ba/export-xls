--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -12,92 +12,101 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Prioritate</t>
   </si>
   <si>
     <t>Obiectiv specific</t>
   </si>
   <si>
     <t>Apel</t>
   </si>
   <si>
     <t>Început depunere</t>
   </si>
   <si>
     <t>Sfârșit depunere</t>
   </si>
   <si>
     <t>Nr. Proiecte</t>
   </si>
   <si>
     <t>Valoare totală proiecte</t>
   </si>
   <si>
     <t>Valoare FEDR proiecte</t>
   </si>
   <si>
     <t>Valoare buget stat proiecte</t>
   </si>
   <si>
     <t>Nr. Contracte</t>
   </si>
   <si>
     <t>Valoare totală contracte</t>
   </si>
   <si>
     <t>Valoare FEDR contracte</t>
   </si>
   <si>
     <t>Valoare buget stat contracte</t>
+  </si>
+  <si>
+    <t>Valoare totală plătită</t>
+  </si>
+  <si>
+    <t>Valoare FEDR plătită</t>
+  </si>
+  <si>
+    <t>Valoare buget de stat plătită</t>
   </si>
   <si>
     <t>P1 - O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice</t>
   </si>
   <si>
     <t>RSO1.2 - Valorificarea avantajelor digitalizării, în beneficiul cetățenilor, al companiilor, al organizațiilor de cercetare și al autorităților publice</t>
   </si>
   <si>
     <t>PRSM/473/PRSM_P1/OP1/RSO1.2/PRSM_A38</t>
   </si>
   <si>
     <t>01.11.2024</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>RSO1.3 - Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive</t>
   </si>
   <si>
     <t>PRSM/160/PRSM_P1/OP1/RSO1.3/PRSM_A44</t>
   </si>
   <si>
     <t>15.03.2024</t>
   </si>
@@ -610,832 +619,953 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N18"/>
+  <dimension ref="A1:Q18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:N1"/>
+      <selection activeCell="A1" sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="80" customWidth="true" style="0"/>
     <col min="3" max="3" width="80" customWidth="true" style="3"/>
     <col min="4" max="4" width="80" customWidth="true" style="3"/>
     <col min="5" max="5" width="20" customWidth="true" style="3"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
+    <col min="15" max="15" width="30" customWidth="true" style="0"/>
+    <col min="16" max="16" width="30" customWidth="true" style="0"/>
+    <col min="17" max="17" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:17">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="6" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="7" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="7" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="7" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="7" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D2" s="3" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="E2" s="3" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F2" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="G2" s="1">
         <v>33</v>
       </c>
       <c r="H2" s="2">
         <v>105963674.88</v>
       </c>
       <c r="I2" s="2">
         <v>87452260.57</v>
       </c>
       <c r="J2" s="2">
         <v>13375053.29</v>
       </c>
       <c r="K2" s="1"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2" s="2"/>
+      <c r="P2" s="2"/>
+      <c r="Q2" s="2"/>
+    </row>
+    <row r="3" spans="1:17">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F3" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="G3" s="1">
         <v>50</v>
       </c>
       <c r="H3" s="2">
         <v>98921762.45</v>
       </c>
       <c r="I3" s="2">
         <v>34844016.31</v>
       </c>
       <c r="J3" s="2">
         <v>6148944.06</v>
       </c>
       <c r="K3" s="1">
         <v>12</v>
       </c>
       <c r="L3" s="2">
         <v>15688938.94</v>
       </c>
       <c r="M3" s="2">
         <v>9063065.66</v>
       </c>
       <c r="N3" s="2">
         <v>1599364.52</v>
       </c>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3" s="2">
+        <v>2909615.28</v>
+      </c>
+      <c r="P3" s="2">
+        <v>2473173.0</v>
+      </c>
+      <c r="Q3" s="2">
+        <v>436442.28</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="F4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="G4" s="1">
         <v>24</v>
       </c>
       <c r="H4" s="2">
         <v>223403957.08</v>
       </c>
       <c r="I4" s="2">
         <v>110267182.14</v>
       </c>
       <c r="J4" s="2">
         <v>19458914.52</v>
       </c>
       <c r="K4" s="1">
         <v>13</v>
       </c>
       <c r="L4" s="2">
         <v>154152222.99</v>
       </c>
       <c r="M4" s="2">
         <v>71707947.44</v>
       </c>
       <c r="N4" s="2">
         <v>12654343.66</v>
       </c>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4" s="2">
+        <v>33869571.24</v>
+      </c>
+      <c r="P4" s="2">
+        <v>28789135.55</v>
+      </c>
+      <c r="Q4" s="2">
+        <v>5080435.69</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="F5" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="G5" s="1">
         <v>38</v>
       </c>
       <c r="H5" s="2">
         <v>439798830.86</v>
       </c>
       <c r="I5" s="2">
         <v>292066483.3</v>
       </c>
       <c r="J5" s="2">
         <v>44667176.7</v>
       </c>
       <c r="K5" s="1">
         <v>24</v>
       </c>
       <c r="L5" s="2">
-        <v>337784361.2</v>
+        <v>312941992.54</v>
       </c>
       <c r="M5" s="2">
-        <v>221874420.77</v>
+        <v>203810532.81</v>
       </c>
       <c r="N5" s="2">
-        <v>33933734.8</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:14">
+        <v>31171023.23</v>
+      </c>
+      <c r="O5" s="2">
+        <v>11272804.19</v>
+      </c>
+      <c r="P5" s="2">
+        <v>11272804.19</v>
+      </c>
+      <c r="Q5" s="2"/>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="G6" s="1">
         <v>18</v>
       </c>
       <c r="H6" s="2">
         <v>137410025.68</v>
       </c>
       <c r="I6" s="2">
         <v>95520248.76</v>
       </c>
       <c r="J6" s="2">
         <v>11411751.01</v>
       </c>
       <c r="K6" s="1">
         <v>5</v>
       </c>
       <c r="L6" s="2">
         <v>42996244.17</v>
       </c>
       <c r="M6" s="2">
         <v>28169207.57</v>
       </c>
       <c r="N6" s="2">
         <v>4308231.72</v>
       </c>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6" s="2"/>
+      <c r="P6" s="2"/>
+      <c r="Q6" s="2"/>
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F7" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G7" s="1">
         <v>1</v>
       </c>
       <c r="H7" s="2">
         <v>10332804.29</v>
       </c>
       <c r="I7" s="2">
         <v>7738580.8</v>
       </c>
       <c r="J7" s="2">
         <v>1183547.57</v>
       </c>
       <c r="K7" s="1"/>
       <c r="L7" s="2"/>
       <c r="M7" s="2"/>
       <c r="N7" s="2"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7" s="2"/>
+      <c r="P7" s="2"/>
+      <c r="Q7" s="2"/>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="F8" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="G8" s="1">
         <v>3</v>
       </c>
       <c r="H8" s="2">
         <v>35207598.84</v>
       </c>
       <c r="I8" s="2">
         <v>29540467.55</v>
       </c>
       <c r="J8" s="2">
         <v>4517953.88</v>
       </c>
       <c r="K8" s="1">
         <v>3</v>
       </c>
       <c r="L8" s="2">
         <v>31895569.24</v>
       </c>
       <c r="M8" s="2">
         <v>26725242.39</v>
       </c>
       <c r="N8" s="2">
         <v>4087390.02</v>
       </c>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8" s="2">
+        <v>17894269.35</v>
+      </c>
+      <c r="P8" s="2">
+        <v>15695843.87</v>
+      </c>
+      <c r="Q8" s="2">
+        <v>2198425.48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="F9" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="G9" s="1">
         <v>1</v>
       </c>
       <c r="H9" s="2">
         <v>6151368.62</v>
       </c>
       <c r="I9" s="2">
         <v>4249363.16</v>
       </c>
       <c r="J9" s="2">
         <v>649902.66</v>
       </c>
       <c r="K9" s="1">
         <v>1</v>
       </c>
       <c r="L9" s="2">
         <v>6151368.62</v>
       </c>
       <c r="M9" s="2">
         <v>4659472.32</v>
       </c>
       <c r="N9" s="2">
         <v>712625.23</v>
       </c>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9" s="2">
+        <v>3790627.63</v>
+      </c>
+      <c r="P9" s="2">
+        <v>3287789.29</v>
+      </c>
+      <c r="Q9" s="2">
+        <v>502838.34</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F10" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="G10" s="1">
         <v>1</v>
       </c>
       <c r="H10" s="2">
         <v>2656430.63</v>
       </c>
       <c r="I10" s="2">
         <v>1298952.86</v>
       </c>
       <c r="J10" s="2">
         <v>229226.98</v>
       </c>
       <c r="K10" s="1"/>
       <c r="L10" s="2"/>
       <c r="M10" s="2"/>
       <c r="N10" s="2"/>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10" s="2"/>
+      <c r="P10" s="2"/>
+      <c r="Q10" s="2"/>
+    </row>
+    <row r="11" spans="1:17">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F11" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G11" s="1">
         <v>1</v>
       </c>
       <c r="H11" s="2">
         <v>273486778.79</v>
       </c>
       <c r="I11" s="2">
         <v>228376896.57</v>
       </c>
       <c r="J11" s="2">
         <v>34928231.22</v>
       </c>
       <c r="K11" s="1">
         <v>1</v>
       </c>
       <c r="L11" s="2">
         <v>276975912.14</v>
       </c>
       <c r="M11" s="2">
         <v>227042609.19</v>
       </c>
       <c r="N11" s="2">
         <v>34724163.74</v>
       </c>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11" s="2">
+        <v>81527012.83</v>
+      </c>
+      <c r="P11" s="2">
+        <v>74161184.61</v>
+      </c>
+      <c r="Q11" s="2">
+        <v>7365828.22</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
+        <v>47</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="E12" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="C12" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F12" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="G12" s="1">
         <v>1</v>
       </c>
       <c r="H12" s="2">
         <v>59092578.89</v>
       </c>
       <c r="I12" s="2">
         <v>47173572.19</v>
       </c>
       <c r="J12" s="2">
         <v>7214781.61</v>
       </c>
       <c r="K12" s="1">
         <v>1</v>
       </c>
       <c r="L12" s="2">
         <v>59092578.89</v>
       </c>
       <c r="M12" s="2">
         <v>47173572.19</v>
       </c>
       <c r="N12" s="2">
         <v>7214781.61</v>
       </c>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12" s="2">
+        <v>39089918.08</v>
+      </c>
+      <c r="P12" s="2">
+        <v>33904520.78</v>
+      </c>
+      <c r="Q12" s="2">
+        <v>5185397.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="F13" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="G13" s="1">
         <v>3</v>
       </c>
       <c r="H13" s="2">
         <v>19723621.68</v>
       </c>
       <c r="I13" s="2">
         <v>8514288.36</v>
       </c>
       <c r="J13" s="2">
         <v>9068486.22</v>
       </c>
       <c r="K13" s="1">
         <v>3</v>
       </c>
       <c r="L13" s="2">
         <v>20036074.06</v>
       </c>
       <c r="M13" s="2">
         <v>8615234.16</v>
       </c>
       <c r="N13" s="2">
         <v>8981505.82</v>
       </c>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13" s="2"/>
+      <c r="P13" s="2"/>
+      <c r="Q13" s="2"/>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="F14" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="G14" s="1">
         <v>7</v>
       </c>
       <c r="H14" s="2">
         <v>128670375.4</v>
       </c>
       <c r="I14" s="2">
         <v>56806110.29</v>
       </c>
       <c r="J14" s="2">
         <v>59221376.32</v>
       </c>
       <c r="K14" s="1">
         <v>5</v>
       </c>
       <c r="L14" s="2">
         <v>110744154.88</v>
       </c>
       <c r="M14" s="2">
         <v>46548514.26</v>
       </c>
       <c r="N14" s="2">
         <v>48527650.75</v>
       </c>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14" s="2"/>
+      <c r="P14" s="2"/>
+      <c r="Q14" s="2"/>
+    </row>
+    <row r="15" spans="1:17">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="F15" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="G15" s="1">
         <v>2</v>
       </c>
       <c r="H15" s="2">
         <v>15350196.54</v>
       </c>
       <c r="I15" s="2">
         <v>7032477.2</v>
       </c>
       <c r="J15" s="2">
         <v>7331482.09</v>
       </c>
       <c r="K15" s="1">
         <v>2</v>
       </c>
       <c r="L15" s="2">
         <v>14348827.55</v>
       </c>
       <c r="M15" s="2">
         <v>6590579.65</v>
       </c>
       <c r="N15" s="2">
         <v>6870796.06</v>
       </c>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15" s="2">
+        <v>11523496.27</v>
+      </c>
+      <c r="P15" s="2">
+        <v>5774159.34</v>
+      </c>
+      <c r="Q15" s="2">
+        <v>5749336.93</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F16" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="G16" s="1">
         <v>1</v>
       </c>
       <c r="H16" s="2">
         <v>33427135.01</v>
       </c>
       <c r="I16" s="2">
         <v>27648016.08</v>
       </c>
       <c r="J16" s="2">
         <v>4879061.66</v>
       </c>
       <c r="K16" s="1">
         <v>1</v>
       </c>
       <c r="L16" s="2">
         <v>33427135.01</v>
       </c>
       <c r="M16" s="2">
         <v>27648016.08</v>
       </c>
       <c r="N16" s="2">
         <v>4879061.66</v>
       </c>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16" s="2">
+        <v>21814476.21</v>
+      </c>
+      <c r="P16" s="2">
+        <v>19217304.77</v>
+      </c>
+      <c r="Q16" s="2">
+        <v>2597171.44</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="F17" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="G17" s="1">
         <v>3</v>
       </c>
       <c r="H17" s="2">
         <v>110665853.39</v>
       </c>
       <c r="I17" s="2">
         <v>57627170.43</v>
       </c>
       <c r="J17" s="2">
         <v>8813567.27</v>
       </c>
       <c r="K17" s="1"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
       <c r="N17" s="2"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17" s="2"/>
+      <c r="P17" s="2"/>
+      <c r="Q17" s="2"/>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="F18" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="G18" s="1">
         <v>1</v>
       </c>
       <c r="H18" s="2">
         <v>464887.49</v>
       </c>
       <c r="I18" s="2">
         <v>325650.83</v>
       </c>
       <c r="J18" s="2">
         <v>49805.42</v>
       </c>
       <c r="K18" s="1">
         <v>1</v>
       </c>
       <c r="L18" s="2">
         <v>470675.21</v>
       </c>
       <c r="M18" s="2">
         <v>327049.46</v>
       </c>
       <c r="N18" s="2">
         <v>50019.33</v>
+      </c>
+      <c r="O18" s="2">
+        <v>295327.16</v>
+      </c>
+      <c r="P18" s="2">
+        <v>256151.1</v>
+      </c>
+      <c r="Q18" s="2">
+        <v>39176.06</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">