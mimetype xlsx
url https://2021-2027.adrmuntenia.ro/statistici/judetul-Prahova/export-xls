--- v4 (2026-03-25)
+++ v5 (2026-04-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Prioritate</t>
   </si>
   <si>
     <t>Obiectiv specific</t>
   </si>
   <si>
     <t>Apel</t>
   </si>
   <si>
     <t>Început depunere</t>
   </si>
   <si>
     <t>Sfârșit depunere</t>
   </si>
   <si>
     <t>Nr. Proiecte</t>
   </si>
   <si>
     <t>Valoare totală proiecte</t>
   </si>
   <si>
@@ -71,615 +71,252 @@
   <si>
     <t>Valoare totală contracte</t>
   </si>
   <si>
     <t>Valoare FEDR contracte</t>
   </si>
   <si>
     <t>Valoare buget stat contracte</t>
   </si>
   <si>
     <t>P1 - O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice</t>
   </si>
   <si>
     <t>RSO1.2 - Valorificarea avantajelor digitalizării, în beneficiul cetățenilor, al companiilor, al organizațiilor de cercetare și al autorităților publice</t>
   </si>
   <si>
     <t>PRSM/481/PRSM_P1/OP1/RSO1.2/PRSM_A38</t>
   </si>
   <si>
     <t>15.10.2024</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
-    <t>236.426.000,00</t>
-[...10 lines deleted...]
-  <si>
     <t>PRSM/473/PRSM_P1/OP1/RSO1.2/PRSM_A38</t>
   </si>
   <si>
     <t>01.11.2024</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
-    <t>381.351.357,36</t>
-[...7 lines deleted...]
-  <si>
     <t>RSO1.3 - Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive</t>
   </si>
   <si>
     <t>PRSM/160/PRSM_P1/OP1/RSO1.3/PRSM_A44</t>
   </si>
   <si>
     <t>15.03.2024</t>
   </si>
   <si>
     <t>15.07.2024</t>
   </si>
   <si>
-    <t>203.814.273,50</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/267/PRSM_P1/OP1/RSO1.3/PRSM_A44</t>
   </si>
   <si>
     <t>30.04.2024</t>
   </si>
   <si>
     <t>09.08.2024</t>
   </si>
   <si>
-    <t>1.482.459.477,76</t>
-[...16 lines deleted...]
-  <si>
     <t>P2 - O regiune cu orașe prietenoase cu mediul</t>
   </si>
   <si>
     <t>RSO2.1 - Promovarea eficienței energetice și reducerea emisiilor de gaze cu efect de seră</t>
   </si>
   <si>
     <t>PRSM/265/PRSM_P2/OP2/RSO2.1/PRSM_A37</t>
   </si>
   <si>
     <t>15.05.2024</t>
   </si>
   <si>
     <t>15.11.2024</t>
   </si>
   <si>
-    <t>90.613.990,48</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/428/PRSM_P2/OP2/RSO2.1/PRSM_A37 - etapizate</t>
   </si>
   <si>
     <t>26.06.2024</t>
   </si>
   <si>
     <t>17.07.2024</t>
   </si>
   <si>
-    <t>2.555.262,07</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/249/PRSM_P2/OP2/RSO2.1/PRSM_A34</t>
   </si>
   <si>
     <t>01.04.2024</t>
   </si>
   <si>
     <t>15.02.2025</t>
   </si>
   <si>
-    <t>162.728.631,68</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/423/PRSM_P2/OP2/RSO2.1/PRSM_A34 - etapizate</t>
   </si>
   <si>
-    <t>20.354.985,25</t>
-[...16 lines deleted...]
-  <si>
     <t>RSO2.7 - Intensificare acțiunilor de protecție și conservare a naturii, a biodiversității și a infrastructurii verzi, inclusiv în zonele urbane, precum și reducerea tuturor formelor de poluare</t>
   </si>
   <si>
     <t>PRSM/536/PRSM_P2/OP2/RSO2.7/PRSM_A13</t>
   </si>
   <si>
     <t>03.02.2025</t>
   </si>
   <si>
     <t>29.12.2025</t>
   </si>
   <si>
-    <t>371.754.278,28</t>
-[...7 lines deleted...]
-  <si>
     <t>P3 - O regiune cu mobilitate urbană durabilă</t>
   </si>
   <si>
     <t>RSO2.8 - Promovarea mobilității urbane multimodale sustenabile, ca parte a tranziției către o economie cu zero emisii de dioxid de carbon</t>
   </si>
   <si>
     <t>PRSM/414/PRSM_P3/OP2/RSO2.8/PRSM_A26</t>
   </si>
   <si>
     <t>22.07.2024</t>
   </si>
   <si>
     <t>21.07.2026</t>
   </si>
   <si>
-    <t>297.599.216,68</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/435/PRSM_P3/OP2/RSO2.8/PRSM_A26 - etapizate</t>
   </si>
   <si>
-    <t>80.976.451,24</t>
-[...7 lines deleted...]
-  <si>
     <t>PRSM/366/PRSM_P3/OP2/RSO2.8/PRSM_A26</t>
   </si>
   <si>
     <t>16.09.2024</t>
   </si>
   <si>
     <t>15.09.2025</t>
   </si>
   <si>
-    <t>162.694.269,48</t>
-[...7 lines deleted...]
-  <si>
     <t>PRSM/438/PRSM_P3/OP2/RSO2.8/PRSM_A26 - etapizate</t>
   </si>
   <si>
-    <t>17.309.462,15</t>
-[...16 lines deleted...]
-  <si>
     <t>P5 - O regiune educată</t>
   </si>
   <si>
     <t>RSO4.2 - Îmbunătățirea accesului la servicii și favorabile incluziunii și de calitate în educație, formare și învățare pe tot parcursul vieții prin dezvoltarea infrastructurii accesibile, inclusiv prin promovarea rezilienței pentru educația și formarea la distanță și online</t>
   </si>
   <si>
     <t>PRSM/318/PRSM_P5/OP4/RSO4.2/PRSM_A1</t>
   </si>
   <si>
     <t>28.06.2024</t>
   </si>
   <si>
     <t>27.12.2024</t>
   </si>
   <si>
-    <t>145.672.267,22</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/432/PRSM_P5/OP4/RSO4.2/PRSM_A1 - etapizate</t>
   </si>
   <si>
     <t>31.07.2024</t>
   </si>
   <si>
-    <t>43.064.887,47</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/310/PRSM_P5/OP4/RSO4.2/PRSM_A23</t>
   </si>
   <si>
     <t>19.06.2024</t>
   </si>
   <si>
     <t>19.02.2025</t>
   </si>
   <si>
-    <t>707.916.731,74</t>
-[...7 lines deleted...]
-  <si>
     <t>PRSM/433/PRSM_P5/OP4/RSO4.2/PRSM_A23 - etapizate</t>
   </si>
   <si>
-    <t>19.237.199,05</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/298/PRSM_P5/OP4/RSO4.2/PRSM_A22</t>
   </si>
   <si>
     <t>07.06.2024</t>
   </si>
   <si>
     <t>06.12.2024</t>
   </si>
   <si>
-    <t>53.331.165,37</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/434/PRSM_P5/OP4/RSO4.2/PRSM_A22 - etapizate</t>
   </si>
   <si>
-    <t>20.199.026,72</t>
-[...16 lines deleted...]
-  <si>
     <t>P6 - O regiune atractivă</t>
   </si>
   <si>
     <t>RSO5.1 - Promovarea dezvoltării integrate și incluzive în domeniul social, economic și al mediului, precum și a culturii, a patrimoniului natural, a turismului sustenabil și a securității în zonele urbane</t>
   </si>
   <si>
     <t>PRSM/385/PRSM_P6/OP5/RSO5.1/PRSM_A32</t>
   </si>
   <si>
     <t>09.07.2024</t>
   </si>
   <si>
     <t>09.07.2026</t>
   </si>
   <si>
-    <t>65.645.975,30</t>
-[...7 lines deleted...]
-  <si>
     <t>PRSM/437/PRSM_P6/OP5/RSO5.1/PRSM_A32 - etapizate</t>
   </si>
   <si>
-    <t>19.309.003,46</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/369/PRSM_P6/OP5/RSO5.1/PRSM_A40</t>
   </si>
   <si>
     <t>26.07.2024</t>
   </si>
   <si>
     <t>27.03.2025</t>
   </si>
   <si>
-    <t>32.797.329,21</t>
-[...16 lines deleted...]
-  <si>
     <t>RSO5.2 - Promovarea dezvoltării locale integrate și incluzive în domeniul social, economic și al mediului, precum și a culturii, a patrimoniului natural, a turismului sustenabil și a securității în alte zone decât cele urbane</t>
   </si>
   <si>
     <t>PRSM/439/PRSM_P6/OP5/RSO5.2/PRSM_A32</t>
   </si>
   <si>
     <t>02.09.2024</t>
   </si>
   <si>
     <t>04.08.2025</t>
   </si>
   <si>
-    <t>139.745.246,96</t>
-[...7 lines deleted...]
-  <si>
     <t>PRSM/436/PRSM_P6/OP5/RSO5.2/PRSM_A32 - etapizate</t>
   </si>
   <si>
     <t>30.09.2024</t>
   </si>
   <si>
-    <t>3.544.397,32</t>
-[...7 lines deleted...]
-  <si>
     <t>PRSM/380/PRSM_P6/OP5/RSO5.2/PRSM_A40</t>
   </si>
   <si>
     <t>27.05.2025</t>
-  </si>
-[...7 lines deleted...]
-    <t>19.161.317,91</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFffffff"/>
       <name val="Calibri"/>
@@ -689,59 +326,63 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF003399"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="1" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="1" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1015,1183 +656,1147 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="80" customWidth="true" style="0"/>
-    <col min="3" max="3" width="80" customWidth="true" style="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="20" customWidth="true" style="1"/>
+    <col min="3" max="3" width="80" customWidth="true" style="3"/>
+    <col min="4" max="4" width="80" customWidth="true" style="3"/>
+    <col min="5" max="5" width="20" customWidth="true" style="3"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="3" t="s">
+      <c r="C1" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="3" t="s">
+      <c r="D1" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="3" t="s">
+      <c r="E1" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="G1" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="H1" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="I1" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="J1" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="K1" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="L1" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="2" t="s">
+      <c r="M1" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="N1" s="7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>14</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="C2" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="D2" s="1" t="s">
+      <c r="D2" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E2" s="1" t="s">
+      <c r="E2" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F2" t="s">
         <v>18</v>
       </c>
-      <c r="G2">
+      <c r="G2" s="1">
         <v>1</v>
       </c>
-      <c r="H2" t="s">
-[...8 lines deleted...]
-      <c r="K2">
+      <c r="H2" s="2">
+        <v>236426000.0</v>
+      </c>
+      <c r="I2" s="2">
+        <v>200962100.0</v>
+      </c>
+      <c r="J2" s="2"/>
+      <c r="K2" s="1">
         <v>1</v>
       </c>
-      <c r="L2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="L2" s="2">
+        <v>236426000.0</v>
+      </c>
+      <c r="M2" s="2">
+        <v>199096000.0</v>
+      </c>
+      <c r="N2" s="2"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="C3" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="D3" s="1" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="D3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>20</v>
       </c>
       <c r="F3" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="G3">
+        <v>21</v>
+      </c>
+      <c r="G3" s="1">
         <v>63</v>
       </c>
-      <c r="H3" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H3" s="2">
+        <v>381351357.36</v>
+      </c>
+      <c r="I3" s="2">
+        <v>319739576.16</v>
+      </c>
+      <c r="J3" s="2">
+        <v>48463871.68</v>
+      </c>
+      <c r="K3" s="1"/>
+      <c r="L3" s="2"/>
+      <c r="M3" s="2"/>
+      <c r="N3" s="2"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
-      <c r="C4" s="1" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="C4" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>24</v>
       </c>
       <c r="F4" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="G4">
+        <v>25</v>
+      </c>
+      <c r="G4" s="1">
         <v>165</v>
       </c>
-      <c r="H4" t="s">
-[...18 lines deleted...]
-        <v>38</v>
+      <c r="H4" s="2">
+        <v>203814273.5</v>
+      </c>
+      <c r="I4" s="2">
+        <v>121314521.8</v>
+      </c>
+      <c r="J4" s="2">
+        <v>21408445.07</v>
+      </c>
+      <c r="K4" s="1">
+        <v>44</v>
+      </c>
+      <c r="L4" s="2">
+        <v>58812705.93</v>
+      </c>
+      <c r="M4" s="2">
+        <v>33747807.02</v>
+      </c>
+      <c r="N4" s="2">
+        <v>5955495.33</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="1" t="s">
-[...6 lines deleted...]
-        <v>40</v>
+      <c r="C5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>27</v>
       </c>
       <c r="F5" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="G5">
+        <v>28</v>
+      </c>
+      <c r="G5" s="1">
         <v>155</v>
       </c>
-      <c r="H5" t="s">
-[...18 lines deleted...]
-        <v>47</v>
+      <c r="H5" s="2">
+        <v>1482459477.76</v>
+      </c>
+      <c r="I5" s="2">
+        <v>680712172.93</v>
+      </c>
+      <c r="J5" s="2">
+        <v>120094552.68</v>
+      </c>
+      <c r="K5" s="1">
+        <v>79</v>
+      </c>
+      <c r="L5" s="2">
+        <v>880579790.29</v>
+      </c>
+      <c r="M5" s="2">
+        <v>389004889.56</v>
+      </c>
+      <c r="N5" s="2">
+        <v>68647921.72</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>48</v>
-[...8 lines deleted...]
-        <v>51</v>
+        <v>29</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>32</v>
       </c>
       <c r="F6" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="G6">
+        <v>33</v>
+      </c>
+      <c r="G6" s="1">
         <v>7</v>
       </c>
-      <c r="H6" t="s">
-[...8 lines deleted...]
-      <c r="K6">
+      <c r="H6" s="2">
+        <v>90613990.48</v>
+      </c>
+      <c r="I6" s="2">
+        <v>71727956.18</v>
+      </c>
+      <c r="J6" s="2">
+        <v>10970324.63</v>
+      </c>
+      <c r="K6" s="1">
         <v>7</v>
       </c>
-      <c r="L6" t="s">
-[...6 lines deleted...]
-        <v>58</v>
+      <c r="L6" s="2">
+        <v>91187592.82</v>
+      </c>
+      <c r="M6" s="2">
+        <v>71993482.06</v>
+      </c>
+      <c r="N6" s="2">
+        <v>11010253.84</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>48</v>
-[...8 lines deleted...]
-        <v>60</v>
+        <v>29</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>35</v>
       </c>
       <c r="F7" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="G7">
+        <v>36</v>
+      </c>
+      <c r="G7" s="1">
         <v>1</v>
       </c>
-      <c r="H7" t="s">
-[...8 lines deleted...]
-      <c r="K7">
+      <c r="H7" s="2">
+        <v>2555262.07</v>
+      </c>
+      <c r="I7" s="2">
+        <v>767472.69</v>
+      </c>
+      <c r="J7" s="2">
+        <v>-225727.27</v>
+      </c>
+      <c r="K7" s="1">
         <v>1</v>
       </c>
-      <c r="L7" t="s">
-[...6 lines deleted...]
-        <v>67</v>
+      <c r="L7" s="2">
+        <v>2555262.08</v>
+      </c>
+      <c r="M7" s="2">
+        <v>767472.7</v>
+      </c>
+      <c r="N7" s="2">
+        <v>117378.17</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>48</v>
-[...8 lines deleted...]
-        <v>69</v>
+        <v>29</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>38</v>
       </c>
       <c r="F8" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="G8">
+        <v>39</v>
+      </c>
+      <c r="G8" s="1">
         <v>23</v>
       </c>
-      <c r="H8" t="s">
-[...18 lines deleted...]
-        <v>76</v>
+      <c r="H8" s="2">
+        <v>162728631.68</v>
+      </c>
+      <c r="I8" s="2">
+        <v>110554139.03</v>
+      </c>
+      <c r="J8" s="2">
+        <v>15715164.05</v>
+      </c>
+      <c r="K8" s="1">
+        <v>6</v>
+      </c>
+      <c r="L8" s="2">
+        <v>37197381.02</v>
+      </c>
+      <c r="M8" s="2">
+        <v>21374726.53</v>
+      </c>
+      <c r="N8" s="2">
+        <v>3269075.77</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>48</v>
-[...8 lines deleted...]
-        <v>60</v>
+        <v>29</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>35</v>
       </c>
       <c r="F9" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="G9">
+        <v>36</v>
+      </c>
+      <c r="G9" s="1">
         <v>4</v>
       </c>
-      <c r="H9" t="s">
-[...8 lines deleted...]
-      <c r="K9">
+      <c r="H9" s="2">
+        <v>20354985.25</v>
+      </c>
+      <c r="I9" s="2">
+        <v>8270244.97</v>
+      </c>
+      <c r="J9" s="2">
+        <v>1264860.98</v>
+      </c>
+      <c r="K9" s="1">
         <v>4</v>
       </c>
-      <c r="L9" t="s">
-[...6 lines deleted...]
-        <v>83</v>
+      <c r="L9" s="2">
+        <v>19699489.08</v>
+      </c>
+      <c r="M9" s="2">
+        <v>7561165.4</v>
+      </c>
+      <c r="N9" s="2">
+        <v>1156413.49</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>48</v>
-[...8 lines deleted...]
-        <v>86</v>
+        <v>29</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>43</v>
       </c>
       <c r="F10" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="G10">
+        <v>44</v>
+      </c>
+      <c r="G10" s="1">
         <v>16</v>
       </c>
-      <c r="H10" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H10" s="2">
+        <v>371754278.28</v>
+      </c>
+      <c r="I10" s="2">
+        <v>268952297.62</v>
+      </c>
+      <c r="J10" s="2">
+        <v>41049080.3</v>
+      </c>
+      <c r="K10" s="1"/>
+      <c r="L10" s="2"/>
+      <c r="M10" s="2"/>
+      <c r="N10" s="2"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>91</v>
-[...8 lines deleted...]
-        <v>94</v>
+        <v>45</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>48</v>
       </c>
       <c r="F11" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="G11">
+        <v>49</v>
+      </c>
+      <c r="G11" s="1">
         <v>3</v>
       </c>
-      <c r="H11" t="s">
-[...18 lines deleted...]
-        <v>101</v>
+      <c r="H11" s="2">
+        <v>297599216.68</v>
+      </c>
+      <c r="I11" s="2">
+        <v>135788348.8</v>
+      </c>
+      <c r="J11" s="2">
+        <v>20755771.84</v>
+      </c>
+      <c r="K11" s="1">
+        <v>2</v>
+      </c>
+      <c r="L11" s="2">
+        <v>241381191.8</v>
+      </c>
+      <c r="M11" s="2">
+        <v>98767735.3</v>
+      </c>
+      <c r="N11" s="2">
+        <v>15105653.62</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>91</v>
-[...8 lines deleted...]
-        <v>60</v>
+        <v>45</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>35</v>
       </c>
       <c r="F12" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="G12">
+        <v>33</v>
+      </c>
+      <c r="G12" s="1">
         <v>1</v>
       </c>
-      <c r="H12" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H12" s="2">
+        <v>80976451.24</v>
+      </c>
+      <c r="I12" s="2">
+        <v>68521340.03</v>
+      </c>
+      <c r="J12" s="2">
+        <v>10479734.35</v>
+      </c>
+      <c r="K12" s="1"/>
+      <c r="L12" s="2"/>
+      <c r="M12" s="2"/>
+      <c r="N12" s="2"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>91</v>
-[...8 lines deleted...]
-        <v>107</v>
+        <v>45</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>52</v>
       </c>
       <c r="F13" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="G13">
+        <v>53</v>
+      </c>
+      <c r="G13" s="1">
         <v>4</v>
       </c>
-      <c r="H13" t="s">
-[...15 lines deleted...]
-        <v>21</v>
+      <c r="H13" s="2">
+        <v>162694269.48</v>
+      </c>
+      <c r="I13" s="2">
+        <v>118631398.94</v>
+      </c>
+      <c r="J13" s="2">
+        <v>18143625.64</v>
+      </c>
+      <c r="K13" s="1">
+        <v>1</v>
+      </c>
+      <c r="L13" s="2">
+        <v>96420576.93</v>
+      </c>
+      <c r="M13" s="2">
+        <v>63468225.0</v>
+      </c>
+      <c r="N13" s="2">
+        <v>9706905.0</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>91</v>
-[...8 lines deleted...]
-        <v>60</v>
+        <v>45</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>35</v>
       </c>
       <c r="F14" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="G14">
+        <v>33</v>
+      </c>
+      <c r="G14" s="1">
         <v>1</v>
       </c>
-      <c r="H14" t="s">
-[...8 lines deleted...]
-      <c r="K14">
+      <c r="H14" s="2">
+        <v>17309462.15</v>
+      </c>
+      <c r="I14" s="2">
+        <v>7342582.14</v>
+      </c>
+      <c r="J14" s="2">
+        <v>1122983.17</v>
+      </c>
+      <c r="K14" s="1">
         <v>1</v>
       </c>
-      <c r="L14" t="s">
-[...6 lines deleted...]
-        <v>118</v>
+      <c r="L14" s="2">
+        <v>17288399.15</v>
+      </c>
+      <c r="M14" s="2">
+        <v>7324678.59</v>
+      </c>
+      <c r="N14" s="2">
+        <v>1120244.98</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>119</v>
-[...8 lines deleted...]
-        <v>122</v>
+        <v>55</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>58</v>
       </c>
       <c r="F15" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="G15">
+        <v>59</v>
+      </c>
+      <c r="G15" s="1">
         <v>16</v>
       </c>
-      <c r="H15" t="s">
-[...18 lines deleted...]
-        <v>129</v>
+      <c r="H15" s="2">
+        <v>145672267.22</v>
+      </c>
+      <c r="I15" s="2">
+        <v>58893640.18</v>
+      </c>
+      <c r="J15" s="2">
+        <v>55682253.4</v>
+      </c>
+      <c r="K15" s="1">
+        <v>2</v>
+      </c>
+      <c r="L15" s="2">
+        <v>24825186.49</v>
+      </c>
+      <c r="M15" s="2">
+        <v>9761517.84</v>
+      </c>
+      <c r="N15" s="2">
+        <v>10176555.28</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>119</v>
-[...7 lines deleted...]
-      <c r="E16" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="D16" s="3" t="s">
         <v>60</v>
       </c>
+      <c r="E16" s="3" t="s">
+        <v>35</v>
+      </c>
       <c r="F16" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="G16">
+        <v>61</v>
+      </c>
+      <c r="G16" s="1">
         <v>4</v>
       </c>
-      <c r="H16" t="s">
-[...8 lines deleted...]
-      <c r="K16">
+      <c r="H16" s="2">
+        <v>43064887.47</v>
+      </c>
+      <c r="I16" s="2">
+        <v>12787077.37</v>
+      </c>
+      <c r="J16" s="2">
+        <v>13330632.0</v>
+      </c>
+      <c r="K16" s="1">
         <v>3</v>
       </c>
-      <c r="L16" t="s">
-[...6 lines deleted...]
-        <v>137</v>
+      <c r="L16" s="2">
+        <v>15527668.07</v>
+      </c>
+      <c r="M16" s="2">
+        <v>7009017.48</v>
+      </c>
+      <c r="N16" s="2">
+        <v>7306902.27</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>119</v>
-[...8 lines deleted...]
-        <v>139</v>
+        <v>55</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>63</v>
       </c>
       <c r="F17" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="G17">
+        <v>64</v>
+      </c>
+      <c r="G17" s="1">
         <v>39</v>
       </c>
-      <c r="H17" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H17" s="2">
+        <v>707916731.74</v>
+      </c>
+      <c r="I17" s="2">
+        <v>267921699.34</v>
+      </c>
+      <c r="J17" s="2">
+        <v>271399343.55</v>
+      </c>
+      <c r="K17" s="1"/>
+      <c r="L17" s="2"/>
+      <c r="M17" s="2"/>
+      <c r="N17" s="2"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>119</v>
-[...8 lines deleted...]
-        <v>60</v>
+        <v>55</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>35</v>
       </c>
       <c r="F18" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="G18">
+        <v>33</v>
+      </c>
+      <c r="G18" s="1">
         <v>4</v>
       </c>
-      <c r="H18" t="s">
-[...8 lines deleted...]
-      <c r="K18">
+      <c r="H18" s="2">
+        <v>19237199.05</v>
+      </c>
+      <c r="I18" s="2">
+        <v>8143327.77</v>
+      </c>
+      <c r="J18" s="2">
+        <v>8499996.31</v>
+      </c>
+      <c r="K18" s="1">
         <v>4</v>
       </c>
-      <c r="L18" t="s">
-[...6 lines deleted...]
-        <v>150</v>
+      <c r="L18" s="2">
+        <v>18983199.13</v>
+      </c>
+      <c r="M18" s="2">
+        <v>8009248.64</v>
+      </c>
+      <c r="N18" s="2">
+        <v>8349783.58</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>119</v>
-[...8 lines deleted...]
-        <v>152</v>
+        <v>55</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>67</v>
       </c>
       <c r="F19" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="G19">
+        <v>68</v>
+      </c>
+      <c r="G19" s="1">
         <v>3</v>
       </c>
-      <c r="H19" t="s">
-[...8 lines deleted...]
-      <c r="K19">
+      <c r="H19" s="2">
+        <v>53331165.37</v>
+      </c>
+      <c r="I19" s="2">
+        <v>21081312.78</v>
+      </c>
+      <c r="J19" s="2">
+        <v>21977642.09</v>
+      </c>
+      <c r="K19" s="1">
         <v>2</v>
       </c>
-      <c r="L19" t="s">
-[...6 lines deleted...]
-        <v>159</v>
+      <c r="L19" s="2">
+        <v>25213354.73</v>
+      </c>
+      <c r="M19" s="2">
+        <v>11663629.8</v>
+      </c>
+      <c r="N19" s="2">
+        <v>12159540.61</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>119</v>
-[...8 lines deleted...]
-        <v>60</v>
+        <v>55</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>35</v>
       </c>
       <c r="F20" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="G20">
+        <v>61</v>
+      </c>
+      <c r="G20" s="1">
         <v>3</v>
       </c>
-      <c r="H20" t="s">
-[...8 lines deleted...]
-      <c r="K20">
+      <c r="H20" s="2">
+        <v>20199026.72</v>
+      </c>
+      <c r="I20" s="2">
+        <v>8088441.14</v>
+      </c>
+      <c r="J20" s="2">
+        <v>8429215.42</v>
+      </c>
+      <c r="K20" s="1">
         <v>1</v>
       </c>
-      <c r="L20" t="s">
-[...6 lines deleted...]
-        <v>166</v>
+      <c r="L20" s="2">
+        <v>10468867.4</v>
+      </c>
+      <c r="M20" s="2">
+        <v>2785041.21</v>
+      </c>
+      <c r="N20" s="2">
+        <v>2902874.36</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>167</v>
-[...8 lines deleted...]
-        <v>170</v>
+        <v>70</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>73</v>
       </c>
       <c r="F21" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="G21">
+        <v>74</v>
+      </c>
+      <c r="G21" s="1">
         <v>1</v>
       </c>
-      <c r="H21" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H21" s="2">
+        <v>65645975.3</v>
+      </c>
+      <c r="I21" s="2">
+        <v>31057248.24</v>
+      </c>
+      <c r="J21" s="2">
+        <v>4749932.09</v>
+      </c>
+      <c r="K21" s="1"/>
+      <c r="L21" s="2"/>
+      <c r="M21" s="2"/>
+      <c r="N21" s="2"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>167</v>
-[...8 lines deleted...]
-        <v>60</v>
+        <v>70</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>35</v>
       </c>
       <c r="F22" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="G22">
+        <v>36</v>
+      </c>
+      <c r="G22" s="1">
         <v>1</v>
       </c>
-      <c r="H22" t="s">
-[...8 lines deleted...]
-      <c r="K22">
+      <c r="H22" s="2">
+        <v>19309003.46</v>
+      </c>
+      <c r="I22" s="2">
+        <v>12556647.91</v>
+      </c>
+      <c r="J22" s="2">
+        <v>1920428.5</v>
+      </c>
+      <c r="K22" s="1">
         <v>1</v>
       </c>
-      <c r="L22" t="s">
-[...6 lines deleted...]
-        <v>181</v>
+      <c r="L22" s="2">
+        <v>19663714.17</v>
+      </c>
+      <c r="M22" s="2">
+        <v>12228016.78</v>
+      </c>
+      <c r="N22" s="2">
+        <v>1870167.43</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>167</v>
-[...8 lines deleted...]
-        <v>183</v>
+        <v>70</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>77</v>
       </c>
       <c r="F23" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="G23">
+        <v>78</v>
+      </c>
+      <c r="G23" s="1">
         <v>1</v>
       </c>
-      <c r="H23" t="s">
-[...8 lines deleted...]
-      <c r="K23">
+      <c r="H23" s="2">
+        <v>32797329.21</v>
+      </c>
+      <c r="I23" s="2">
+        <v>27320175.23</v>
+      </c>
+      <c r="J23" s="2">
+        <v>4821207.4</v>
+      </c>
+      <c r="K23" s="1">
         <v>1</v>
       </c>
-      <c r="L23" t="s">
-[...6 lines deleted...]
-        <v>190</v>
+      <c r="L23" s="2">
+        <v>33395640.73</v>
+      </c>
+      <c r="M23" s="2">
+        <v>27774219.81</v>
+      </c>
+      <c r="N23" s="2">
+        <v>4901332.91</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>167</v>
-[...8 lines deleted...]
-        <v>193</v>
+        <v>70</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>81</v>
       </c>
       <c r="F24" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="G24">
+        <v>82</v>
+      </c>
+      <c r="G24" s="1">
         <v>5</v>
       </c>
-      <c r="H24" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H24" s="2">
+        <v>139745246.96</v>
+      </c>
+      <c r="I24" s="2">
+        <v>91350865.38</v>
+      </c>
+      <c r="J24" s="2">
+        <v>13971308.8</v>
+      </c>
+      <c r="K24" s="1"/>
+      <c r="L24" s="2"/>
+      <c r="M24" s="2"/>
+      <c r="N24" s="2"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>167</v>
-[...8 lines deleted...]
-        <v>107</v>
+        <v>70</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>52</v>
       </c>
       <c r="F25" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="G25">
+        <v>84</v>
+      </c>
+      <c r="G25" s="1">
         <v>1</v>
       </c>
-      <c r="H25" t="s">
-[...8 lines deleted...]
-      <c r="K25">
+      <c r="H25" s="2">
+        <v>3544397.32</v>
+      </c>
+      <c r="I25" s="2">
+        <v>3012737.72</v>
+      </c>
+      <c r="J25" s="2">
+        <v>460771.65</v>
+      </c>
+      <c r="K25" s="1">
         <v>1</v>
       </c>
-      <c r="L25" t="s">
-[...6 lines deleted...]
-        <v>202</v>
+      <c r="L25" s="2">
+        <v>3544397.32</v>
+      </c>
+      <c r="M25" s="2">
+        <v>3012737.72</v>
+      </c>
+      <c r="N25" s="2">
+        <v>460771.65</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>167</v>
-[...8 lines deleted...]
-        <v>183</v>
+        <v>70</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>77</v>
       </c>
       <c r="F26" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="G26">
+        <v>86</v>
+      </c>
+      <c r="G26" s="1">
         <v>5</v>
       </c>
-      <c r="H26" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H26" s="2">
+        <v>136869107.22</v>
+      </c>
+      <c r="I26" s="2">
+        <v>114099904.82</v>
+      </c>
+      <c r="J26" s="2">
+        <v>19161317.91</v>
+      </c>
+      <c r="K26" s="1"/>
+      <c r="L26" s="2"/>
+      <c r="M26" s="2"/>
+      <c r="N26" s="2"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>