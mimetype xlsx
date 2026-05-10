--- v5 (2026-04-19)
+++ v6 (2026-05-10)
@@ -866,60 +866,60 @@
       <c r="C5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="1">
         <v>155</v>
       </c>
       <c r="H5" s="2">
         <v>1482459477.76</v>
       </c>
       <c r="I5" s="2">
         <v>680712172.93</v>
       </c>
       <c r="J5" s="2">
         <v>120094552.68</v>
       </c>
       <c r="K5" s="1">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="L5" s="2">
-        <v>880579790.29</v>
+        <v>875797734.16</v>
       </c>
       <c r="M5" s="2">
-        <v>389004889.56</v>
+        <v>386916963.27</v>
       </c>
       <c r="N5" s="2">
-        <v>68647921.72</v>
+        <v>68279464.14</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="F6" t="s">
         <v>33</v>
       </c>
       <c r="G6" s="1">
         <v>7</v>
       </c>
       <c r="H6" s="2">
@@ -1290,60 +1290,60 @@
       <c r="C15" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>57</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>58</v>
       </c>
       <c r="F15" t="s">
         <v>59</v>
       </c>
       <c r="G15" s="1">
         <v>16</v>
       </c>
       <c r="H15" s="2">
         <v>145672267.22</v>
       </c>
       <c r="I15" s="2">
         <v>58893640.18</v>
       </c>
       <c r="J15" s="2">
         <v>55682253.4</v>
       </c>
       <c r="K15" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L15" s="2">
-        <v>24825186.49</v>
+        <v>56358226.3</v>
       </c>
       <c r="M15" s="2">
-        <v>9761517.84</v>
+        <v>19300288.72</v>
       </c>
       <c r="N15" s="2">
-        <v>10176555.28</v>
+        <v>20120892.91</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>55</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>35</v>
       </c>
       <c r="F16" t="s">
         <v>61</v>
       </c>
       <c r="G16" s="1">
         <v>4</v>
       </c>
       <c r="H16" s="2">
@@ -1377,54 +1377,62 @@
       </c>
       <c r="C17" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>62</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>63</v>
       </c>
       <c r="F17" t="s">
         <v>64</v>
       </c>
       <c r="G17" s="1">
         <v>39</v>
       </c>
       <c r="H17" s="2">
         <v>707916731.74</v>
       </c>
       <c r="I17" s="2">
         <v>267921699.34</v>
       </c>
       <c r="J17" s="2">
         <v>271399343.55</v>
       </c>
-      <c r="K17" s="1"/>
-[...2 lines deleted...]
-      <c r="N17" s="2"/>
+      <c r="K17" s="1">
+        <v>3</v>
+      </c>
+      <c r="L17" s="2">
+        <v>62221517.55</v>
+      </c>
+      <c r="M17" s="2">
+        <v>26733138.09</v>
+      </c>
+      <c r="N17" s="2">
+        <v>27869770.05</v>
+      </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>55</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>35</v>
       </c>
       <c r="F18" t="s">
         <v>33</v>
       </c>
       <c r="G18" s="1">
         <v>4</v>
       </c>
       <c r="H18" s="2">
         <v>19237199.05</v>