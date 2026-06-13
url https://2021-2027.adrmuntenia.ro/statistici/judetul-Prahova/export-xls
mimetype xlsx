--- v6 (2026-05-10)
+++ v7 (2026-06-13)
@@ -822,104 +822,104 @@
       <c r="C4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="F4" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="1">
         <v>165</v>
       </c>
       <c r="H4" s="2">
         <v>203814273.5</v>
       </c>
       <c r="I4" s="2">
         <v>121314521.8</v>
       </c>
       <c r="J4" s="2">
         <v>21408445.07</v>
       </c>
       <c r="K4" s="1">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L4" s="2">
-        <v>58812705.93</v>
+        <v>59744883.93</v>
       </c>
       <c r="M4" s="2">
-        <v>33747807.02</v>
+        <v>34369680.4</v>
       </c>
       <c r="N4" s="2">
-        <v>5955495.33</v>
+        <v>6065237.69</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="1">
         <v>155</v>
       </c>
       <c r="H5" s="2">
         <v>1482459477.76</v>
       </c>
       <c r="I5" s="2">
         <v>680712172.93</v>
       </c>
       <c r="J5" s="2">
         <v>120094552.68</v>
       </c>
       <c r="K5" s="1">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="L5" s="2">
-        <v>875797734.16</v>
+        <v>871252504.85</v>
       </c>
       <c r="M5" s="2">
-        <v>386916963.27</v>
+        <v>384854437.42</v>
       </c>
       <c r="N5" s="2">
-        <v>68279464.14</v>
+        <v>67915488.99</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="F6" t="s">
         <v>33</v>
       </c>
       <c r="G6" s="1">
         <v>7</v>
       </c>
       <c r="H6" s="2">
@@ -1290,60 +1290,60 @@
       <c r="C15" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>57</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>58</v>
       </c>
       <c r="F15" t="s">
         <v>59</v>
       </c>
       <c r="G15" s="1">
         <v>16</v>
       </c>
       <c r="H15" s="2">
         <v>145672267.22</v>
       </c>
       <c r="I15" s="2">
         <v>58893640.18</v>
       </c>
       <c r="J15" s="2">
         <v>55682253.4</v>
       </c>
       <c r="K15" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L15" s="2">
-        <v>56358226.3</v>
+        <v>60117897.05</v>
       </c>
       <c r="M15" s="2">
-        <v>19300288.72</v>
+        <v>20866902.01</v>
       </c>
       <c r="N15" s="2">
-        <v>20120892.91</v>
+        <v>21754115.02</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>55</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>35</v>
       </c>
       <c r="F16" t="s">
         <v>61</v>
       </c>
       <c r="G16" s="1">
         <v>4</v>
       </c>
       <c r="H16" s="2">
@@ -1378,60 +1378,60 @@
       <c r="C17" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>62</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>63</v>
       </c>
       <c r="F17" t="s">
         <v>64</v>
       </c>
       <c r="G17" s="1">
         <v>39</v>
       </c>
       <c r="H17" s="2">
         <v>707916731.74</v>
       </c>
       <c r="I17" s="2">
         <v>267921699.34</v>
       </c>
       <c r="J17" s="2">
         <v>271399343.55</v>
       </c>
       <c r="K17" s="1">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="L17" s="2">
-        <v>62221517.55</v>
+        <v>205820393.58</v>
       </c>
       <c r="M17" s="2">
-        <v>26733138.09</v>
+        <v>84222668.81</v>
       </c>
       <c r="N17" s="2">
-        <v>27869770.05</v>
+        <v>87803624.24</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>55</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>35</v>
       </c>
       <c r="F18" t="s">
         <v>33</v>
       </c>
       <c r="G18" s="1">
         <v>4</v>
       </c>
       <c r="H18" s="2">
@@ -1757,54 +1757,62 @@
       </c>
       <c r="C26" s="3" t="s">
         <v>79</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>85</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>77</v>
       </c>
       <c r="F26" t="s">
         <v>86</v>
       </c>
       <c r="G26" s="1">
         <v>5</v>
       </c>
       <c r="H26" s="2">
         <v>136869107.22</v>
       </c>
       <c r="I26" s="2">
         <v>114099904.82</v>
       </c>
       <c r="J26" s="2">
         <v>19161317.91</v>
       </c>
-      <c r="K26" s="1"/>
-[...2 lines deleted...]
-      <c r="N26" s="2"/>
+      <c r="K26" s="1">
+        <v>2</v>
+      </c>
+      <c r="L26" s="2">
+        <v>53930263.5</v>
+      </c>
+      <c r="M26" s="2">
+        <v>44601407.98</v>
+      </c>
+      <c r="N26" s="2">
+        <v>7870836.7</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>