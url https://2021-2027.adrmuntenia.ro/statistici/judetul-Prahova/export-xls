--- v7 (2026-06-13)
+++ v8 (2026-07-05)
@@ -913,57 +913,57 @@
       <c r="D6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="F6" t="s">
         <v>33</v>
       </c>
       <c r="G6" s="1">
         <v>7</v>
       </c>
       <c r="H6" s="2">
         <v>90613990.48</v>
       </c>
       <c r="I6" s="2">
         <v>71727956.18</v>
       </c>
       <c r="J6" s="2">
         <v>10970324.63</v>
       </c>
       <c r="K6" s="1">
         <v>7</v>
       </c>
       <c r="L6" s="2">
-        <v>91187592.82</v>
+        <v>91082915.95</v>
       </c>
       <c r="M6" s="2">
-        <v>71993482.06</v>
+        <v>71817502.9</v>
       </c>
       <c r="N6" s="2">
-        <v>11010253.84</v>
+        <v>10983339.35</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7" s="1">
         <v>1</v>
       </c>
       <c r="H7" s="2">
@@ -1290,60 +1290,60 @@
       <c r="C15" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>57</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>58</v>
       </c>
       <c r="F15" t="s">
         <v>59</v>
       </c>
       <c r="G15" s="1">
         <v>16</v>
       </c>
       <c r="H15" s="2">
         <v>145672267.22</v>
       </c>
       <c r="I15" s="2">
         <v>58893640.18</v>
       </c>
       <c r="J15" s="2">
         <v>55682253.4</v>
       </c>
       <c r="K15" s="1">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="L15" s="2">
-        <v>60117897.05</v>
+        <v>87254835.84</v>
       </c>
       <c r="M15" s="2">
-        <v>20866902.01</v>
+        <v>33141206.88</v>
       </c>
       <c r="N15" s="2">
-        <v>21754115.02</v>
+        <v>34550295.31</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>55</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>35</v>
       </c>
       <c r="F16" t="s">
         <v>61</v>
       </c>
       <c r="G16" s="1">
         <v>4</v>
       </c>
       <c r="H16" s="2">
@@ -1378,60 +1378,60 @@
       <c r="C17" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>62</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>63</v>
       </c>
       <c r="F17" t="s">
         <v>64</v>
       </c>
       <c r="G17" s="1">
         <v>39</v>
       </c>
       <c r="H17" s="2">
         <v>707916731.74</v>
       </c>
       <c r="I17" s="2">
         <v>267921699.34</v>
       </c>
       <c r="J17" s="2">
         <v>271399343.55</v>
       </c>
       <c r="K17" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L17" s="2">
-        <v>205820393.58</v>
+        <v>235329944.51</v>
       </c>
       <c r="M17" s="2">
-        <v>84222668.81</v>
+        <v>97711574.7</v>
       </c>
       <c r="N17" s="2">
-        <v>87803624.24</v>
+        <v>101866047.61</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>55</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>35</v>
       </c>
       <c r="F18" t="s">
         <v>33</v>
       </c>
       <c r="G18" s="1">
         <v>4</v>
       </c>
       <c r="H18" s="2">
@@ -1758,60 +1758,60 @@
       <c r="C26" s="3" t="s">
         <v>79</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>85</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>77</v>
       </c>
       <c r="F26" t="s">
         <v>86</v>
       </c>
       <c r="G26" s="1">
         <v>5</v>
       </c>
       <c r="H26" s="2">
         <v>136869107.22</v>
       </c>
       <c r="I26" s="2">
         <v>114099904.82</v>
       </c>
       <c r="J26" s="2">
         <v>19161317.91</v>
       </c>
       <c r="K26" s="1">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L26" s="2">
-        <v>53930263.5</v>
+        <v>89342477.48</v>
       </c>
       <c r="M26" s="2">
-        <v>44601407.98</v>
+        <v>73871789.32</v>
       </c>
       <c r="N26" s="2">
-        <v>7870836.7</v>
+        <v>13036198.11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">