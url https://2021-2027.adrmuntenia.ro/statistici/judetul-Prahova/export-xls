--- v8 (2026-07-05)
+++ v9 (2026-07-26)
@@ -161,51 +161,51 @@
   <si>
     <t>RSO2.7 - Intensificare acțiunilor de protecție și conservare a naturii, a biodiversității și a infrastructurii verzi, inclusiv în zonele urbane, precum și reducerea tuturor formelor de poluare</t>
   </si>
   <si>
     <t>PRSM/536/PRSM_P2/OP2/RSO2.7/PRSM_A13</t>
   </si>
   <si>
     <t>03.02.2025</t>
   </si>
   <si>
     <t>29.12.2025</t>
   </si>
   <si>
     <t>P3 - O regiune cu mobilitate urbană durabilă</t>
   </si>
   <si>
     <t>RSO2.8 - Promovarea mobilității urbane multimodale sustenabile, ca parte a tranziției către o economie cu zero emisii de dioxid de carbon</t>
   </si>
   <si>
     <t>PRSM/414/PRSM_P3/OP2/RSO2.8/PRSM_A26</t>
   </si>
   <si>
     <t>22.07.2024</t>
   </si>
   <si>
-    <t>21.07.2026</t>
+    <t>20.01.2027</t>
   </si>
   <si>
     <t>PRSM/435/PRSM_P3/OP2/RSO2.8/PRSM_A26 - etapizate</t>
   </si>
   <si>
     <t>PRSM/366/PRSM_P3/OP2/RSO2.8/PRSM_A26</t>
   </si>
   <si>
     <t>16.09.2024</t>
   </si>
   <si>
     <t>15.09.2025</t>
   </si>
   <si>
     <t>PRSM/438/PRSM_P3/OP2/RSO2.8/PRSM_A26 - etapizate</t>
   </si>
   <si>
     <t>P5 - O regiune educată</t>
   </si>
   <si>
     <t>RSO4.2 - Îmbunătățirea accesului la servicii și favorabile incluziunii și de calitate în educație, formare și învățare pe tot parcursul vieții prin dezvoltarea infrastructurii accesibile, inclusiv prin promovarea rezilienței pentru educația și formarea la distanță și online</t>
   </si>
   <si>
     <t>PRSM/318/PRSM_P5/OP4/RSO4.2/PRSM_A1</t>
   </si>
@@ -236,51 +236,51 @@
   <si>
     <t>PRSM/298/PRSM_P5/OP4/RSO4.2/PRSM_A22</t>
   </si>
   <si>
     <t>07.06.2024</t>
   </si>
   <si>
     <t>06.12.2024</t>
   </si>
   <si>
     <t>PRSM/434/PRSM_P5/OP4/RSO4.2/PRSM_A22 - etapizate</t>
   </si>
   <si>
     <t>P6 - O regiune atractivă</t>
   </si>
   <si>
     <t>RSO5.1 - Promovarea dezvoltării integrate și incluzive în domeniul social, economic și al mediului, precum și a culturii, a patrimoniului natural, a turismului sustenabil și a securității în zonele urbane</t>
   </si>
   <si>
     <t>PRSM/385/PRSM_P6/OP5/RSO5.1/PRSM_A32</t>
   </si>
   <si>
     <t>09.07.2024</t>
   </si>
   <si>
-    <t>09.07.2026</t>
+    <t>08.01.2027</t>
   </si>
   <si>
     <t>PRSM/437/PRSM_P6/OP5/RSO5.1/PRSM_A32 - etapizate</t>
   </si>
   <si>
     <t>PRSM/369/PRSM_P6/OP5/RSO5.1/PRSM_A40</t>
   </si>
   <si>
     <t>26.07.2024</t>
   </si>
   <si>
     <t>27.03.2025</t>
   </si>
   <si>
     <t>RSO5.2 - Promovarea dezvoltării locale integrate și incluzive în domeniul social, economic și al mediului, precum și a culturii, a patrimoniului natural, a turismului sustenabil și a securității în alte zone decât cele urbane</t>
   </si>
   <si>
     <t>PRSM/439/PRSM_P6/OP5/RSO5.2/PRSM_A32</t>
   </si>
   <si>
     <t>02.09.2024</t>
   </si>
   <si>
     <t>04.08.2025</t>
   </si>
@@ -747,51 +747,51 @@
         <v>15</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F2" t="s">
         <v>18</v>
       </c>
       <c r="G2" s="1">
         <v>1</v>
       </c>
       <c r="H2" s="2">
         <v>236426000.0</v>
       </c>
       <c r="I2" s="2">
         <v>200962100.0</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="1">
         <v>1</v>
       </c>
       <c r="L2" s="2">
-        <v>236426000.0</v>
+        <v>236426000.01</v>
       </c>
       <c r="M2" s="2">
         <v>199096000.0</v>
       </c>
       <c r="N2" s="2"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
@@ -866,104 +866,104 @@
       <c r="C5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="1">
         <v>155</v>
       </c>
       <c r="H5" s="2">
         <v>1482459477.76</v>
       </c>
       <c r="I5" s="2">
         <v>680712172.93</v>
       </c>
       <c r="J5" s="2">
         <v>120094552.68</v>
       </c>
       <c r="K5" s="1">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="L5" s="2">
-        <v>871252504.85</v>
+        <v>859742156.74</v>
       </c>
       <c r="M5" s="2">
-        <v>384854437.42</v>
+        <v>378377082.49</v>
       </c>
       <c r="N5" s="2">
-        <v>67915488.99</v>
+        <v>66772426.35</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="F6" t="s">
         <v>33</v>
       </c>
       <c r="G6" s="1">
         <v>7</v>
       </c>
       <c r="H6" s="2">
         <v>90613990.48</v>
       </c>
       <c r="I6" s="2">
         <v>71727956.18</v>
       </c>
       <c r="J6" s="2">
         <v>10970324.63</v>
       </c>
       <c r="K6" s="1">
         <v>7</v>
       </c>
       <c r="L6" s="2">
-        <v>91082915.95</v>
+        <v>91082915.96</v>
       </c>
       <c r="M6" s="2">
         <v>71817502.9</v>
       </c>
       <c r="N6" s="2">
-        <v>10983339.35</v>
+        <v>10983339.36</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7" s="1">
         <v>1</v>
       </c>
       <c r="H7" s="2">
@@ -998,60 +998,60 @@
       <c r="C8" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="F8" t="s">
         <v>39</v>
       </c>
       <c r="G8" s="1">
         <v>23</v>
       </c>
       <c r="H8" s="2">
         <v>162728631.68</v>
       </c>
       <c r="I8" s="2">
         <v>110554139.03</v>
       </c>
       <c r="J8" s="2">
         <v>15715164.05</v>
       </c>
       <c r="K8" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="L8" s="2">
-        <v>37197381.02</v>
+        <v>49299904.57</v>
       </c>
       <c r="M8" s="2">
-        <v>21374726.53</v>
+        <v>29379384.05</v>
       </c>
       <c r="N8" s="2">
-        <v>3269075.77</v>
+        <v>4493317.45</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="1">
         <v>4</v>
       </c>
       <c r="H9" s="2">
@@ -1202,60 +1202,60 @@
       <c r="C13" s="3" t="s">
         <v>46</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>51</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>52</v>
       </c>
       <c r="F13" t="s">
         <v>53</v>
       </c>
       <c r="G13" s="1">
         <v>4</v>
       </c>
       <c r="H13" s="2">
         <v>162694269.48</v>
       </c>
       <c r="I13" s="2">
         <v>118631398.94</v>
       </c>
       <c r="J13" s="2">
         <v>18143625.64</v>
       </c>
       <c r="K13" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L13" s="2">
-        <v>96420576.93</v>
+        <v>114080076.82</v>
       </c>
       <c r="M13" s="2">
-        <v>63468225.0</v>
+        <v>77525192.57</v>
       </c>
       <c r="N13" s="2">
-        <v>9706905.0</v>
+        <v>11856794.16</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>35</v>
       </c>
       <c r="F14" t="s">
         <v>33</v>
       </c>
       <c r="G14" s="1">
         <v>1</v>
       </c>
       <c r="H14" s="2">
@@ -1290,60 +1290,60 @@
       <c r="C15" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>57</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>58</v>
       </c>
       <c r="F15" t="s">
         <v>59</v>
       </c>
       <c r="G15" s="1">
         <v>16</v>
       </c>
       <c r="H15" s="2">
         <v>145672267.22</v>
       </c>
       <c r="I15" s="2">
         <v>58893640.18</v>
       </c>
       <c r="J15" s="2">
         <v>55682253.4</v>
       </c>
       <c r="K15" s="1">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="L15" s="2">
-        <v>87254835.84</v>
+        <v>107898269.13</v>
       </c>
       <c r="M15" s="2">
-        <v>33141206.88</v>
+        <v>39026668.13</v>
       </c>
       <c r="N15" s="2">
-        <v>34550295.31</v>
+        <v>40685992.85</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>55</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>35</v>
       </c>
       <c r="F16" t="s">
         <v>61</v>
       </c>
       <c r="G16" s="1">
         <v>4</v>
       </c>
       <c r="H16" s="2">
@@ -1378,60 +1378,60 @@
       <c r="C17" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>62</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>63</v>
       </c>
       <c r="F17" t="s">
         <v>64</v>
       </c>
       <c r="G17" s="1">
         <v>39</v>
       </c>
       <c r="H17" s="2">
         <v>707916731.74</v>
       </c>
       <c r="I17" s="2">
         <v>267921699.34</v>
       </c>
       <c r="J17" s="2">
         <v>271399343.55</v>
       </c>
       <c r="K17" s="1">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="L17" s="2">
-        <v>235329944.51</v>
+        <v>254610116.1</v>
       </c>
       <c r="M17" s="2">
-        <v>97711574.7</v>
+        <v>106527935.53</v>
       </c>
       <c r="N17" s="2">
-        <v>101866047.61</v>
+        <v>110970581.63</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>55</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>35</v>
       </c>
       <c r="F18" t="s">
         <v>33</v>
       </c>
       <c r="G18" s="1">
         <v>4</v>
       </c>
       <c r="H18" s="2">
@@ -1758,60 +1758,60 @@
       <c r="C26" s="3" t="s">
         <v>79</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>85</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>77</v>
       </c>
       <c r="F26" t="s">
         <v>86</v>
       </c>
       <c r="G26" s="1">
         <v>5</v>
       </c>
       <c r="H26" s="2">
         <v>136869107.22</v>
       </c>
       <c r="I26" s="2">
         <v>114099904.82</v>
       </c>
       <c r="J26" s="2">
         <v>19161317.91</v>
       </c>
       <c r="K26" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L26" s="2">
-        <v>89342477.48</v>
+        <v>139213257.84</v>
       </c>
       <c r="M26" s="2">
-        <v>73871789.32</v>
+        <v>115040565.85</v>
       </c>
       <c r="N26" s="2">
-        <v>13036198.11</v>
+        <v>20023285.36</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">