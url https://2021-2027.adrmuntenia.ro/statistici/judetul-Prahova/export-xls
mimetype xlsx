--- v9 (2026-07-26)
+++ v10 (2026-08-17)
@@ -869,57 +869,57 @@
       <c r="D5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="1">
         <v>155</v>
       </c>
       <c r="H5" s="2">
         <v>1482459477.76</v>
       </c>
       <c r="I5" s="2">
         <v>680712172.93</v>
       </c>
       <c r="J5" s="2">
         <v>120094552.68</v>
       </c>
       <c r="K5" s="1">
         <v>75</v>
       </c>
       <c r="L5" s="2">
-        <v>859742156.74</v>
+        <v>859205932.24</v>
       </c>
       <c r="M5" s="2">
-        <v>378377082.49</v>
+        <v>377815111.84</v>
       </c>
       <c r="N5" s="2">
-        <v>66772426.35</v>
+        <v>66673255.06</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="F6" t="s">
         <v>33</v>
       </c>
       <c r="G6" s="1">
         <v>7</v>
       </c>
       <c r="H6" s="2">
@@ -1378,60 +1378,60 @@
       <c r="C17" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>62</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>63</v>
       </c>
       <c r="F17" t="s">
         <v>64</v>
       </c>
       <c r="G17" s="1">
         <v>39</v>
       </c>
       <c r="H17" s="2">
         <v>707916731.74</v>
       </c>
       <c r="I17" s="2">
         <v>267921699.34</v>
       </c>
       <c r="J17" s="2">
         <v>271399343.55</v>
       </c>
       <c r="K17" s="1">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="L17" s="2">
-        <v>254610116.1</v>
+        <v>322404897.97</v>
       </c>
       <c r="M17" s="2">
-        <v>106527935.53</v>
+        <v>136458843.31</v>
       </c>
       <c r="N17" s="2">
-        <v>110970581.63</v>
+        <v>142174083.23</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>55</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>35</v>
       </c>
       <c r="F18" t="s">
         <v>33</v>
       </c>
       <c r="G18" s="1">
         <v>4</v>
       </c>
       <c r="H18" s="2">