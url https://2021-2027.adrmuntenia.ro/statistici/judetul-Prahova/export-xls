--- v10 (2026-08-17)
+++ v11 (2026-09-07)
@@ -12,94 +12,103 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Prioritate</t>
   </si>
   <si>
     <t>Obiectiv specific</t>
   </si>
   <si>
     <t>Apel</t>
   </si>
   <si>
     <t>Început depunere</t>
   </si>
   <si>
     <t>Sfârșit depunere</t>
   </si>
   <si>
     <t>Nr. Proiecte</t>
   </si>
   <si>
     <t>Valoare totală proiecte</t>
   </si>
   <si>
     <t>Valoare FEDR proiecte</t>
   </si>
   <si>
     <t>Valoare buget stat proiecte</t>
   </si>
   <si>
     <t>Nr. Contracte</t>
   </si>
   <si>
     <t>Valoare totală contracte</t>
   </si>
   <si>
     <t>Valoare FEDR contracte</t>
   </si>
   <si>
     <t>Valoare buget stat contracte</t>
   </si>
   <si>
+    <t>Valoare totală plătită</t>
+  </si>
+  <si>
+    <t>Valoare FEDR plătită</t>
+  </si>
+  <si>
+    <t>Valoare buget de stat plătită</t>
+  </si>
+  <si>
     <t>P1 - O regiune competitivă prin inovare, digitalizare și întreprinderi dinamice</t>
   </si>
   <si>
     <t>RSO1.2 - Valorificarea avantajelor digitalizării, în beneficiul cetățenilor, al companiilor, al organizațiilor de cercetare și al autorităților publice</t>
   </si>
   <si>
     <t>PRSM/481/PRSM_P1/OP1/RSO1.2/PRSM_A38</t>
   </si>
   <si>
     <t>15.10.2024</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t>PRSM/473/PRSM_P1/OP1/RSO1.2/PRSM_A38</t>
   </si>
   <si>
     <t>01.11.2024</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>RSO1.3 - Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive</t>
@@ -177,50 +186,65 @@
     <t>RSO2.8 - Promovarea mobilității urbane multimodale sustenabile, ca parte a tranziției către o economie cu zero emisii de dioxid de carbon</t>
   </si>
   <si>
     <t>PRSM/414/PRSM_P3/OP2/RSO2.8/PRSM_A26</t>
   </si>
   <si>
     <t>22.07.2024</t>
   </si>
   <si>
     <t>20.01.2027</t>
   </si>
   <si>
     <t>PRSM/435/PRSM_P3/OP2/RSO2.8/PRSM_A26 - etapizate</t>
   </si>
   <si>
     <t>PRSM/366/PRSM_P3/OP2/RSO2.8/PRSM_A26</t>
   </si>
   <si>
     <t>16.09.2024</t>
   </si>
   <si>
     <t>15.09.2025</t>
   </si>
   <si>
     <t>PRSM/438/PRSM_P3/OP2/RSO2.8/PRSM_A26 - etapizate</t>
+  </si>
+  <si>
+    <t>P4 - O regiune mai accesibilă</t>
+  </si>
+  <si>
+    <t>RSO3.2 - Dezvoltarea și ameliorarea unei mobilități naționale, regionale și locale sustenabile, reziliente la schimbările climatice, inteligente și intermodale, inclusiv îmbunătățirea accesului la TEN-T și a mobilității transfrontaliere</t>
+  </si>
+  <si>
+    <t>PRSM/149/PRSM_P4/OP3/RSO3.2/PRSM_A29</t>
+  </si>
+  <si>
+    <t>01.02.2024</t>
+  </si>
+  <si>
+    <t>31.12.2026</t>
   </si>
   <si>
     <t>P5 - O regiune educată</t>
   </si>
   <si>
     <t>RSO4.2 - Îmbunătățirea accesului la servicii și favorabile incluziunii și de calitate în educație, formare și învățare pe tot parcursul vieții prin dezvoltarea infrastructurii accesibile, inclusiv prin promovarea rezilienței pentru educația și formarea la distanță și online</t>
   </si>
   <si>
     <t>PRSM/318/PRSM_P5/OP4/RSO4.2/PRSM_A1</t>
   </si>
   <si>
     <t>28.06.2024</t>
   </si>
   <si>
     <t>27.12.2024</t>
   </si>
   <si>
     <t>PRSM/432/PRSM_P5/OP4/RSO4.2/PRSM_A1 - etapizate</t>
   </si>
   <si>
     <t>31.07.2024</t>
   </si>
   <si>
     <t>PRSM/310/PRSM_P5/OP4/RSO4.2/PRSM_A23</t>
   </si>
@@ -646,1173 +670,1381 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N26"/>
+  <dimension ref="A1:Q27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:N1"/>
+      <selection activeCell="A1" sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="80" customWidth="true" style="0"/>
     <col min="3" max="3" width="80" customWidth="true" style="3"/>
     <col min="4" max="4" width="80" customWidth="true" style="3"/>
     <col min="5" max="5" width="20" customWidth="true" style="3"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
+    <col min="15" max="15" width="30" customWidth="true" style="0"/>
+    <col min="16" max="16" width="30" customWidth="true" style="0"/>
+    <col min="17" max="17" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:17">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="6" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="7" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="7" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="7" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="7" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D2" s="3" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="E2" s="3" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F2" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="G2" s="1">
         <v>1</v>
       </c>
       <c r="H2" s="2">
         <v>236426000.0</v>
       </c>
       <c r="I2" s="2">
         <v>200962100.0</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="1">
         <v>1</v>
       </c>
       <c r="L2" s="2">
         <v>236426000.01</v>
       </c>
       <c r="M2" s="2">
         <v>199096000.0</v>
       </c>
       <c r="N2" s="2"/>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2" s="2"/>
+      <c r="P2" s="2"/>
+      <c r="Q2" s="2"/>
+    </row>
+    <row r="3" spans="1:17">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="F3" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="G3" s="1">
         <v>63</v>
       </c>
       <c r="H3" s="2">
         <v>381351357.36</v>
       </c>
       <c r="I3" s="2">
         <v>319739576.16</v>
       </c>
       <c r="J3" s="2">
         <v>48463871.68</v>
       </c>
       <c r="K3" s="1"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3" s="2"/>
+      <c r="P3" s="2"/>
+      <c r="Q3" s="2"/>
+    </row>
+    <row r="4" spans="1:17">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="F4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="G4" s="1">
         <v>165</v>
       </c>
       <c r="H4" s="2">
         <v>203814273.5</v>
       </c>
       <c r="I4" s="2">
         <v>121314521.8</v>
       </c>
       <c r="J4" s="2">
         <v>21408445.07</v>
       </c>
       <c r="K4" s="1">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="L4" s="2">
-        <v>59744883.93</v>
+        <v>58144886.25</v>
       </c>
       <c r="M4" s="2">
-        <v>34369680.4</v>
+        <v>33524907.87</v>
       </c>
       <c r="N4" s="2">
-        <v>6065237.69</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:14">
+        <v>5916160.19</v>
+      </c>
+      <c r="O4" s="2">
+        <v>13661991.79</v>
+      </c>
+      <c r="P4" s="2">
+        <v>11686188.79</v>
+      </c>
+      <c r="Q4" s="2">
+        <v>1975803.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F5" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="G5" s="1">
         <v>155</v>
       </c>
       <c r="H5" s="2">
         <v>1482459477.76</v>
       </c>
       <c r="I5" s="2">
         <v>680712172.93</v>
       </c>
       <c r="J5" s="2">
         <v>120094552.68</v>
       </c>
       <c r="K5" s="1">
         <v>75</v>
       </c>
       <c r="L5" s="2">
         <v>859205932.24</v>
       </c>
       <c r="M5" s="2">
         <v>377815111.84</v>
       </c>
       <c r="N5" s="2">
         <v>66673255.06</v>
       </c>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5" s="2">
+        <v>117719590.13</v>
+      </c>
+      <c r="P5" s="2">
+        <v>100061651.56</v>
+      </c>
+      <c r="Q5" s="2">
+        <v>17657938.57</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="G6" s="1">
         <v>7</v>
       </c>
       <c r="H6" s="2">
         <v>90613990.48</v>
       </c>
       <c r="I6" s="2">
         <v>71727956.18</v>
       </c>
       <c r="J6" s="2">
         <v>10970324.63</v>
       </c>
       <c r="K6" s="1">
         <v>7</v>
       </c>
       <c r="L6" s="2">
-        <v>91082915.96</v>
+        <v>87292895.05</v>
       </c>
       <c r="M6" s="2">
-        <v>71817502.9</v>
+        <v>68066507.37</v>
       </c>
       <c r="N6" s="2">
-        <v>10983339.36</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:14">
+        <v>10410172.65</v>
+      </c>
+      <c r="O6" s="2">
+        <v>8664695.54</v>
+      </c>
+      <c r="P6" s="2">
+        <v>8343714.33</v>
+      </c>
+      <c r="Q6" s="2">
+        <v>320981.21</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F7" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G7" s="1">
         <v>1</v>
       </c>
       <c r="H7" s="2">
         <v>2555262.07</v>
       </c>
       <c r="I7" s="2">
         <v>767472.69</v>
       </c>
       <c r="J7" s="2">
         <v>-225727.27</v>
       </c>
       <c r="K7" s="1">
         <v>1</v>
       </c>
       <c r="L7" s="2">
         <v>2555262.08</v>
       </c>
       <c r="M7" s="2">
         <v>767472.7</v>
       </c>
       <c r="N7" s="2">
         <v>117378.17</v>
       </c>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7" s="2">
+        <v>713092.75</v>
+      </c>
+      <c r="P7" s="2">
+        <v>618498.9</v>
+      </c>
+      <c r="Q7" s="2">
+        <v>94593.85</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F8" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G8" s="1">
         <v>23</v>
       </c>
       <c r="H8" s="2">
         <v>162728631.68</v>
       </c>
       <c r="I8" s="2">
         <v>110554139.03</v>
       </c>
       <c r="J8" s="2">
         <v>15715164.05</v>
       </c>
       <c r="K8" s="1">
         <v>7</v>
       </c>
       <c r="L8" s="2">
         <v>49299904.57</v>
       </c>
       <c r="M8" s="2">
         <v>29379384.05</v>
       </c>
       <c r="N8" s="2">
         <v>4493317.45</v>
       </c>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8" s="2"/>
+      <c r="P8" s="2"/>
+      <c r="Q8" s="2"/>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F9" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G9" s="1">
         <v>4</v>
       </c>
       <c r="H9" s="2">
         <v>20354985.25</v>
       </c>
       <c r="I9" s="2">
         <v>8270244.97</v>
       </c>
       <c r="J9" s="2">
         <v>1264860.98</v>
       </c>
       <c r="K9" s="1">
         <v>4</v>
       </c>
       <c r="L9" s="2">
         <v>19699489.08</v>
       </c>
       <c r="M9" s="2">
         <v>7561165.4</v>
       </c>
       <c r="N9" s="2">
         <v>1156413.49</v>
       </c>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9" s="2">
+        <v>7284370.55</v>
+      </c>
+      <c r="P9" s="2">
+        <v>6439972.0</v>
+      </c>
+      <c r="Q9" s="2">
+        <v>844398.55</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="F10" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="G10" s="1">
         <v>16</v>
       </c>
       <c r="H10" s="2">
         <v>371754278.28</v>
       </c>
       <c r="I10" s="2">
         <v>268952297.62</v>
       </c>
       <c r="J10" s="2">
         <v>41049080.3</v>
       </c>
       <c r="K10" s="1"/>
       <c r="L10" s="2"/>
       <c r="M10" s="2"/>
       <c r="N10" s="2"/>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10" s="2"/>
+      <c r="P10" s="2"/>
+      <c r="Q10" s="2"/>
+    </row>
+    <row r="11" spans="1:17">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F11" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G11" s="1">
         <v>3</v>
       </c>
       <c r="H11" s="2">
         <v>297599216.68</v>
       </c>
       <c r="I11" s="2">
         <v>135788348.8</v>
       </c>
       <c r="J11" s="2">
         <v>20755771.84</v>
       </c>
       <c r="K11" s="1">
         <v>2</v>
       </c>
       <c r="L11" s="2">
         <v>241381191.8</v>
       </c>
       <c r="M11" s="2">
         <v>98767735.3</v>
       </c>
       <c r="N11" s="2">
         <v>15105653.62</v>
       </c>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11" s="2">
+        <v>10000000.0</v>
+      </c>
+      <c r="P11" s="2">
+        <v>10000000.0</v>
+      </c>
+      <c r="Q11" s="2"/>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="G12" s="1">
         <v>1</v>
       </c>
       <c r="H12" s="2">
         <v>80976451.24</v>
       </c>
       <c r="I12" s="2">
         <v>68521340.03</v>
       </c>
       <c r="J12" s="2">
         <v>10479734.35</v>
       </c>
       <c r="K12" s="1"/>
       <c r="L12" s="2"/>
       <c r="M12" s="2"/>
       <c r="N12" s="2"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12" s="2"/>
+      <c r="P12" s="2"/>
+      <c r="Q12" s="2"/>
+    </row>
+    <row r="13" spans="1:17">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F13" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="G13" s="1">
         <v>4</v>
       </c>
       <c r="H13" s="2">
         <v>162694269.48</v>
       </c>
       <c r="I13" s="2">
         <v>118631398.94</v>
       </c>
       <c r="J13" s="2">
         <v>18143625.64</v>
       </c>
       <c r="K13" s="1">
         <v>2</v>
       </c>
       <c r="L13" s="2">
         <v>114080076.82</v>
       </c>
       <c r="M13" s="2">
         <v>77525192.57</v>
       </c>
       <c r="N13" s="2">
         <v>11856794.16</v>
       </c>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13" s="2"/>
+      <c r="P13" s="2"/>
+      <c r="Q13" s="2"/>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="G14" s="1">
         <v>1</v>
       </c>
       <c r="H14" s="2">
         <v>17309462.15</v>
       </c>
       <c r="I14" s="2">
         <v>7342582.14</v>
       </c>
       <c r="J14" s="2">
         <v>1122983.17</v>
       </c>
       <c r="K14" s="1">
         <v>1</v>
       </c>
       <c r="L14" s="2">
         <v>17288399.15</v>
       </c>
       <c r="M14" s="2">
         <v>7324678.59</v>
       </c>
       <c r="N14" s="2">
         <v>1120244.98</v>
       </c>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14" s="2">
+        <v>8437010.05</v>
+      </c>
+      <c r="P14" s="2">
+        <v>7317814.84</v>
+      </c>
+      <c r="Q14" s="2">
+        <v>1119195.21</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="F15" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="G15" s="1">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="H15" s="2">
-        <v>145672267.22</v>
+        <v>378244398.12</v>
       </c>
       <c r="I15" s="2">
-        <v>58893640.18</v>
+        <v>281127790.93</v>
       </c>
       <c r="J15" s="2">
-        <v>55682253.4</v>
-[...14 lines deleted...]
-    <row r="16" spans="1:14">
+        <v>42996015.11</v>
+      </c>
+      <c r="K15" s="1"/>
+      <c r="L15" s="2"/>
+      <c r="M15" s="2"/>
+      <c r="N15" s="2"/>
+      <c r="O15" s="2"/>
+      <c r="P15" s="2"/>
+      <c r="Q15" s="2"/>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>35</v>
+        <v>66</v>
       </c>
       <c r="F16" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="G16" s="1">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="H16" s="2">
-        <v>43064887.47</v>
+        <v>145672267.22</v>
       </c>
       <c r="I16" s="2">
-        <v>12787077.37</v>
+        <v>58893640.18</v>
       </c>
       <c r="J16" s="2">
-        <v>13330632.0</v>
+        <v>55682253.4</v>
       </c>
       <c r="K16" s="1">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="L16" s="2">
-        <v>15527668.07</v>
+        <v>107898269.13</v>
       </c>
       <c r="M16" s="2">
-        <v>7009017.48</v>
+        <v>39026668.13</v>
       </c>
       <c r="N16" s="2">
-        <v>7306902.27</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:14">
+        <v>40685992.85</v>
+      </c>
+      <c r="O16" s="2">
+        <v>3032117.65</v>
+      </c>
+      <c r="P16" s="2">
+        <v>3032117.65</v>
+      </c>
+      <c r="Q16" s="2"/>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="F17" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="G17" s="1">
-        <v>39</v>
+        <v>4</v>
       </c>
       <c r="H17" s="2">
-        <v>707916731.74</v>
+        <v>43064887.47</v>
       </c>
       <c r="I17" s="2">
-        <v>267921699.34</v>
+        <v>12787077.37</v>
       </c>
       <c r="J17" s="2">
-        <v>271399343.55</v>
+        <v>13330632.0</v>
       </c>
       <c r="K17" s="1">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="L17" s="2">
-        <v>322404897.97</v>
+        <v>15527668.07</v>
       </c>
       <c r="M17" s="2">
-        <v>136458843.31</v>
+        <v>7009017.48</v>
       </c>
       <c r="N17" s="2">
-        <v>142174083.23</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:14">
+        <v>7306902.27</v>
+      </c>
+      <c r="O17" s="2">
+        <v>11087498.76</v>
+      </c>
+      <c r="P17" s="2">
+        <v>6090269.84</v>
+      </c>
+      <c r="Q17" s="2">
+        <v>4997228.92</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>35</v>
+        <v>71</v>
       </c>
       <c r="F18" t="s">
-        <v>33</v>
+        <v>72</v>
       </c>
       <c r="G18" s="1">
-        <v>4</v>
+        <v>39</v>
       </c>
       <c r="H18" s="2">
-        <v>19237199.05</v>
+        <v>707916731.74</v>
       </c>
       <c r="I18" s="2">
-        <v>8143327.77</v>
+        <v>267921699.34</v>
       </c>
       <c r="J18" s="2">
-        <v>8499996.31</v>
+        <v>271399343.55</v>
       </c>
       <c r="K18" s="1">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="L18" s="2">
-        <v>18983199.13</v>
+        <v>345395517.49</v>
       </c>
       <c r="M18" s="2">
-        <v>8009248.64</v>
+        <v>147177026.13</v>
       </c>
       <c r="N18" s="2">
-        <v>8349783.58</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:14">
+        <v>153347978.67</v>
+      </c>
+      <c r="O18" s="2">
+        <v>5938163.94</v>
+      </c>
+      <c r="P18" s="2">
+        <v>5938163.94</v>
+      </c>
+      <c r="Q18" s="2"/>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="F19" t="s">
-        <v>68</v>
+        <v>36</v>
       </c>
       <c r="G19" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H19" s="2">
-        <v>53331165.37</v>
+        <v>19237199.05</v>
       </c>
       <c r="I19" s="2">
-        <v>21081312.78</v>
+        <v>8143327.77</v>
       </c>
       <c r="J19" s="2">
-        <v>21977642.09</v>
+        <v>8499996.31</v>
       </c>
       <c r="K19" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L19" s="2">
-        <v>25213354.73</v>
+        <v>18983199.13</v>
       </c>
       <c r="M19" s="2">
-        <v>11663629.8</v>
+        <v>8009248.64</v>
       </c>
       <c r="N19" s="2">
-        <v>12159540.61</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:14">
+        <v>8349783.58</v>
+      </c>
+      <c r="O19" s="2">
+        <v>12576088.43</v>
+      </c>
+      <c r="P19" s="2">
+        <v>6157150.24</v>
+      </c>
+      <c r="Q19" s="2">
+        <v>6418938.19</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>35</v>
+        <v>75</v>
       </c>
       <c r="F20" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="G20" s="1">
         <v>3</v>
       </c>
       <c r="H20" s="2">
-        <v>20199026.72</v>
+        <v>53331165.37</v>
       </c>
       <c r="I20" s="2">
-        <v>8088441.14</v>
+        <v>21081312.78</v>
       </c>
       <c r="J20" s="2">
-        <v>8429215.42</v>
+        <v>21977642.09</v>
       </c>
       <c r="K20" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L20" s="2">
-        <v>10468867.4</v>
+        <v>25213354.73</v>
       </c>
       <c r="M20" s="2">
-        <v>2785041.21</v>
+        <v>11663629.8</v>
       </c>
       <c r="N20" s="2">
-        <v>2902874.36</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:14">
+        <v>12159540.61</v>
+      </c>
+      <c r="O20" s="2"/>
+      <c r="P20" s="2"/>
+      <c r="Q20" s="2"/>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>73</v>
+        <v>38</v>
       </c>
       <c r="F21" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="G21" s="1">
+        <v>3</v>
+      </c>
+      <c r="H21" s="2">
+        <v>20199026.72</v>
+      </c>
+      <c r="I21" s="2">
+        <v>8088441.14</v>
+      </c>
+      <c r="J21" s="2">
+        <v>8429215.42</v>
+      </c>
+      <c r="K21" s="1">
         <v>1</v>
       </c>
-      <c r="H21" s="2">
-[...13 lines deleted...]
-    <row r="22" spans="1:14">
+      <c r="L21" s="2">
+        <v>10468867.4</v>
+      </c>
+      <c r="M21" s="2">
+        <v>2785041.21</v>
+      </c>
+      <c r="N21" s="2">
+        <v>2902874.36</v>
+      </c>
+      <c r="O21" s="2">
+        <v>3208138.05</v>
+      </c>
+      <c r="P21" s="2">
+        <v>1647392.63</v>
+      </c>
+      <c r="Q21" s="2">
+        <v>1560745.42</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>35</v>
+        <v>81</v>
       </c>
       <c r="F22" t="s">
-        <v>36</v>
+        <v>82</v>
       </c>
       <c r="G22" s="1">
         <v>1</v>
       </c>
       <c r="H22" s="2">
-        <v>19309003.46</v>
+        <v>65645975.3</v>
       </c>
       <c r="I22" s="2">
-        <v>12556647.91</v>
+        <v>31057248.24</v>
       </c>
       <c r="J22" s="2">
-        <v>1920428.5</v>
-[...14 lines deleted...]
-    <row r="23" spans="1:14">
+        <v>4749932.09</v>
+      </c>
+      <c r="K22" s="1"/>
+      <c r="L22" s="2"/>
+      <c r="M22" s="2"/>
+      <c r="N22" s="2"/>
+      <c r="O22" s="2"/>
+      <c r="P22" s="2"/>
+      <c r="Q22" s="2"/>
+    </row>
+    <row r="23" spans="1:17">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>77</v>
+        <v>38</v>
       </c>
       <c r="F23" t="s">
-        <v>78</v>
+        <v>39</v>
       </c>
       <c r="G23" s="1">
         <v>1</v>
       </c>
       <c r="H23" s="2">
-        <v>32797329.21</v>
+        <v>19309003.46</v>
       </c>
       <c r="I23" s="2">
-        <v>27320175.23</v>
+        <v>12556647.91</v>
       </c>
       <c r="J23" s="2">
-        <v>4821207.4</v>
+        <v>1920428.5</v>
       </c>
       <c r="K23" s="1">
         <v>1</v>
       </c>
       <c r="L23" s="2">
-        <v>33395640.73</v>
+        <v>19663714.17</v>
       </c>
       <c r="M23" s="2">
-        <v>27774219.81</v>
+        <v>12228016.78</v>
       </c>
       <c r="N23" s="2">
-        <v>4901332.91</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:14">
+        <v>1870167.43</v>
+      </c>
+      <c r="O23" s="2">
+        <v>7020258.4</v>
+      </c>
+      <c r="P23" s="2">
+        <v>6088999.64</v>
+      </c>
+      <c r="Q23" s="2">
+        <v>931258.76</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>79</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="F24" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="G24" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H24" s="2">
-        <v>139745246.96</v>
+        <v>32797329.21</v>
       </c>
       <c r="I24" s="2">
-        <v>91350865.38</v>
+        <v>27320175.23</v>
       </c>
       <c r="J24" s="2">
-        <v>13971308.8</v>
-[...6 lines deleted...]
-    <row r="25" spans="1:14">
+        <v>4821207.4</v>
+      </c>
+      <c r="K24" s="1">
+        <v>1</v>
+      </c>
+      <c r="L24" s="2">
+        <v>33395640.73</v>
+      </c>
+      <c r="M24" s="2">
+        <v>27774219.81</v>
+      </c>
+      <c r="N24" s="2">
+        <v>4901332.91</v>
+      </c>
+      <c r="O24" s="2">
+        <v>3000000.0</v>
+      </c>
+      <c r="P24" s="2">
+        <v>3000000.0</v>
+      </c>
+      <c r="Q24" s="2"/>
+    </row>
+    <row r="25" spans="1:17">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>52</v>
+        <v>89</v>
       </c>
       <c r="F25" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="G25" s="1">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H25" s="2">
-        <v>3544397.32</v>
+        <v>139745246.96</v>
       </c>
       <c r="I25" s="2">
-        <v>3012737.72</v>
+        <v>91350865.38</v>
       </c>
       <c r="J25" s="2">
-        <v>460771.65</v>
-[...14 lines deleted...]
-    <row r="26" spans="1:14">
+        <v>13971308.8</v>
+      </c>
+      <c r="K25" s="1"/>
+      <c r="L25" s="2"/>
+      <c r="M25" s="2"/>
+      <c r="N25" s="2"/>
+      <c r="O25" s="2"/>
+      <c r="P25" s="2"/>
+      <c r="Q25" s="2"/>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="D26" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="F26" t="s">
+        <v>92</v>
+      </c>
+      <c r="G26" s="1">
+        <v>1</v>
+      </c>
+      <c r="H26" s="2">
+        <v>3544397.32</v>
+      </c>
+      <c r="I26" s="2">
+        <v>3012737.72</v>
+      </c>
+      <c r="J26" s="2">
+        <v>460771.65</v>
+      </c>
+      <c r="K26" s="1">
+        <v>1</v>
+      </c>
+      <c r="L26" s="2">
+        <v>3544397.32</v>
+      </c>
+      <c r="M26" s="2">
+        <v>3012737.72</v>
+      </c>
+      <c r="N26" s="2">
+        <v>460771.65</v>
+      </c>
+      <c r="O26" s="2">
+        <v>2121131.02</v>
+      </c>
+      <c r="P26" s="2">
+        <v>1980809.04</v>
+      </c>
+      <c r="Q26" s="2">
+        <v>140321.98</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17">
+      <c r="A27">
+        <v>26</v>
+      </c>
+      <c r="B27" t="s">
+        <v>78</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="E27" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="E26" s="3" t="s">
-[...5 lines deleted...]
-      <c r="G26" s="1">
+      <c r="F27" t="s">
+        <v>94</v>
+      </c>
+      <c r="G27" s="1">
         <v>5</v>
       </c>
-      <c r="H26" s="2">
+      <c r="H27" s="2">
         <v>136869107.22</v>
       </c>
-      <c r="I26" s="2">
+      <c r="I27" s="2">
         <v>114099904.82</v>
       </c>
-      <c r="J26" s="2">
+      <c r="J27" s="2">
         <v>19161317.91</v>
       </c>
-      <c r="K26" s="1">
+      <c r="K27" s="1">
         <v>5</v>
       </c>
-      <c r="L26" s="2">
+      <c r="L27" s="2">
         <v>139213257.84</v>
       </c>
-      <c r="M26" s="2">
+      <c r="M27" s="2">
         <v>115040565.85</v>
       </c>
-      <c r="N26" s="2">
+      <c r="N27" s="2">
         <v>20023285.36</v>
       </c>
+      <c r="O27" s="2"/>
+      <c r="P27" s="2"/>
+      <c r="Q27" s="2"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>