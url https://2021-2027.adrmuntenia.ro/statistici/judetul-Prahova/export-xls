--- v11 (2026-09-07)
+++ v12 (2026-10-14)
@@ -864,166 +864,166 @@
       <c r="C4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F4" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="1">
         <v>165</v>
       </c>
       <c r="H4" s="2">
         <v>203814273.5</v>
       </c>
       <c r="I4" s="2">
         <v>121314521.8</v>
       </c>
       <c r="J4" s="2">
         <v>21408445.07</v>
       </c>
       <c r="K4" s="1">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L4" s="2">
-        <v>58144886.25</v>
+        <v>58802067.64</v>
       </c>
       <c r="M4" s="2">
-        <v>33524907.87</v>
+        <v>33930102.26</v>
       </c>
       <c r="N4" s="2">
-        <v>5916160.19</v>
+        <v>5987665.08</v>
       </c>
       <c r="O4" s="2">
-        <v>13661991.79</v>
+        <v>13698121.11</v>
       </c>
       <c r="P4" s="2">
-        <v>11686188.79</v>
+        <v>11716902.96</v>
       </c>
       <c r="Q4" s="2">
-        <v>1975803.0</v>
+        <v>1981218.15</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="F5" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="1">
         <v>155</v>
       </c>
       <c r="H5" s="2">
         <v>1482459477.76</v>
       </c>
       <c r="I5" s="2">
         <v>680712172.93</v>
       </c>
       <c r="J5" s="2">
         <v>120094552.68</v>
       </c>
       <c r="K5" s="1">
         <v>75</v>
       </c>
       <c r="L5" s="2">
         <v>859205932.24</v>
       </c>
       <c r="M5" s="2">
         <v>377815111.84</v>
       </c>
       <c r="N5" s="2">
         <v>66673255.06</v>
       </c>
       <c r="O5" s="2">
-        <v>117719590.13</v>
+        <v>128125500.93</v>
       </c>
       <c r="P5" s="2">
-        <v>100061651.56</v>
+        <v>108906675.73</v>
       </c>
       <c r="Q5" s="2">
-        <v>17657938.57</v>
+        <v>19218825.2</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>32</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6" s="1">
         <v>7</v>
       </c>
       <c r="H6" s="2">
         <v>90613990.48</v>
       </c>
       <c r="I6" s="2">
         <v>71727956.18</v>
       </c>
       <c r="J6" s="2">
         <v>10970324.63</v>
       </c>
       <c r="K6" s="1">
         <v>7</v>
       </c>
       <c r="L6" s="2">
-        <v>87292895.05</v>
+        <v>82349292.07</v>
       </c>
       <c r="M6" s="2">
-        <v>68066507.37</v>
+        <v>61833139.28</v>
       </c>
       <c r="N6" s="2">
-        <v>10410172.65</v>
+        <v>9456834.02</v>
       </c>
       <c r="O6" s="2">
         <v>8664695.54</v>
       </c>
       <c r="P6" s="2">
         <v>8343714.33</v>
       </c>
       <c r="Q6" s="2">
         <v>320981.21</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E7" s="3" t="s">
@@ -1076,113 +1076,113 @@
       <c r="C8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>41</v>
       </c>
       <c r="F8" t="s">
         <v>42</v>
       </c>
       <c r="G8" s="1">
         <v>23</v>
       </c>
       <c r="H8" s="2">
         <v>162728631.68</v>
       </c>
       <c r="I8" s="2">
         <v>110554139.03</v>
       </c>
       <c r="J8" s="2">
         <v>15715164.05</v>
       </c>
       <c r="K8" s="1">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="L8" s="2">
-        <v>49299904.57</v>
+        <v>57025719.44</v>
       </c>
       <c r="M8" s="2">
-        <v>29379384.05</v>
+        <v>34351975.78</v>
       </c>
       <c r="N8" s="2">
-        <v>4493317.45</v>
+        <v>5253831.48</v>
       </c>
       <c r="O8" s="2"/>
       <c r="P8" s="2"/>
       <c r="Q8" s="2"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="F9" t="s">
         <v>39</v>
       </c>
       <c r="G9" s="1">
         <v>4</v>
       </c>
       <c r="H9" s="2">
         <v>20354985.25</v>
       </c>
       <c r="I9" s="2">
         <v>8270244.97</v>
       </c>
       <c r="J9" s="2">
         <v>1264860.98</v>
       </c>
       <c r="K9" s="1">
         <v>4</v>
       </c>
       <c r="L9" s="2">
         <v>19699489.08</v>
       </c>
       <c r="M9" s="2">
         <v>7561165.4</v>
       </c>
       <c r="N9" s="2">
         <v>1156413.49</v>
       </c>
       <c r="O9" s="2">
-        <v>7284370.55</v>
+        <v>6974513.31</v>
       </c>
       <c r="P9" s="2">
-        <v>6439972.0</v>
+        <v>6130114.76</v>
       </c>
       <c r="Q9" s="2">
         <v>844398.55</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>46</v>
       </c>
       <c r="F10" t="s">
         <v>47</v>
       </c>
       <c r="G10" s="1">
@@ -1548,66 +1548,66 @@
       <c r="C18" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>70</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>71</v>
       </c>
       <c r="F18" t="s">
         <v>72</v>
       </c>
       <c r="G18" s="1">
         <v>39</v>
       </c>
       <c r="H18" s="2">
         <v>707916731.74</v>
       </c>
       <c r="I18" s="2">
         <v>267921699.34</v>
       </c>
       <c r="J18" s="2">
         <v>271399343.55</v>
       </c>
       <c r="K18" s="1">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="L18" s="2">
-        <v>345395517.49</v>
+        <v>372235680.34</v>
       </c>
       <c r="M18" s="2">
-        <v>147177026.13</v>
+        <v>159371000.52</v>
       </c>
       <c r="N18" s="2">
-        <v>153347978.67</v>
+        <v>166060412.98</v>
       </c>
       <c r="O18" s="2">
-        <v>5938163.94</v>
+        <v>13491440.97</v>
       </c>
       <c r="P18" s="2">
-        <v>5938163.94</v>
+        <v>13491440.97</v>
       </c>
       <c r="Q18" s="2"/>
     </row>
     <row r="19" spans="1:17">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>73</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="F19" t="s">
         <v>36</v>
       </c>
       <c r="G19" s="1">
         <v>4</v>
       </c>
@@ -1663,96 +1663,100 @@
       </c>
       <c r="G20" s="1">
         <v>3</v>
       </c>
       <c r="H20" s="2">
         <v>53331165.37</v>
       </c>
       <c r="I20" s="2">
         <v>21081312.78</v>
       </c>
       <c r="J20" s="2">
         <v>21977642.09</v>
       </c>
       <c r="K20" s="1">
         <v>2</v>
       </c>
       <c r="L20" s="2">
         <v>25213354.73</v>
       </c>
       <c r="M20" s="2">
         <v>11663629.8</v>
       </c>
       <c r="N20" s="2">
         <v>12159540.61</v>
       </c>
-      <c r="O20" s="2"/>
-      <c r="P20" s="2"/>
+      <c r="O20" s="2">
+        <v>862916.52</v>
+      </c>
+      <c r="P20" s="2">
+        <v>862916.52</v>
+      </c>
       <c r="Q20" s="2"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>77</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>38</v>
       </c>
       <c r="F21" t="s">
         <v>69</v>
       </c>
       <c r="G21" s="1">
         <v>3</v>
       </c>
       <c r="H21" s="2">
         <v>20199026.72</v>
       </c>
       <c r="I21" s="2">
         <v>8088441.14</v>
       </c>
       <c r="J21" s="2">
         <v>8429215.42</v>
       </c>
       <c r="K21" s="1">
         <v>1</v>
       </c>
       <c r="L21" s="2">
-        <v>10468867.4</v>
+        <v>10394875.17</v>
       </c>
       <c r="M21" s="2">
-        <v>2785041.21</v>
+        <v>2749539.73</v>
       </c>
       <c r="N21" s="2">
-        <v>2902874.36</v>
+        <v>2865870.85</v>
       </c>
       <c r="O21" s="2">
         <v>3208138.05</v>
       </c>
       <c r="P21" s="2">
         <v>1647392.63</v>
       </c>
       <c r="Q21" s="2">
         <v>1560745.42</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>78</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>79</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>80</v>
       </c>
       <c r="E22" s="3" t="s">
@@ -1894,54 +1898,62 @@
       </c>
       <c r="C25" s="3" t="s">
         <v>87</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>89</v>
       </c>
       <c r="F25" t="s">
         <v>90</v>
       </c>
       <c r="G25" s="1">
         <v>5</v>
       </c>
       <c r="H25" s="2">
         <v>139745246.96</v>
       </c>
       <c r="I25" s="2">
         <v>91350865.38</v>
       </c>
       <c r="J25" s="2">
         <v>13971308.8</v>
       </c>
-      <c r="K25" s="1"/>
-[...2 lines deleted...]
-      <c r="N25" s="2"/>
+      <c r="K25" s="1">
+        <v>1</v>
+      </c>
+      <c r="L25" s="2">
+        <v>37566060.94</v>
+      </c>
+      <c r="M25" s="2">
+        <v>21258073.05</v>
+      </c>
+      <c r="N25" s="2">
+        <v>3251234.71</v>
+      </c>
       <c r="O25" s="2"/>
       <c r="P25" s="2"/>
       <c r="Q25" s="2"/>
     </row>
     <row r="26" spans="1:17">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>87</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F26" t="s">
         <v>92</v>
       </c>
       <c r="G26" s="1">
         <v>1</v>