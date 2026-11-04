--- v12 (2026-10-14)
+++ v13 (2026-11-04)
@@ -864,122 +864,122 @@
       <c r="C4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F4" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="1">
         <v>165</v>
       </c>
       <c r="H4" s="2">
         <v>203814273.5</v>
       </c>
       <c r="I4" s="2">
         <v>121314521.8</v>
       </c>
       <c r="J4" s="2">
         <v>21408445.07</v>
       </c>
       <c r="K4" s="1">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="L4" s="2">
-        <v>58802067.64</v>
+        <v>56965956.19</v>
       </c>
       <c r="M4" s="2">
-        <v>33930102.26</v>
+        <v>33093960.79</v>
       </c>
       <c r="N4" s="2">
-        <v>5987665.08</v>
+        <v>5840110.7</v>
       </c>
       <c r="O4" s="2">
-        <v>13698121.11</v>
+        <v>13883193.93</v>
       </c>
       <c r="P4" s="2">
-        <v>11716902.96</v>
+        <v>11874214.86</v>
       </c>
       <c r="Q4" s="2">
-        <v>1981218.15</v>
+        <v>2008979.07</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="F5" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="1">
         <v>155</v>
       </c>
       <c r="H5" s="2">
         <v>1482459477.76</v>
       </c>
       <c r="I5" s="2">
         <v>680712172.93</v>
       </c>
       <c r="J5" s="2">
         <v>120094552.68</v>
       </c>
       <c r="K5" s="1">
         <v>75</v>
       </c>
       <c r="L5" s="2">
         <v>859205932.24</v>
       </c>
       <c r="M5" s="2">
         <v>377815111.84</v>
       </c>
       <c r="N5" s="2">
         <v>66673255.06</v>
       </c>
       <c r="O5" s="2">
-        <v>128125500.93</v>
+        <v>133827803.16</v>
       </c>
       <c r="P5" s="2">
-        <v>108906675.73</v>
+        <v>113753632.62</v>
       </c>
       <c r="Q5" s="2">
-        <v>19218825.2</v>
+        <v>20074170.54</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>32</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6" s="1">
         <v>7</v>
       </c>
       <c r="H6" s="2">
@@ -1456,54 +1456,54 @@
       <c r="G16" s="1">
         <v>16</v>
       </c>
       <c r="H16" s="2">
         <v>145672267.22</v>
       </c>
       <c r="I16" s="2">
         <v>58893640.18</v>
       </c>
       <c r="J16" s="2">
         <v>55682253.4</v>
       </c>
       <c r="K16" s="1">
         <v>11</v>
       </c>
       <c r="L16" s="2">
         <v>107898269.13</v>
       </c>
       <c r="M16" s="2">
         <v>39026668.13</v>
       </c>
       <c r="N16" s="2">
         <v>40685992.85</v>
       </c>
       <c r="O16" s="2">
-        <v>3032117.65</v>
+        <v>4736974.52</v>
       </c>
       <c r="P16" s="2">
-        <v>3032117.65</v>
+        <v>4736974.52</v>
       </c>
       <c r="Q16" s="2"/>
     </row>
     <row r="17" spans="1:17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>68</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>38</v>
       </c>
       <c r="F17" t="s">
         <v>69</v>
       </c>
       <c r="G17" s="1">
         <v>4</v>
       </c>
@@ -1551,63 +1551,63 @@
       <c r="D18" s="3" t="s">
         <v>70</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>71</v>
       </c>
       <c r="F18" t="s">
         <v>72</v>
       </c>
       <c r="G18" s="1">
         <v>39</v>
       </c>
       <c r="H18" s="2">
         <v>707916731.74</v>
       </c>
       <c r="I18" s="2">
         <v>267921699.34</v>
       </c>
       <c r="J18" s="2">
         <v>271399343.55</v>
       </c>
       <c r="K18" s="1">
         <v>24</v>
       </c>
       <c r="L18" s="2">
-        <v>372235680.34</v>
+        <v>365584920.24</v>
       </c>
       <c r="M18" s="2">
-        <v>159371000.52</v>
+        <v>155989618.09</v>
       </c>
       <c r="N18" s="2">
-        <v>166060412.98</v>
+        <v>162535261.89</v>
       </c>
       <c r="O18" s="2">
-        <v>13491440.97</v>
+        <v>19351336.02</v>
       </c>
       <c r="P18" s="2">
-        <v>13491440.97</v>
+        <v>19351336.02</v>
       </c>
       <c r="Q18" s="2"/>
     </row>
     <row r="19" spans="1:17">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>73</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="F19" t="s">
         <v>36</v>
       </c>
       <c r="G19" s="1">
         <v>4</v>
       </c>
@@ -1664,108 +1664,108 @@
       <c r="G20" s="1">
         <v>3</v>
       </c>
       <c r="H20" s="2">
         <v>53331165.37</v>
       </c>
       <c r="I20" s="2">
         <v>21081312.78</v>
       </c>
       <c r="J20" s="2">
         <v>21977642.09</v>
       </c>
       <c r="K20" s="1">
         <v>2</v>
       </c>
       <c r="L20" s="2">
         <v>25213354.73</v>
       </c>
       <c r="M20" s="2">
         <v>11663629.8</v>
       </c>
       <c r="N20" s="2">
         <v>12159540.61</v>
       </c>
       <c r="O20" s="2">
-        <v>862916.52</v>
+        <v>6833340.54</v>
       </c>
       <c r="P20" s="2">
-        <v>862916.52</v>
+        <v>6833340.54</v>
       </c>
       <c r="Q20" s="2"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>77</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>38</v>
       </c>
       <c r="F21" t="s">
         <v>69</v>
       </c>
       <c r="G21" s="1">
         <v>3</v>
       </c>
       <c r="H21" s="2">
         <v>20199026.72</v>
       </c>
       <c r="I21" s="2">
         <v>8088441.14</v>
       </c>
       <c r="J21" s="2">
         <v>8429215.42</v>
       </c>
       <c r="K21" s="1">
         <v>1</v>
       </c>
       <c r="L21" s="2">
         <v>10394875.17</v>
       </c>
       <c r="M21" s="2">
         <v>2749539.73</v>
       </c>
       <c r="N21" s="2">
         <v>2865870.85</v>
       </c>
       <c r="O21" s="2">
-        <v>3208138.05</v>
+        <v>3425920.82</v>
       </c>
       <c r="P21" s="2">
-        <v>1647392.63</v>
+        <v>1677474.03</v>
       </c>
       <c r="Q21" s="2">
-        <v>1560745.42</v>
+        <v>1748446.79</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>78</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>79</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>80</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>81</v>
       </c>
       <c r="F22" t="s">
         <v>82</v>
       </c>
       <c r="G22" s="1">
         <v>1</v>
       </c>
       <c r="H22" s="2">
@@ -1899,60 +1899,60 @@
       <c r="C25" s="3" t="s">
         <v>87</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>89</v>
       </c>
       <c r="F25" t="s">
         <v>90</v>
       </c>
       <c r="G25" s="1">
         <v>5</v>
       </c>
       <c r="H25" s="2">
         <v>139745246.96</v>
       </c>
       <c r="I25" s="2">
         <v>91350865.38</v>
       </c>
       <c r="J25" s="2">
         <v>13971308.8</v>
       </c>
       <c r="K25" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L25" s="2">
-        <v>37566060.94</v>
+        <v>49248844.5</v>
       </c>
       <c r="M25" s="2">
-        <v>21258073.05</v>
+        <v>30703696.22</v>
       </c>
       <c r="N25" s="2">
-        <v>3251234.71</v>
+        <v>4695859.44</v>
       </c>
       <c r="O25" s="2"/>
       <c r="P25" s="2"/>
       <c r="Q25" s="2"/>
     </row>
     <row r="26" spans="1:17">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>87</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F26" t="s">
         <v>92</v>
       </c>
       <c r="G26" s="1">