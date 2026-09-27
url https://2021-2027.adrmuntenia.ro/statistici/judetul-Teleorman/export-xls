--- v11 (2026-09-07)
+++ v12 (2026-09-27)
@@ -797,57 +797,57 @@
       <c r="G3" s="1">
         <v>60</v>
       </c>
       <c r="H3" s="2">
         <v>71916626.79</v>
       </c>
       <c r="I3" s="2">
         <v>42883253.22</v>
       </c>
       <c r="J3" s="2">
         <v>7567632.91</v>
       </c>
       <c r="K3" s="1">
         <v>22</v>
       </c>
       <c r="L3" s="2">
         <v>28495518.5</v>
       </c>
       <c r="M3" s="2">
         <v>16416148.67</v>
       </c>
       <c r="N3" s="2">
         <v>2896967.41</v>
       </c>
       <c r="O3" s="2">
-        <v>8277005.98</v>
+        <v>8286616.85</v>
       </c>
       <c r="P3" s="2">
-        <v>7035455.08</v>
+        <v>7043624.32</v>
       </c>
       <c r="Q3" s="2">
-        <v>1241550.9</v>
+        <v>1242992.53</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F4" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="1">
         <v>29</v>
       </c>
       <c r="H4" s="2">
@@ -894,57 +894,57 @@
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="F5" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="1">
         <v>11</v>
       </c>
       <c r="H5" s="2">
         <v>231439717.18</v>
       </c>
       <c r="I5" s="2">
         <v>153862544.48</v>
       </c>
       <c r="J5" s="2">
         <v>23531918.62</v>
       </c>
       <c r="K5" s="1">
         <v>11</v>
       </c>
       <c r="L5" s="2">
-        <v>217372718.99</v>
+        <v>215295564.7</v>
       </c>
       <c r="M5" s="2">
-        <v>139987306.11</v>
+        <v>137463948.42</v>
       </c>
       <c r="N5" s="2">
-        <v>21409805.27</v>
+        <v>21023879.95</v>
       </c>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
     </row>
     <row r="6" spans="1:17">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6" s="1">
@@ -1363,60 +1363,60 @@
       <c r="C15" s="3" t="s">
         <v>61</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>66</v>
       </c>
       <c r="F15" t="s">
         <v>67</v>
       </c>
       <c r="G15" s="1">
         <v>19</v>
       </c>
       <c r="H15" s="2">
         <v>324932519.08</v>
       </c>
       <c r="I15" s="2">
         <v>153621669.41</v>
       </c>
       <c r="J15" s="2">
         <v>114351956.05</v>
       </c>
       <c r="K15" s="1">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="L15" s="2">
-        <v>133120793.59</v>
+        <v>165227360.25</v>
       </c>
       <c r="M15" s="2">
-        <v>60238012.49</v>
+        <v>74803671.56</v>
       </c>
       <c r="N15" s="2">
-        <v>62689677.06</v>
+        <v>77874634.62</v>
       </c>
       <c r="O15" s="2">
         <v>629200.0</v>
       </c>
       <c r="P15" s="2">
         <v>629200.0</v>
       </c>
       <c r="Q15" s="2"/>
     </row>
     <row r="16" spans="1:17">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>61</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>68</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>69</v>
       </c>