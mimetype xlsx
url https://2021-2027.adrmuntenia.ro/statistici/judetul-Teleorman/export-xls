--- v12 (2026-09-27)
+++ v13 (2026-10-25)
@@ -797,157 +797,161 @@
       <c r="G3" s="1">
         <v>60</v>
       </c>
       <c r="H3" s="2">
         <v>71916626.79</v>
       </c>
       <c r="I3" s="2">
         <v>42883253.22</v>
       </c>
       <c r="J3" s="2">
         <v>7567632.91</v>
       </c>
       <c r="K3" s="1">
         <v>22</v>
       </c>
       <c r="L3" s="2">
         <v>28495518.5</v>
       </c>
       <c r="M3" s="2">
         <v>16416148.67</v>
       </c>
       <c r="N3" s="2">
         <v>2896967.41</v>
       </c>
       <c r="O3" s="2">
-        <v>8286616.85</v>
+        <v>9042839.21</v>
       </c>
       <c r="P3" s="2">
-        <v>7043624.32</v>
+        <v>7686413.33</v>
       </c>
       <c r="Q3" s="2">
-        <v>1242992.53</v>
+        <v>1356425.88</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F4" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="1">
         <v>29</v>
       </c>
       <c r="H4" s="2">
         <v>220987915.11</v>
       </c>
       <c r="I4" s="2">
         <v>97261648.37</v>
       </c>
       <c r="J4" s="2">
         <v>17163820.29</v>
       </c>
       <c r="K4" s="1">
         <v>13</v>
       </c>
       <c r="L4" s="2">
         <v>122915069.47</v>
       </c>
       <c r="M4" s="2">
         <v>53937326.09</v>
       </c>
       <c r="N4" s="2">
         <v>9518351.65</v>
       </c>
       <c r="O4" s="2">
-        <v>20209657.26</v>
+        <v>22733850.6</v>
       </c>
       <c r="P4" s="2">
-        <v>17178208.64</v>
+        <v>19323772.98</v>
       </c>
       <c r="Q4" s="2">
-        <v>3031448.62</v>
+        <v>3410077.62</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="F5" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="1">
         <v>11</v>
       </c>
       <c r="H5" s="2">
         <v>231439717.18</v>
       </c>
       <c r="I5" s="2">
         <v>153862544.48</v>
       </c>
       <c r="J5" s="2">
         <v>23531918.62</v>
       </c>
       <c r="K5" s="1">
         <v>11</v>
       </c>
       <c r="L5" s="2">
-        <v>215295564.7</v>
+        <v>207190759.58</v>
       </c>
       <c r="M5" s="2">
-        <v>137463948.42</v>
+        <v>136475039.44</v>
       </c>
       <c r="N5" s="2">
-        <v>21023879.95</v>
-[...2 lines deleted...]
-      <c r="P5" s="2"/>
+        <v>20872635.06</v>
+      </c>
+      <c r="O5" s="2">
+        <v>5325370.06</v>
+      </c>
+      <c r="P5" s="2">
+        <v>5325370.06</v>
+      </c>
       <c r="Q5" s="2"/>
     </row>
     <row r="6" spans="1:17">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6" s="1">
         <v>3</v>
       </c>
       <c r="H6" s="2">
@@ -1128,57 +1132,57 @@
       <c r="G10" s="1">
         <v>1</v>
       </c>
       <c r="H10" s="2">
         <v>76179244.22</v>
       </c>
       <c r="I10" s="2">
         <v>54393782.58</v>
       </c>
       <c r="J10" s="2">
         <v>1893383.93</v>
       </c>
       <c r="K10" s="1">
         <v>1</v>
       </c>
       <c r="L10" s="2">
         <v>76405944.29</v>
       </c>
       <c r="M10" s="2">
         <v>54393782.57</v>
       </c>
       <c r="N10" s="2">
         <v>8319049.13</v>
       </c>
       <c r="O10" s="2">
-        <v>26313544.02</v>
+        <v>26579235.14</v>
       </c>
       <c r="P10" s="2">
-        <v>22853440.93</v>
+        <v>23053418.23</v>
       </c>
       <c r="Q10" s="2">
-        <v>3460103.09</v>
+        <v>3525816.91</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>51</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>52</v>
       </c>
       <c r="F11" t="s">
         <v>53</v>
       </c>
       <c r="G11" s="1">
         <v>1</v>
       </c>
       <c r="H11" s="2">
@@ -1375,54 +1379,54 @@
       <c r="G15" s="1">
         <v>19</v>
       </c>
       <c r="H15" s="2">
         <v>324932519.08</v>
       </c>
       <c r="I15" s="2">
         <v>153621669.41</v>
       </c>
       <c r="J15" s="2">
         <v>114351956.05</v>
       </c>
       <c r="K15" s="1">
         <v>15</v>
       </c>
       <c r="L15" s="2">
         <v>165227360.25</v>
       </c>
       <c r="M15" s="2">
         <v>74803671.56</v>
       </c>
       <c r="N15" s="2">
         <v>77874634.62</v>
       </c>
       <c r="O15" s="2">
-        <v>629200.0</v>
+        <v>4979976.49</v>
       </c>
       <c r="P15" s="2">
-        <v>629200.0</v>
+        <v>4979976.49</v>
       </c>
       <c r="Q15" s="2"/>
     </row>
     <row r="16" spans="1:17">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>61</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>68</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>69</v>
       </c>
       <c r="F16" t="s">
         <v>70</v>
       </c>
       <c r="G16" s="1">
         <v>1</v>
       </c>
@@ -1500,60 +1504,60 @@
       <c r="C18" s="3" t="s">
         <v>76</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>77</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>78</v>
       </c>
       <c r="F18" t="s">
         <v>79</v>
       </c>
       <c r="G18" s="1">
         <v>9</v>
       </c>
       <c r="H18" s="2">
         <v>236045128.47</v>
       </c>
       <c r="I18" s="2">
         <v>172879517.84</v>
       </c>
       <c r="J18" s="2">
         <v>26440342.04</v>
       </c>
       <c r="K18" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L18" s="2">
-        <v>124703974.21</v>
+        <v>160083807.86</v>
       </c>
       <c r="M18" s="2">
-        <v>80613148.07</v>
+        <v>102082481.1</v>
       </c>
       <c r="N18" s="2">
-        <v>12329069.73</v>
+        <v>15612614.77</v>
       </c>
       <c r="O18" s="2"/>
       <c r="P18" s="2"/>
       <c r="Q18" s="2"/>
     </row>
     <row r="19" spans="1:17">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>76</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>80</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>81</v>
       </c>
       <c r="F19" t="s">
         <v>82</v>
       </c>
       <c r="G19" s="1">