--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -12,101 +12,110 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Prioritate</t>
   </si>
   <si>
     <t>Obiectiv specific</t>
   </si>
   <si>
     <t>Apel</t>
   </si>
   <si>
     <t>Început depunere</t>
   </si>
   <si>
     <t>Sfârșit depunere</t>
   </si>
   <si>
+    <t>Alocare - Lei -</t>
+  </si>
+  <si>
     <t>Nr. Proiecte</t>
   </si>
   <si>
     <t>Valoare totală proiecte</t>
   </si>
   <si>
     <t>Valoare FEDR proiecte</t>
   </si>
   <si>
     <t>Valoare buget stat proiecte</t>
   </si>
   <si>
+    <t>Grad acoperire proiecte - % -</t>
+  </si>
+  <si>
     <t>Nr. Contracte</t>
   </si>
   <si>
     <t>Valoare totală contracte</t>
   </si>
   <si>
     <t>Valoare FEDR contracte</t>
   </si>
   <si>
     <t>Valoare buget stat contracte</t>
   </si>
   <si>
     <t>Valoare totală plătită</t>
   </si>
   <si>
     <t>Valoare FEDR plătită</t>
   </si>
   <si>
     <t>Valoare buget de stat plătită</t>
+  </si>
+  <si>
+    <t>Grad acoperire contracte - % -</t>
   </si>
   <si>
     <t>P1 - 1</t>
   </si>
   <si>
     <t>RSO1.2 - Valorificarea avantajelor digitalizării, în beneficiul cetățenilor, al companiilor, al organizațiilor de cercetare și al autorităților publice</t>
   </si>
   <si>
     <t>PRSM/481/PRSM_P1/OP1/RSO1.2/PRSM_A38</t>
   </si>
   <si>
     <t>15.10.2024</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t>PRSM/473/PRSM_P1/OP1/RSO1.2/PRSM_A38</t>
   </si>
   <si>
     <t>01.11.2024</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
@@ -454,61 +463,61 @@
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF003399"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="1" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="1" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -772,2163 +781,2485 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q41"/>
+  <dimension ref="A1:T41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:T1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="80" customWidth="true" style="3"/>
     <col min="3" max="3" width="80" customWidth="true" style="3"/>
     <col min="4" max="4" width="80" customWidth="true" style="3"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
-    <col min="7" max="7" width="20" customWidth="true" style="0"/>
-    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
-    <col min="11" max="11" width="20" customWidth="true" style="0"/>
+    <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
-    <col min="13" max="13" width="30" customWidth="true" style="0"/>
+    <col min="13" max="13" width="20" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30" customWidth="true" style="0"/>
+    <col min="20" max="20" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:20">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="7" t="s">
+      <c r="I1" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="7" t="s">
+      <c r="J1" s="6" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="7" t="s">
+      <c r="L1" s="6" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="7" t="s">
+      <c r="N1" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="O1" s="7" t="s">
+      <c r="O1" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="P1" s="7" t="s">
+      <c r="P1" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" s="7" t="s">
+      <c r="Q1" s="6" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D2" s="3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E2" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="F2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="G2" s="1">
+        <v>234230588.24</v>
+      </c>
+      <c r="H2" s="2">
         <v>2</v>
       </c>
-      <c r="H2" s="2">
+      <c r="I2" s="1">
         <v>279015070.0</v>
       </c>
-      <c r="I2" s="2">
+      <c r="J2" s="1">
         <v>204589109.5</v>
       </c>
-      <c r="J2" s="2">
+      <c r="K2" s="1">
         <v>640060.5</v>
       </c>
-      <c r="K2" s="1">
+      <c r="L2" s="1">
+        <v>87.62</v>
+      </c>
+      <c r="M2" s="2">
         <v>1</v>
       </c>
-      <c r="L2" s="2">
+      <c r="N2" s="1">
         <v>236426000.01</v>
       </c>
-      <c r="M2" s="2">
+      <c r="O2" s="1">
         <v>199096000.0</v>
       </c>
-      <c r="N2" s="2"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:17">
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1">
+        <v>85.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:20">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E3" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="F3" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G3" s="1">
+        <v>233302832.38</v>
+      </c>
+      <c r="H3" s="2">
         <v>342</v>
       </c>
-      <c r="H3" s="2">
+      <c r="I3" s="1">
         <v>1627704467.96</v>
       </c>
-      <c r="I3" s="2">
+      <c r="J3" s="1">
         <v>1354574392.74</v>
       </c>
-      <c r="J3" s="2">
+      <c r="K3" s="1">
         <v>207178517.06</v>
       </c>
-      <c r="K3" s="1"/>
-      <c r="L3" s="2"/>
+      <c r="L3" s="1">
+        <v>669.41</v>
+      </c>
       <c r="M3" s="2"/>
-      <c r="N3" s="2"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:17">
+      <c r="N3" s="1"/>
+      <c r="O3" s="1"/>
+      <c r="P3" s="1"/>
+      <c r="Q3" s="1"/>
+      <c r="R3" s="1"/>
+      <c r="S3" s="1"/>
+      <c r="T3" s="1"/>
+    </row>
+    <row r="4" spans="1:20">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="E4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="G4" s="1">
+        <v>234131764.71</v>
+      </c>
+      <c r="H4" s="2">
         <v>820</v>
       </c>
-      <c r="H4" s="2">
+      <c r="I4" s="1">
         <v>1290563422.56</v>
       </c>
-      <c r="I4" s="2">
+      <c r="J4" s="1">
         <v>592034599.13</v>
       </c>
-      <c r="J4" s="2">
+      <c r="K4" s="1">
         <v>105958146.4</v>
       </c>
-      <c r="K4" s="1">
-[...3 lines deleted...]
-        <v>324667789.86</v>
+      <c r="L4" s="1">
+        <v>298.12</v>
       </c>
       <c r="M4" s="2">
-        <v>183853924.46</v>
-[...14 lines deleted...]
-    <row r="5" spans="1:17">
+        <v>245</v>
+      </c>
+      <c r="N4" s="1">
+        <v>325324971.25</v>
+      </c>
+      <c r="O4" s="1">
+        <v>184259118.85</v>
+      </c>
+      <c r="P4" s="1">
+        <v>32516315.04</v>
+      </c>
+      <c r="Q4" s="1">
+        <v>65016443.18</v>
+      </c>
+      <c r="R4" s="1">
+        <v>55506656.89</v>
+      </c>
+      <c r="S4" s="1">
+        <v>9509786.29</v>
+      </c>
+      <c r="T4" s="1">
+        <v>93.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="E5" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="F5" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="G5" s="1">
+        <v>715435200.0</v>
+      </c>
+      <c r="H5" s="2">
         <v>559</v>
       </c>
-      <c r="H5" s="2">
+      <c r="I5" s="1">
         <v>5812240529.63</v>
       </c>
-      <c r="I5" s="2">
+      <c r="J5" s="1">
         <v>2468109825.6</v>
       </c>
-      <c r="J5" s="2">
+      <c r="K5" s="1">
         <v>435517667.93</v>
       </c>
-      <c r="K5" s="1">
+      <c r="L5" s="1">
+        <v>405.85</v>
+      </c>
+      <c r="M5" s="2">
         <v>287</v>
       </c>
-      <c r="L5" s="2">
+      <c r="N5" s="1">
         <v>3460491477.58</v>
       </c>
-      <c r="M5" s="2">
+      <c r="O5" s="1">
         <v>1415709958.55</v>
       </c>
-      <c r="N5" s="2">
+      <c r="P5" s="1">
         <v>249831169.19</v>
       </c>
-      <c r="O5" s="2">
-[...9 lines deleted...]
-    <row r="6" spans="1:17">
+      <c r="Q5" s="1">
+        <v>375265119.57</v>
+      </c>
+      <c r="R5" s="1">
+        <v>319320351.51</v>
+      </c>
+      <c r="S5" s="1">
+        <v>55944768.06</v>
+      </c>
+      <c r="T5" s="1">
+        <v>233.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F6" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="G6" s="1">
+        <v>1094574.06</v>
+      </c>
+      <c r="H6" s="2">
         <v>1</v>
       </c>
-      <c r="H6" s="2">
+      <c r="I6" s="1">
         <v>1286349.06</v>
       </c>
-      <c r="I6" s="2">
+      <c r="J6" s="1">
         <v>379984.07</v>
       </c>
-      <c r="J6" s="2">
+      <c r="K6" s="1">
         <v>354710.57</v>
       </c>
-      <c r="K6" s="1">
+      <c r="L6" s="1">
+        <v>67.12</v>
+      </c>
+      <c r="M6" s="2">
         <v>1</v>
       </c>
-      <c r="L6" s="2">
+      <c r="N6" s="1">
         <v>1242503.95</v>
       </c>
-      <c r="M6" s="2">
+      <c r="O6" s="1">
         <v>596599.42</v>
       </c>
-      <c r="N6" s="2">
+      <c r="P6" s="1">
         <v>105282.25</v>
       </c>
-      <c r="O6" s="2"/>
-[...3 lines deleted...]
-    <row r="7" spans="1:17">
+      <c r="Q6" s="1"/>
+      <c r="R6" s="1"/>
+      <c r="S6" s="1"/>
+      <c r="T6" s="1">
+        <v>64.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E7" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F7" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G7" s="1">
+        <v>237624726.66</v>
+      </c>
+      <c r="H7" s="2">
         <v>1</v>
       </c>
-      <c r="H7" s="2">
+      <c r="I7" s="1">
         <v>237624726.66</v>
       </c>
-      <c r="I7" s="2">
+      <c r="J7" s="1">
         <v>201981017.66</v>
       </c>
-      <c r="J7" s="2">
+      <c r="K7" s="1">
         <v>35643709.0</v>
       </c>
-      <c r="K7" s="1">
+      <c r="L7" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="M7" s="2">
         <v>1</v>
       </c>
-      <c r="L7" s="2">
+      <c r="N7" s="1">
         <v>237624726.66</v>
       </c>
-      <c r="M7" s="2">
+      <c r="O7" s="1">
         <v>201981017.66</v>
       </c>
-      <c r="N7" s="2">
+      <c r="P7" s="1">
         <v>35643709.0</v>
       </c>
-      <c r="O7" s="2">
-[...9 lines deleted...]
-    <row r="8" spans="1:17">
+      <c r="Q7" s="1"/>
+      <c r="R7" s="1"/>
+      <c r="S7" s="1"/>
+      <c r="T7" s="1">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C8" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E8" t="s">
         <v>39</v>
       </c>
-      <c r="D8" s="3" t="s">
+      <c r="F8" t="s">
         <v>40</v>
       </c>
-      <c r="E8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G8" s="1">
+        <v>715524705.89</v>
+      </c>
+      <c r="H8" s="2">
         <v>1</v>
       </c>
-      <c r="H8" s="2">
+      <c r="I8" s="1">
         <v>715524705.89</v>
       </c>
-      <c r="I8" s="2">
+      <c r="J8" s="1">
         <v>608196000.01</v>
       </c>
-      <c r="J8" s="2">
+      <c r="K8" s="1">
         <v>107328705.88</v>
       </c>
-      <c r="K8" s="1">
+      <c r="L8" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="M8" s="2">
         <v>1</v>
       </c>
-      <c r="L8" s="2">
+      <c r="N8" s="1">
         <v>715524705.89</v>
       </c>
-      <c r="M8" s="2">
+      <c r="O8" s="1">
         <v>608196000.01</v>
       </c>
-      <c r="N8" s="2">
+      <c r="P8" s="1">
         <v>107328705.88</v>
       </c>
-      <c r="O8" s="2">
-[...9 lines deleted...]
-    <row r="9" spans="1:17">
+      <c r="Q8" s="1"/>
+      <c r="R8" s="1"/>
+      <c r="S8" s="1"/>
+      <c r="T8" s="1">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E9" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="F9" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="G9" s="1">
+        <v>807475244.65</v>
+      </c>
+      <c r="H9" s="2">
         <v>81</v>
       </c>
-      <c r="H9" s="2">
+      <c r="I9" s="1">
         <v>1181748755.04</v>
       </c>
-      <c r="I9" s="2">
+      <c r="J9" s="1">
         <v>796747920.26</v>
       </c>
-      <c r="J9" s="2">
+      <c r="K9" s="1">
         <v>121744150.14</v>
       </c>
-      <c r="K9" s="1">
-[...3 lines deleted...]
-        <v>752100172.38</v>
+      <c r="L9" s="1">
+        <v>113.75</v>
       </c>
       <c r="M9" s="2">
-        <v>473945637.05</v>
-[...10 lines deleted...]
-      <c r="Q9" s="2">
+        <v>54</v>
+      </c>
+      <c r="N9" s="1">
+        <v>764897432.45</v>
+      </c>
+      <c r="O9" s="1">
+        <v>486761217.48</v>
+      </c>
+      <c r="P9" s="1">
+        <v>74445806.6</v>
+      </c>
+      <c r="Q9" s="1">
+        <v>36171368.54</v>
+      </c>
+      <c r="R9" s="1">
+        <v>34870447.96</v>
+      </c>
+      <c r="S9" s="1">
         <v>1300920.58</v>
       </c>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="T9" s="1">
+        <v>70.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E10" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F10" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="G10" s="1">
+        <v>300078848.64</v>
+      </c>
+      <c r="H10" s="2">
         <v>28</v>
       </c>
-      <c r="H10" s="2">
+      <c r="I10" s="1">
         <v>399451549.9</v>
       </c>
-      <c r="I10" s="2">
+      <c r="J10" s="1">
         <v>317406407.81</v>
       </c>
-      <c r="J10" s="2">
+      <c r="K10" s="1">
         <v>48544676.4</v>
       </c>
-      <c r="K10" s="1">
+      <c r="L10" s="1">
+        <v>121.95</v>
+      </c>
+      <c r="M10" s="2">
         <v>24</v>
       </c>
-      <c r="L10" s="2">
+      <c r="N10" s="1">
         <v>319919573.53</v>
       </c>
-      <c r="M10" s="2">
-[...5 lines deleted...]
-      <c r="O10" s="2">
+      <c r="O10" s="1">
+        <v>248194571.51</v>
+      </c>
+      <c r="P10" s="1">
+        <v>37959171.21</v>
+      </c>
+      <c r="Q10" s="1">
         <v>39125176.43</v>
       </c>
-      <c r="P10" s="2">
+      <c r="R10" s="1">
         <v>37344107.84</v>
       </c>
-      <c r="Q10" s="2">
+      <c r="S10" s="1">
         <v>1781068.59</v>
       </c>
-    </row>
-    <row r="11" spans="1:17">
+      <c r="T10" s="1">
+        <v>95.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="E11" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F11" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G11" s="1">
+        <v>731150.93</v>
+      </c>
+      <c r="H11" s="2">
         <v>1</v>
       </c>
-      <c r="H11" s="2">
+      <c r="I11" s="1">
         <v>2555262.07</v>
       </c>
-      <c r="I11" s="2">
+      <c r="J11" s="1">
         <v>767472.69</v>
       </c>
-      <c r="J11" s="2">
+      <c r="K11" s="1">
         <v>-225727.27</v>
       </c>
-      <c r="K11" s="1">
+      <c r="L11" s="1">
+        <v>74.09</v>
+      </c>
+      <c r="M11" s="2">
         <v>1</v>
       </c>
-      <c r="L11" s="2">
+      <c r="N11" s="1">
         <v>2555262.08</v>
       </c>
-      <c r="M11" s="2">
+      <c r="O11" s="1">
         <v>767472.7</v>
       </c>
-      <c r="N11" s="2">
+      <c r="P11" s="1">
         <v>117378.17</v>
       </c>
-      <c r="O11" s="2">
+      <c r="Q11" s="1">
         <v>713092.75</v>
       </c>
-      <c r="P11" s="2">
+      <c r="R11" s="1">
         <v>618498.9</v>
       </c>
-      <c r="Q11" s="2">
+      <c r="S11" s="1">
         <v>94593.85</v>
       </c>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="T11" s="1">
+        <v>121.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E12" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F12" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G12" s="1">
+        <v>177373851.44</v>
+      </c>
+      <c r="H12" s="2">
         <v>81</v>
       </c>
-      <c r="H12" s="2">
+      <c r="I12" s="1">
         <v>753897991.03</v>
       </c>
-      <c r="I12" s="2">
+      <c r="J12" s="1">
         <v>517853679.56</v>
       </c>
-      <c r="J12" s="2">
+      <c r="K12" s="1">
         <v>68440785.0</v>
       </c>
-      <c r="K12" s="1">
-[...3 lines deleted...]
-        <v>208754494.36</v>
+      <c r="L12" s="1">
+        <v>330.54</v>
       </c>
       <c r="M12" s="2">
-        <v>114150028.81</v>
-[...8 lines deleted...]
-    <row r="13" spans="1:17">
+        <v>23</v>
+      </c>
+      <c r="N12" s="1">
+        <v>221147471.31</v>
+      </c>
+      <c r="O12" s="1">
+        <v>122915791.95</v>
+      </c>
+      <c r="P12" s="1">
+        <v>17194133.41</v>
+      </c>
+      <c r="Q12" s="1"/>
+      <c r="R12" s="1"/>
+      <c r="S12" s="1"/>
+      <c r="T12" s="1">
+        <v>79.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E13" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F13" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G13" s="1">
+        <v>48927046.78</v>
+      </c>
+      <c r="H13" s="2">
         <v>12</v>
       </c>
-      <c r="H13" s="2">
+      <c r="I13" s="1">
         <v>78104826.66</v>
       </c>
-      <c r="I13" s="2">
+      <c r="J13" s="1">
         <v>42507854.12</v>
       </c>
-      <c r="J13" s="2">
+      <c r="K13" s="1">
         <v>5192442.36</v>
       </c>
-      <c r="K13" s="1">
+      <c r="L13" s="1">
+        <v>97.49</v>
+      </c>
+      <c r="M13" s="2">
         <v>12</v>
       </c>
-      <c r="L13" s="2">
+      <c r="N13" s="1">
         <v>83754010.88</v>
       </c>
-      <c r="M13" s="2">
+      <c r="O13" s="1">
         <v>41587989.78</v>
       </c>
-      <c r="N13" s="2">
+      <c r="P13" s="1">
         <v>5051757.21</v>
       </c>
-      <c r="O13" s="2">
-[...5 lines deleted...]
-      <c r="Q13" s="2">
+      <c r="Q13" s="1">
+        <v>29739162.87</v>
+      </c>
+      <c r="R13" s="1">
+        <v>26364230.94</v>
+      </c>
+      <c r="S13" s="1">
         <v>3374931.93</v>
       </c>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="T13" s="1">
+        <v>95.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E14" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="F14" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="G14" s="1">
+        <v>329670442.7</v>
+      </c>
+      <c r="H14" s="2">
         <v>71</v>
       </c>
-      <c r="H14" s="2">
+      <c r="I14" s="1">
         <v>1659749039.67</v>
       </c>
-      <c r="I14" s="2">
+      <c r="J14" s="1">
         <v>1202273941.73</v>
       </c>
-      <c r="J14" s="2">
+      <c r="K14" s="1">
         <v>181923097.23</v>
       </c>
-      <c r="K14" s="1">
+      <c r="L14" s="1">
+        <v>419.87</v>
+      </c>
+      <c r="M14" s="2">
         <v>7</v>
       </c>
-      <c r="L14" s="2">
+      <c r="N14" s="1">
         <v>221796949.43</v>
       </c>
-      <c r="M14" s="2">
+      <c r="O14" s="1">
         <v>144010154.44</v>
       </c>
-      <c r="N14" s="2">
+      <c r="P14" s="1">
         <v>22025082.39</v>
       </c>
-      <c r="O14" s="2"/>
-[...3 lines deleted...]
-    <row r="15" spans="1:17">
+      <c r="Q14" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="R14" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="S14" s="1"/>
+      <c r="T14" s="1">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="E15" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="F15" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="G15" s="1">
+        <v>356637881.91</v>
+      </c>
+      <c r="H15" s="2">
         <v>10</v>
       </c>
-      <c r="H15" s="2">
+      <c r="I15" s="1">
         <v>677562473.75</v>
       </c>
-      <c r="I15" s="2">
+      <c r="J15" s="1">
         <v>353334108.84</v>
       </c>
-      <c r="J15" s="2">
+      <c r="K15" s="1">
         <v>53369394.23</v>
       </c>
-      <c r="K15" s="1">
+      <c r="L15" s="1">
+        <v>114.04</v>
+      </c>
+      <c r="M15" s="2">
         <v>5</v>
       </c>
-      <c r="L15" s="2">
+      <c r="N15" s="1">
         <v>362351422.05</v>
       </c>
-      <c r="M15" s="2">
+      <c r="O15" s="1">
         <v>191690611.35</v>
       </c>
-      <c r="N15" s="2">
+      <c r="P15" s="1">
         <v>29317387.58</v>
       </c>
-      <c r="O15" s="2">
+      <c r="Q15" s="1">
         <v>16379561.75</v>
       </c>
-      <c r="P15" s="2">
+      <c r="R15" s="1">
         <v>15533293.36</v>
       </c>
-      <c r="Q15" s="2">
+      <c r="S15" s="1">
         <v>846268.39</v>
       </c>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="T15" s="1">
+        <v>62.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="E16" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F16" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="G16" s="1">
+        <v>223653974.96</v>
+      </c>
+      <c r="H16" s="2">
         <v>11</v>
       </c>
-      <c r="H16" s="2">
+      <c r="I16" s="1">
         <v>339775087.34</v>
       </c>
-      <c r="I16" s="2">
+      <c r="J16" s="1">
         <v>266459790.64</v>
       </c>
-      <c r="J16" s="2">
+      <c r="K16" s="1">
         <v>34327008.68</v>
       </c>
-      <c r="K16" s="1">
+      <c r="L16" s="1">
+        <v>134.49</v>
+      </c>
+      <c r="M16" s="2">
         <v>10</v>
       </c>
-      <c r="L16" s="2">
+      <c r="N16" s="1">
         <v>247137753.46</v>
       </c>
-      <c r="M16" s="2">
+      <c r="O16" s="1">
         <v>188677385.13</v>
       </c>
-      <c r="N16" s="2">
+      <c r="P16" s="1">
         <v>28856541.26</v>
       </c>
-      <c r="O16" s="2">
-[...9 lines deleted...]
-    <row r="17" spans="1:17">
+      <c r="Q16" s="1">
+        <v>145060791.59</v>
+      </c>
+      <c r="R16" s="1">
+        <v>126023806.74</v>
+      </c>
+      <c r="S16" s="1">
+        <v>19036984.85</v>
+      </c>
+      <c r="T16" s="1">
+        <v>97.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E17" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="F17" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="G17" s="1">
+        <v>387579608.57</v>
+      </c>
+      <c r="H17" s="2">
         <v>12</v>
       </c>
-      <c r="H17" s="2">
+      <c r="I17" s="1">
         <v>718604609.62</v>
       </c>
-      <c r="I17" s="2">
+      <c r="J17" s="1">
         <v>527719784.67</v>
       </c>
-      <c r="J17" s="2">
+      <c r="K17" s="1">
         <v>80680084.42</v>
       </c>
-      <c r="K17" s="1">
+      <c r="L17" s="1">
+        <v>156.97</v>
+      </c>
+      <c r="M17" s="2">
         <v>9</v>
       </c>
-      <c r="L17" s="2">
+      <c r="N17" s="1">
         <v>546689275.39</v>
       </c>
-      <c r="M17" s="2">
+      <c r="O17" s="1">
         <v>385498515.1</v>
       </c>
-      <c r="N17" s="2">
+      <c r="P17" s="1">
         <v>58958596.5</v>
       </c>
-      <c r="O17" s="2">
+      <c r="Q17" s="1">
         <v>7197354.21</v>
       </c>
-      <c r="P17" s="2">
+      <c r="R17" s="1">
         <v>7197354.21</v>
       </c>
-      <c r="Q17" s="2"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:17">
+      <c r="S17" s="1"/>
+      <c r="T17" s="1">
+        <v>115.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="E18" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F18" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="G18" s="1">
+        <v>40965163.96</v>
+      </c>
+      <c r="H18" s="2">
         <v>5</v>
       </c>
-      <c r="H18" s="2">
+      <c r="I18" s="1">
         <v>81110328.41</v>
       </c>
-      <c r="I18" s="2">
+      <c r="J18" s="1">
         <v>49033755.64</v>
       </c>
-      <c r="J18" s="2">
+      <c r="K18" s="1">
         <v>7499280.37</v>
       </c>
-      <c r="K18" s="1">
+      <c r="L18" s="1">
+        <v>138.0</v>
+      </c>
+      <c r="M18" s="2">
         <v>4</v>
       </c>
-      <c r="L18" s="2">
+      <c r="N18" s="1">
         <v>62210627.8</v>
       </c>
-      <c r="M18" s="2">
+      <c r="O18" s="1">
         <v>34820389.37</v>
       </c>
-      <c r="N18" s="2">
+      <c r="P18" s="1">
         <v>5325471.4</v>
       </c>
-      <c r="O18" s="2">
+      <c r="Q18" s="1">
         <v>34247692.65</v>
       </c>
-      <c r="P18" s="2">
+      <c r="R18" s="1">
         <v>29704631.39</v>
       </c>
-      <c r="Q18" s="2">
+      <c r="S18" s="1">
         <v>4543061.26</v>
       </c>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="T18" s="1">
+        <v>98.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="E19" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="F19" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="G19" s="1">
+        <v>12587400.02</v>
+      </c>
+      <c r="H19" s="2">
         <v>2</v>
       </c>
-      <c r="H19" s="2">
+      <c r="I19" s="1">
         <v>6315640.33</v>
       </c>
-      <c r="I19" s="2">
+      <c r="J19" s="1">
         <v>2598090.71</v>
       </c>
-      <c r="J19" s="2">
+      <c r="K19" s="1">
         <v>458486.6</v>
       </c>
-      <c r="K19" s="1"/>
-      <c r="L19" s="2"/>
+      <c r="L19" s="1">
+        <v>24.28</v>
+      </c>
       <c r="M19" s="2"/>
-      <c r="N19" s="2"/>
-[...4 lines deleted...]
-    <row r="20" spans="1:17">
+      <c r="N19" s="1"/>
+      <c r="O19" s="1"/>
+      <c r="P19" s="1"/>
+      <c r="Q19" s="1"/>
+      <c r="R19" s="1"/>
+      <c r="S19" s="1"/>
+      <c r="T19" s="1"/>
+    </row>
+    <row r="20" spans="1:20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E20" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F20" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="G20" s="1">
+        <v>991774661.88</v>
+      </c>
+      <c r="H20" s="2">
         <v>12</v>
       </c>
-      <c r="H20" s="2">
+      <c r="I20" s="1">
         <v>3646964259.46</v>
       </c>
-      <c r="I20" s="2">
+      <c r="J20" s="1">
         <v>2942196071.38</v>
       </c>
-      <c r="J20" s="2">
+      <c r="K20" s="1">
         <v>450112216.19</v>
       </c>
-      <c r="K20" s="1">
+      <c r="L20" s="1">
+        <v>342.04</v>
+      </c>
+      <c r="M20" s="2">
         <v>10</v>
       </c>
-      <c r="L20" s="2">
-[...8 lines deleted...]
-      <c r="O20" s="2">
+      <c r="N20" s="1">
+        <v>2990160654.32</v>
+      </c>
+      <c r="O20" s="1">
+        <v>2282418171.37</v>
+      </c>
+      <c r="P20" s="1">
+        <v>349075720.3</v>
+      </c>
+      <c r="Q20" s="1">
         <v>723567089.15</v>
       </c>
-      <c r="P20" s="2">
-[...6 lines deleted...]
-    <row r="21" spans="1:17">
+      <c r="R20" s="1">
+        <v>658199973.33</v>
+      </c>
+      <c r="S20" s="1">
+        <v>65367115.82</v>
+      </c>
+      <c r="T20" s="1">
+        <v>265.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E21" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F21" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G21" s="1">
+        <v>115594624.29</v>
+      </c>
+      <c r="H21" s="2">
         <v>3</v>
       </c>
-      <c r="H21" s="2">
+      <c r="I21" s="1">
         <v>126691372.29</v>
       </c>
-      <c r="I21" s="2">
+      <c r="J21" s="1">
         <v>97873063.54</v>
       </c>
-      <c r="J21" s="2">
+      <c r="K21" s="1">
         <v>14968821.46</v>
       </c>
-      <c r="K21" s="1">
+      <c r="L21" s="1">
+        <v>97.62</v>
+      </c>
+      <c r="M21" s="2">
         <v>3</v>
       </c>
-      <c r="L21" s="2">
+      <c r="N21" s="1">
         <v>123409998.05</v>
       </c>
-      <c r="M21" s="2">
+      <c r="O21" s="1">
         <v>98255430.67</v>
       </c>
-      <c r="N21" s="2">
+      <c r="P21" s="1">
         <v>15027301.13</v>
       </c>
-      <c r="O21" s="2">
+      <c r="Q21" s="1">
         <v>85922268.93</v>
       </c>
-      <c r="P21" s="2">
+      <c r="R21" s="1">
         <v>36727915.64</v>
       </c>
-      <c r="Q21" s="2">
+      <c r="S21" s="1">
         <v>49194353.29</v>
       </c>
-    </row>
-    <row r="22" spans="1:17">
+      <c r="T21" s="1">
+        <v>98.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="E22" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="F22" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="G22" s="1">
+        <v>42884221.9</v>
+      </c>
+      <c r="H22" s="2">
         <v>49</v>
       </c>
-      <c r="H22" s="2">
+      <c r="I22" s="1">
         <v>482370695.29</v>
       </c>
-      <c r="I22" s="2">
+      <c r="J22" s="1">
         <v>199105716.88</v>
       </c>
-      <c r="J22" s="2">
+      <c r="K22" s="1">
         <v>187202845.45</v>
       </c>
-      <c r="K22" s="1">
+      <c r="L22" s="1">
+        <v>900.82</v>
+      </c>
+      <c r="M22" s="2">
         <v>37</v>
       </c>
-      <c r="L22" s="2">
+      <c r="N22" s="1">
         <v>355475233.48</v>
       </c>
-      <c r="M22" s="2">
+      <c r="O22" s="1">
         <v>137908503.77</v>
       </c>
-      <c r="N22" s="2">
+      <c r="P22" s="1">
         <v>143772029.68</v>
       </c>
-      <c r="O22" s="2">
-[...5 lines deleted...]
-      <c r="Q22" s="2">
+      <c r="Q22" s="1">
+        <v>12990550.83</v>
+      </c>
+      <c r="R22" s="1">
+        <v>12844794.7</v>
+      </c>
+      <c r="S22" s="1">
         <v>145756.13</v>
       </c>
-    </row>
-    <row r="23" spans="1:17">
+      <c r="T22" s="1">
+        <v>657.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="E23" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F23" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="G23" s="1">
+        <v>24351031.22</v>
+      </c>
+      <c r="H23" s="2">
         <v>7</v>
       </c>
-      <c r="H23" s="2">
+      <c r="I23" s="1">
         <v>57170861.72</v>
       </c>
-      <c r="I23" s="2">
+      <c r="J23" s="1">
         <v>18451288.81</v>
       </c>
-      <c r="J23" s="2">
+      <c r="K23" s="1">
         <v>19235672.77</v>
       </c>
-      <c r="K23" s="1">
+      <c r="L23" s="1">
+        <v>154.77</v>
+      </c>
+      <c r="M23" s="2">
         <v>6</v>
       </c>
-      <c r="L23" s="2">
+      <c r="N23" s="1">
         <v>30571042.59</v>
       </c>
-      <c r="M23" s="2">
+      <c r="O23" s="1">
         <v>11683624.78</v>
       </c>
-      <c r="N23" s="2">
+      <c r="P23" s="1">
         <v>12180263.22</v>
       </c>
-      <c r="O23" s="2">
+      <c r="Q23" s="1">
         <v>18564098.53</v>
       </c>
-      <c r="P23" s="2">
+      <c r="R23" s="1">
         <v>9750752.06</v>
       </c>
-      <c r="Q23" s="2">
+      <c r="S23" s="1">
         <v>8813346.47</v>
       </c>
-    </row>
-    <row r="24" spans="1:17">
+      <c r="T23" s="1">
+        <v>98.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="E24" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="F24" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="G24" s="1">
+        <v>69186929.68</v>
+      </c>
+      <c r="H24" s="2">
         <v>126</v>
       </c>
-      <c r="H24" s="2">
+      <c r="I24" s="1">
         <v>2307290374.35</v>
       </c>
-      <c r="I24" s="2">
+      <c r="J24" s="1">
         <v>968491384.95</v>
       </c>
-      <c r="J24" s="2">
+      <c r="K24" s="1">
         <v>956511145.93</v>
       </c>
-      <c r="K24" s="1">
-[...3 lines deleted...]
-        <v>1426799290.94</v>
+      <c r="L24" s="1">
+        <v>2782.32</v>
       </c>
       <c r="M24" s="2">
-        <v>600533582.95</v>
-[...10 lines deleted...]
-      <c r="Q24" s="2">
+        <v>87</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1508376441.18</v>
+      </c>
+      <c r="O24" s="1">
+        <v>637230448.77</v>
+      </c>
+      <c r="P24" s="1">
+        <v>664022876.95</v>
+      </c>
+      <c r="Q24" s="1">
+        <v>30882193.04</v>
+      </c>
+      <c r="R24" s="1">
+        <v>29064593.98</v>
+      </c>
+      <c r="S24" s="1">
         <v>1817599.06</v>
       </c>
-    </row>
-    <row r="25" spans="1:17">
+      <c r="T24" s="1">
+        <v>1881.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="E25" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F25" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="G25" s="1">
+        <v>88327111.8</v>
+      </c>
+      <c r="H25" s="2">
         <v>15</v>
       </c>
-      <c r="H25" s="2">
+      <c r="I25" s="1">
         <v>144691148.33</v>
       </c>
-      <c r="I25" s="2">
+      <c r="J25" s="1">
         <v>42977191.34</v>
       </c>
-      <c r="J25" s="2">
+      <c r="K25" s="1">
         <v>44814916.24</v>
       </c>
-      <c r="K25" s="1">
+      <c r="L25" s="1">
+        <v>99.39</v>
+      </c>
+      <c r="M25" s="2">
         <v>15</v>
       </c>
-      <c r="L25" s="2">
+      <c r="N25" s="1">
         <v>165534834.41</v>
       </c>
-      <c r="M25" s="2">
+      <c r="O25" s="1">
         <v>42379348.24</v>
       </c>
-      <c r="N25" s="2">
+      <c r="P25" s="1">
         <v>44181221.98</v>
       </c>
-      <c r="O25" s="2">
+      <c r="Q25" s="1">
         <v>58861059.28</v>
       </c>
-      <c r="P25" s="2">
+      <c r="R25" s="1">
         <v>29982734.12</v>
       </c>
-      <c r="Q25" s="2">
+      <c r="S25" s="1">
         <v>28878325.16</v>
       </c>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="T25" s="1">
+        <v>98.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="E26" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="F26" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="G26" s="1">
+        <v>133325870.45</v>
+      </c>
+      <c r="H26" s="2">
         <v>8</v>
       </c>
-      <c r="H26" s="2">
+      <c r="I26" s="1">
         <v>157706151.26</v>
       </c>
-      <c r="I26" s="2">
+      <c r="J26" s="1">
         <v>60718219.27</v>
       </c>
-      <c r="J26" s="2">
+      <c r="K26" s="1">
         <v>63298150.27</v>
       </c>
-      <c r="K26" s="1">
+      <c r="L26" s="1">
+        <v>93.02</v>
+      </c>
+      <c r="M26" s="2">
         <v>6</v>
       </c>
-      <c r="L26" s="2">
+      <c r="N26" s="1">
         <v>118505906.35</v>
       </c>
-      <c r="M26" s="2">
+      <c r="O26" s="1">
         <v>46052224.03</v>
       </c>
-      <c r="N26" s="2">
+      <c r="P26" s="1">
         <v>48010259.33</v>
       </c>
-      <c r="O26" s="2">
+      <c r="Q26" s="1">
         <v>7756245.08</v>
       </c>
-      <c r="P26" s="2">
+      <c r="R26" s="1">
         <v>7756245.08</v>
       </c>
-      <c r="Q26" s="2"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:17">
+      <c r="S26" s="1"/>
+      <c r="T26" s="1">
+        <v>71.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="E27" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F27" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="G27" s="1">
+        <v>20147101.02</v>
+      </c>
+      <c r="H27" s="2">
         <v>5</v>
       </c>
-      <c r="H27" s="2">
+      <c r="I27" s="1">
         <v>35324319.68</v>
       </c>
-      <c r="I27" s="2">
+      <c r="J27" s="1">
         <v>14457672.77</v>
       </c>
-      <c r="J27" s="2">
+      <c r="K27" s="1">
         <v>15069252.23</v>
       </c>
-      <c r="K27" s="1">
+      <c r="L27" s="1">
+        <v>146.56</v>
+      </c>
+      <c r="M27" s="2">
         <v>3</v>
       </c>
-      <c r="L27" s="2">
+      <c r="N27" s="1">
         <v>28073202.52</v>
       </c>
-      <c r="M27" s="2">
+      <c r="O27" s="1">
         <v>9632507.24</v>
       </c>
-      <c r="N27" s="2">
+      <c r="P27" s="1">
         <v>10041479.0</v>
       </c>
-      <c r="O27" s="2">
+      <c r="Q27" s="1">
         <v>12218663.09</v>
       </c>
-      <c r="P27" s="2">
+      <c r="R27" s="1">
         <v>6815692.25</v>
       </c>
-      <c r="Q27" s="2">
+      <c r="S27" s="1">
         <v>5402970.84</v>
       </c>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="T27" s="1">
+        <v>98.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="E28" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="F28" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="G28" s="1">
+        <v>236381197.23</v>
+      </c>
+      <c r="H28" s="2">
         <v>12</v>
       </c>
-      <c r="H28" s="2">
+      <c r="I28" s="1">
         <v>403828476.11</v>
       </c>
-      <c r="I28" s="2">
+      <c r="J28" s="1">
         <v>267296701.13</v>
       </c>
-      <c r="J28" s="2">
+      <c r="K28" s="1">
         <v>40880671.95</v>
       </c>
-      <c r="K28" s="1">
+      <c r="L28" s="1">
+        <v>130.37</v>
+      </c>
+      <c r="M28" s="2">
         <v>2</v>
       </c>
-      <c r="L28" s="2">
+      <c r="N28" s="1">
         <v>110691555.68</v>
       </c>
-      <c r="M28" s="2">
+      <c r="O28" s="1">
         <v>54609987.28</v>
       </c>
-      <c r="N28" s="2">
+      <c r="P28" s="1">
         <v>8352114.93</v>
       </c>
-      <c r="O28" s="2"/>
-[...3 lines deleted...]
-    <row r="29" spans="1:17">
+      <c r="Q28" s="1"/>
+      <c r="R28" s="1"/>
+      <c r="S28" s="1"/>
+      <c r="T28" s="1">
+        <v>27.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E29" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F29" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G29" s="1">
+        <v>15310386.89</v>
+      </c>
+      <c r="H29" s="2">
         <v>1</v>
       </c>
-      <c r="H29" s="2">
+      <c r="I29" s="1">
         <v>19309003.46</v>
       </c>
-      <c r="I29" s="2">
+      <c r="J29" s="1">
         <v>12556647.91</v>
       </c>
-      <c r="J29" s="2">
+      <c r="K29" s="1">
         <v>1920428.5</v>
       </c>
-      <c r="K29" s="1">
+      <c r="L29" s="1">
+        <v>94.56</v>
+      </c>
+      <c r="M29" s="2">
         <v>1</v>
       </c>
-      <c r="L29" s="2">
+      <c r="N29" s="1">
         <v>19663714.17</v>
       </c>
-      <c r="M29" s="2">
+      <c r="O29" s="1">
         <v>12228016.78</v>
       </c>
-      <c r="N29" s="2">
+      <c r="P29" s="1">
         <v>1870167.43</v>
       </c>
-      <c r="O29" s="2">
+      <c r="Q29" s="1">
         <v>7020258.4</v>
       </c>
-      <c r="P29" s="2">
+      <c r="R29" s="1">
         <v>6088999.64</v>
       </c>
-      <c r="Q29" s="2">
+      <c r="S29" s="1">
         <v>931258.76</v>
       </c>
-    </row>
-    <row r="30" spans="1:17">
+      <c r="T29" s="1">
+        <v>92.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="E30" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="F30" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="G30" s="1">
+        <v>195451073.68</v>
+      </c>
+      <c r="H30" s="2">
         <v>9</v>
       </c>
-      <c r="H30" s="2">
+      <c r="I30" s="1">
         <v>274736991.64</v>
       </c>
-      <c r="I30" s="2">
+      <c r="J30" s="1">
         <v>216732403.95</v>
       </c>
-      <c r="J30" s="2">
+      <c r="K30" s="1">
         <v>35610280.42</v>
       </c>
-      <c r="K30" s="1">
+      <c r="L30" s="1">
+        <v>129.11</v>
+      </c>
+      <c r="M30" s="2">
         <v>6</v>
       </c>
-      <c r="L30" s="2">
+      <c r="N30" s="1">
         <v>164510207.12</v>
       </c>
-      <c r="M30" s="2">
+      <c r="O30" s="1">
         <v>136943409.83</v>
       </c>
-      <c r="N30" s="2">
+      <c r="P30" s="1">
         <v>23413551.55</v>
       </c>
-      <c r="O30" s="2">
+      <c r="Q30" s="1">
         <v>46336000.52</v>
       </c>
-      <c r="P30" s="2">
-[...6 lines deleted...]
-    <row r="31" spans="1:17">
+      <c r="R30" s="1">
+        <v>41260600.44</v>
+      </c>
+      <c r="S30" s="1">
+        <v>5075400.08</v>
+      </c>
+      <c r="T30" s="1">
+        <v>82.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:20">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="E31" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F31" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G31" s="1">
+        <v>119254117.62</v>
+      </c>
+      <c r="H31" s="2">
         <v>1</v>
       </c>
-      <c r="H31" s="2">
+      <c r="I31" s="1">
         <v>119254117.62</v>
       </c>
-      <c r="I31" s="2">
+      <c r="J31" s="1">
         <v>101365999.98</v>
       </c>
-      <c r="J31" s="2">
+      <c r="K31" s="1">
         <v>17888117.64</v>
       </c>
-      <c r="K31" s="1">
+      <c r="L31" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="M31" s="2">
         <v>1</v>
       </c>
-      <c r="L31" s="2">
+      <c r="N31" s="1">
         <v>119254117.62</v>
       </c>
-      <c r="M31" s="2">
+      <c r="O31" s="1">
         <v>101365999.98</v>
       </c>
-      <c r="N31" s="2">
+      <c r="P31" s="1">
         <v>17888117.64</v>
       </c>
-      <c r="O31" s="2">
-[...9 lines deleted...]
-    <row r="32" spans="1:17">
+      <c r="Q31" s="1"/>
+      <c r="R31" s="1"/>
+      <c r="S31" s="1"/>
+      <c r="T31" s="1">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:20">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D32" s="3" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="E32" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="F32" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="G32" s="1">
+        <v>465765867.23</v>
+      </c>
+      <c r="H32" s="2">
         <v>30</v>
       </c>
-      <c r="H32" s="2">
+      <c r="I32" s="1">
         <v>849680228.39</v>
       </c>
-      <c r="I32" s="2">
+      <c r="J32" s="1">
         <v>567192768.63</v>
       </c>
-      <c r="J32" s="2">
+      <c r="K32" s="1">
         <v>86747074.51</v>
       </c>
-      <c r="K32" s="1">
-[...3 lines deleted...]
-        <v>295573462.35</v>
+      <c r="L32" s="1">
+        <v>140.4</v>
       </c>
       <c r="M32" s="2">
-        <v>198715536.74</v>
-[...12 lines deleted...]
-    <row r="33" spans="1:17">
+        <v>13</v>
+      </c>
+      <c r="N32" s="1">
+        <v>368519356.94</v>
+      </c>
+      <c r="O32" s="1">
+        <v>241442942.82</v>
+      </c>
+      <c r="P32" s="1">
+        <v>36926567.69</v>
+      </c>
+      <c r="Q32" s="1">
+        <v>9253711.59</v>
+      </c>
+      <c r="R32" s="1">
+        <v>9253711.59</v>
+      </c>
+      <c r="S32" s="1"/>
+      <c r="T32" s="1">
+        <v>60.0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:20">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D33" s="3" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="E33" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="F33" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="G33" s="1">
+        <v>8369219.93</v>
+      </c>
+      <c r="H33" s="2">
         <v>7</v>
       </c>
-      <c r="H33" s="2">
+      <c r="I33" s="1">
         <v>11640137.3</v>
       </c>
-      <c r="I33" s="2">
+      <c r="J33" s="1">
         <v>7031468.91</v>
       </c>
-      <c r="J33" s="2">
+      <c r="K33" s="1">
         <v>1075401.11</v>
       </c>
-      <c r="K33" s="1">
+      <c r="L33" s="1">
+        <v>96.87</v>
+      </c>
+      <c r="M33" s="2">
         <v>7</v>
       </c>
-      <c r="L33" s="2">
+      <c r="N33" s="1">
         <v>14829150.52</v>
       </c>
-      <c r="M33" s="2">
+      <c r="O33" s="1">
         <v>7113836.93</v>
       </c>
-      <c r="N33" s="2">
+      <c r="P33" s="1">
         <v>1087998.57</v>
       </c>
-      <c r="O33" s="2">
+      <c r="Q33" s="1">
         <v>5240949.34</v>
       </c>
-      <c r="P33" s="2">
+      <c r="R33" s="1">
         <v>4686773.91</v>
       </c>
-      <c r="Q33" s="2">
+      <c r="S33" s="1">
         <v>554175.43</v>
       </c>
-    </row>
-    <row r="34" spans="1:17">
+      <c r="T33" s="1">
+        <v>98.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:20">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C34" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="E34" t="s">
         <v>102</v>
       </c>
-      <c r="D34" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F34" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="G34" s="1">
+        <v>73575396.04</v>
+      </c>
+      <c r="H34" s="2">
         <v>24</v>
       </c>
-      <c r="H34" s="2">
+      <c r="I34" s="1">
         <v>647490970.24</v>
       </c>
-      <c r="I34" s="2">
+      <c r="J34" s="1">
         <v>529644269.96</v>
       </c>
-      <c r="J34" s="2">
+      <c r="K34" s="1">
         <v>90195721.58</v>
       </c>
-      <c r="K34" s="1">
+      <c r="L34" s="1">
+        <v>842.46</v>
+      </c>
+      <c r="M34" s="2">
         <v>23</v>
       </c>
-      <c r="L34" s="2">
+      <c r="N34" s="1">
         <v>638288759.62</v>
       </c>
-      <c r="M34" s="2">
+      <c r="O34" s="1">
         <v>503820350.56</v>
       </c>
-      <c r="N34" s="2">
+      <c r="P34" s="1">
         <v>87455807.0</v>
       </c>
-      <c r="O34" s="2">
-[...5 lines deleted...]
-      <c r="Q34" s="2">
+      <c r="Q34" s="1">
+        <v>52946915.31</v>
+      </c>
+      <c r="R34" s="1">
+        <v>49797856.8</v>
+      </c>
+      <c r="S34" s="1">
         <v>3149058.51</v>
       </c>
-    </row>
-    <row r="35" spans="1:17">
+      <c r="T34" s="1">
+        <v>804.0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:20">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D35" s="3" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="E35" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F35" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G35" s="1">
+        <v>238508235.3</v>
+      </c>
+      <c r="H35" s="2">
         <v>1</v>
       </c>
-      <c r="H35" s="2">
+      <c r="I35" s="1">
         <v>238508235.3</v>
       </c>
-      <c r="I35" s="2">
+      <c r="J35" s="1">
         <v>202732000.0</v>
       </c>
-      <c r="J35" s="2">
+      <c r="K35" s="1">
         <v>35776235.3</v>
       </c>
-      <c r="K35" s="1">
+      <c r="L35" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="M35" s="2">
         <v>1</v>
       </c>
-      <c r="L35" s="2">
+      <c r="N35" s="1">
         <v>238508235.3</v>
       </c>
-      <c r="M35" s="2">
+      <c r="O35" s="1">
         <v>202732000.0</v>
       </c>
-      <c r="N35" s="2">
+      <c r="P35" s="1">
         <v>35776235.3</v>
       </c>
-      <c r="O35" s="2">
-[...9 lines deleted...]
-    <row r="36" spans="1:17">
+      <c r="Q35" s="1"/>
+      <c r="R35" s="1"/>
+      <c r="S35" s="1"/>
+      <c r="T35" s="1">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:20">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="E36" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F36" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G36" s="1">
+        <v>9940400.0</v>
+      </c>
+      <c r="H36" s="2">
         <v>1</v>
       </c>
-      <c r="H36" s="2">
-[...6 lines deleted...]
-        <v>1005684.65</v>
+      <c r="I36" s="1">
+        <v>8451129.14</v>
+      </c>
+      <c r="J36" s="1">
+        <v>7183459.77</v>
       </c>
       <c r="K36" s="1">
+        <v>1267669.37</v>
+      </c>
+      <c r="L36" s="1">
+        <v>85.02</v>
+      </c>
+      <c r="M36" s="2">
         <v>1</v>
       </c>
-      <c r="L36" s="2">
-[...18 lines deleted...]
-    <row r="37" spans="1:17">
+      <c r="N36" s="1">
+        <v>8451129.14</v>
+      </c>
+      <c r="O36" s="1">
+        <v>7183459.77</v>
+      </c>
+      <c r="P36" s="1">
+        <v>1267669.37</v>
+      </c>
+      <c r="Q36" s="1"/>
+      <c r="R36" s="1"/>
+      <c r="S36" s="1"/>
+      <c r="T36" s="1">
+        <v>85.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:20">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D37" s="3" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E37" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F37" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="G37" s="1">
+        <v>82821976.38</v>
+      </c>
+      <c r="H37" s="2">
         <v>1</v>
       </c>
-      <c r="H37" s="2">
+      <c r="I37" s="1">
         <v>18711123.24</v>
       </c>
-      <c r="I37" s="2">
+      <c r="J37" s="1">
         <v>15904454.75</v>
       </c>
-      <c r="J37" s="2">
+      <c r="K37" s="1">
         <v>2806668.49</v>
       </c>
-      <c r="K37" s="1">
+      <c r="L37" s="1">
+        <v>22.59</v>
+      </c>
+      <c r="M37" s="2">
         <v>1</v>
       </c>
-      <c r="L37" s="2">
+      <c r="N37" s="1">
         <v>40572978.94</v>
       </c>
-      <c r="M37" s="2">
+      <c r="O37" s="1">
         <v>34487032.12</v>
       </c>
-      <c r="N37" s="2">
+      <c r="P37" s="1">
         <v>6085946.82</v>
       </c>
-      <c r="O37" s="2">
-[...9 lines deleted...]
-    <row r="38" spans="1:17">
+      <c r="Q37" s="1"/>
+      <c r="R37" s="1"/>
+      <c r="S37" s="1"/>
+      <c r="T37" s="1">
+        <v>49.0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:20">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="E38" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="F38" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="G38" s="1">
+        <v>124410000.0</v>
+      </c>
+      <c r="H38" s="2">
         <v>1</v>
       </c>
-      <c r="H38" s="2">
+      <c r="I38" s="1">
         <v>94830574.39</v>
       </c>
-      <c r="I38" s="2">
+      <c r="J38" s="1">
         <v>80605988.23</v>
       </c>
-      <c r="J38" s="2">
+      <c r="K38" s="1">
         <v>14224586.16</v>
       </c>
-      <c r="K38" s="1">
+      <c r="L38" s="1">
+        <v>76.22</v>
+      </c>
+      <c r="M38" s="2">
         <v>1</v>
       </c>
-      <c r="L38" s="2">
+      <c r="N38" s="1">
         <v>94830574.39</v>
       </c>
-      <c r="M38" s="2">
+      <c r="O38" s="1">
         <v>80605988.23</v>
       </c>
-      <c r="N38" s="2">
+      <c r="P38" s="1">
         <v>14224586.16</v>
       </c>
-      <c r="O38" s="2">
-[...9 lines deleted...]
-    <row r="39" spans="1:17">
+      <c r="Q38" s="1"/>
+      <c r="R38" s="1"/>
+      <c r="S38" s="1"/>
+      <c r="T38" s="1">
+        <v>76.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:20">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D39" s="3" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="E39" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="F39" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G39" s="1">
+        <v>1018220.0</v>
+      </c>
+      <c r="H39" s="2">
         <v>1</v>
       </c>
-      <c r="H39" s="2">
+      <c r="I39" s="1">
         <v>1018200.66</v>
       </c>
-      <c r="I39" s="2">
+      <c r="J39" s="1">
         <v>865470.56</v>
       </c>
-      <c r="J39" s="2">
+      <c r="K39" s="1">
         <v>152730.1</v>
       </c>
-      <c r="K39" s="1"/>
-      <c r="L39" s="2"/>
+      <c r="L39" s="1">
+        <v>100.0</v>
+      </c>
       <c r="M39" s="2"/>
-      <c r="N39" s="2"/>
-[...4 lines deleted...]
-    <row r="40" spans="1:17">
+      <c r="N39" s="1"/>
+      <c r="O39" s="1"/>
+      <c r="P39" s="1"/>
+      <c r="Q39" s="1"/>
+      <c r="R39" s="1"/>
+      <c r="S39" s="1"/>
+      <c r="T39" s="1"/>
+    </row>
+    <row r="40" spans="1:20">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E40" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="F40" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="G40" s="1">
+        <v>101822000.0</v>
+      </c>
+      <c r="H40" s="2">
         <v>1</v>
       </c>
-      <c r="H40" s="2">
+      <c r="I40" s="1">
         <v>79520000.0</v>
       </c>
-      <c r="I40" s="2">
+      <c r="J40" s="1">
         <v>67592000.0</v>
       </c>
-      <c r="J40" s="2">
+      <c r="K40" s="1">
         <v>11928000.0</v>
       </c>
-      <c r="K40" s="1">
+      <c r="L40" s="1">
+        <v>78.1</v>
+      </c>
+      <c r="M40" s="2">
         <v>1</v>
       </c>
-      <c r="L40" s="2">
+      <c r="N40" s="1">
         <v>79520000.0</v>
       </c>
-      <c r="M40" s="2">
+      <c r="O40" s="1">
         <v>67592000.0</v>
       </c>
-      <c r="N40" s="2">
+      <c r="P40" s="1">
         <v>11928000.0</v>
       </c>
-      <c r="O40" s="2">
-[...9 lines deleted...]
-    <row r="41" spans="1:17">
+      <c r="Q40" s="1"/>
+      <c r="R40" s="1"/>
+      <c r="S40" s="1"/>
+      <c r="T40" s="1">
+        <v>78.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:20">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D41" s="3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="E41" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F41" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="G41" s="1">
+        <v>5248100.0</v>
+      </c>
+      <c r="H41" s="2">
         <v>1</v>
       </c>
-      <c r="H41" s="2">
+      <c r="I41" s="1">
         <v>2004283.6</v>
       </c>
-      <c r="I41" s="2">
+      <c r="J41" s="1">
         <v>1703641.06</v>
       </c>
-      <c r="J41" s="2">
+      <c r="K41" s="1">
         <v>300642.54</v>
       </c>
-      <c r="K41" s="1">
+      <c r="L41" s="1">
+        <v>38.19</v>
+      </c>
+      <c r="M41" s="2">
         <v>1</v>
       </c>
-      <c r="L41" s="2">
+      <c r="N41" s="1">
         <v>2004283.6</v>
       </c>
-      <c r="M41" s="2">
+      <c r="O41" s="1">
         <v>1703641.06</v>
       </c>
-      <c r="N41" s="2">
+      <c r="P41" s="1">
         <v>300642.54</v>
       </c>
-      <c r="O41" s="2"/>
-[...1 lines deleted...]
-      <c r="Q41" s="2"/>
+      <c r="Q41" s="1"/>
+      <c r="R41" s="1"/>
+      <c r="S41" s="1"/>
+      <c r="T41" s="1">
+        <v>38.0</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>