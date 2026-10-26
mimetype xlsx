--- v14 (2026-10-04)
+++ v15 (2026-10-26)
@@ -1014,131 +1014,131 @@
       <c r="F4" t="s">
         <v>31</v>
       </c>
       <c r="G4" s="1">
         <v>234131764.71</v>
       </c>
       <c r="H4" s="2">
         <v>820</v>
       </c>
       <c r="I4" s="1">
         <v>1290563422.56</v>
       </c>
       <c r="J4" s="1">
         <v>592034599.13</v>
       </c>
       <c r="K4" s="1">
         <v>105958146.4</v>
       </c>
       <c r="L4" s="1">
         <v>298.12</v>
       </c>
       <c r="M4" s="2">
         <v>245</v>
       </c>
       <c r="N4" s="1">
-        <v>325324971.25</v>
+        <v>324732859.45</v>
       </c>
       <c r="O4" s="1">
-        <v>184259118.85</v>
+        <v>184223453.02</v>
       </c>
       <c r="P4" s="1">
-        <v>32516315.04</v>
+        <v>32510021.07</v>
       </c>
       <c r="Q4" s="1">
-        <v>65016443.18</v>
+        <v>70444256.67</v>
       </c>
       <c r="R4" s="1">
-        <v>55506656.89</v>
+        <v>60120302.6</v>
       </c>
       <c r="S4" s="1">
-        <v>9509786.29</v>
+        <v>10323954.07</v>
       </c>
       <c r="T4" s="1">
         <v>93.0</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>33</v>
       </c>
       <c r="F5" t="s">
         <v>34</v>
       </c>
       <c r="G5" s="1">
         <v>715435200.0</v>
       </c>
       <c r="H5" s="2">
         <v>559</v>
       </c>
       <c r="I5" s="1">
         <v>5812240529.63</v>
       </c>
       <c r="J5" s="1">
         <v>2468109825.6</v>
       </c>
       <c r="K5" s="1">
         <v>435517667.93</v>
       </c>
       <c r="L5" s="1">
         <v>405.85</v>
       </c>
       <c r="M5" s="2">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="N5" s="1">
-        <v>3460491477.58</v>
+        <v>3448864693.32</v>
       </c>
       <c r="O5" s="1">
-        <v>1415709958.55</v>
+        <v>1411490645.65</v>
       </c>
       <c r="P5" s="1">
-        <v>249831169.19</v>
+        <v>249086584.56</v>
       </c>
       <c r="Q5" s="1">
-        <v>375265119.57</v>
+        <v>418808137.24</v>
       </c>
       <c r="R5" s="1">
-        <v>319320351.51</v>
+        <v>356571916.51</v>
       </c>
       <c r="S5" s="1">
-        <v>55944768.06</v>
+        <v>62236220.73</v>
       </c>
       <c r="T5" s="1">
-        <v>233.0</v>
+        <v>232.0</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E6" t="s">
         <v>36</v>
       </c>
       <c r="F6" t="s">
         <v>37</v>
       </c>
       <c r="G6" s="1">
         <v>1094574.06</v>
       </c>
       <c r="H6" s="2">
@@ -1288,81 +1288,81 @@
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E9" t="s">
         <v>45</v>
       </c>
       <c r="F9" t="s">
         <v>46</v>
       </c>
       <c r="G9" s="1">
         <v>807475244.65</v>
       </c>
       <c r="H9" s="2">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="I9" s="1">
-        <v>1181748755.04</v>
+        <v>1198741148.37</v>
       </c>
       <c r="J9" s="1">
-        <v>796747920.26</v>
+        <v>809955740.1</v>
       </c>
       <c r="K9" s="1">
-        <v>121744150.14</v>
+        <v>123764169.63</v>
       </c>
       <c r="L9" s="1">
-        <v>113.75</v>
+        <v>115.63</v>
       </c>
       <c r="M9" s="2">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N9" s="1">
-        <v>764897432.45</v>
+        <v>762144063.82</v>
       </c>
       <c r="O9" s="1">
-        <v>486761217.48</v>
+        <v>489417617.46</v>
       </c>
       <c r="P9" s="1">
-        <v>74445806.6</v>
+        <v>74852079.55</v>
       </c>
       <c r="Q9" s="1">
-        <v>36171368.54</v>
+        <v>55596097.19</v>
       </c>
       <c r="R9" s="1">
-        <v>34870447.96</v>
+        <v>54295176.61</v>
       </c>
       <c r="S9" s="1">
         <v>1300920.58</v>
       </c>
       <c r="T9" s="1">
         <v>70.0</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E10" t="s">
         <v>48</v>
       </c>
       <c r="F10" t="s">
@@ -1377,57 +1377,57 @@
       <c r="I10" s="1">
         <v>399451549.9</v>
       </c>
       <c r="J10" s="1">
         <v>317406407.81</v>
       </c>
       <c r="K10" s="1">
         <v>48544676.4</v>
       </c>
       <c r="L10" s="1">
         <v>121.95</v>
       </c>
       <c r="M10" s="2">
         <v>24</v>
       </c>
       <c r="N10" s="1">
         <v>319919573.53</v>
       </c>
       <c r="O10" s="1">
         <v>248194571.51</v>
       </c>
       <c r="P10" s="1">
         <v>37959171.21</v>
       </c>
       <c r="Q10" s="1">
-        <v>39125176.43</v>
+        <v>39695465.74</v>
       </c>
       <c r="R10" s="1">
-        <v>37344107.84</v>
+        <v>37611637.27</v>
       </c>
       <c r="S10" s="1">
-        <v>1781068.59</v>
+        <v>2083828.47</v>
       </c>
       <c r="T10" s="1">
         <v>95.0</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E11" t="s">
         <v>51</v>
       </c>
       <c r="F11" t="s">
         <v>52</v>
       </c>
       <c r="G11" s="1">
@@ -1489,66 +1489,66 @@
       <c r="E12" t="s">
         <v>54</v>
       </c>
       <c r="F12" t="s">
         <v>55</v>
       </c>
       <c r="G12" s="1">
         <v>177373851.44</v>
       </c>
       <c r="H12" s="2">
         <v>81</v>
       </c>
       <c r="I12" s="1">
         <v>753897991.03</v>
       </c>
       <c r="J12" s="1">
         <v>517853679.56</v>
       </c>
       <c r="K12" s="1">
         <v>68440785.0</v>
       </c>
       <c r="L12" s="1">
         <v>330.54</v>
       </c>
       <c r="M12" s="2">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="N12" s="1">
-        <v>221147471.31</v>
+        <v>250276341.01</v>
       </c>
       <c r="O12" s="1">
-        <v>122915791.95</v>
+        <v>136636124.82</v>
       </c>
       <c r="P12" s="1">
-        <v>17194133.41</v>
+        <v>17789331.15</v>
       </c>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1">
-        <v>79.0</v>
+        <v>87.0</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>56</v>
       </c>
       <c r="E13" t="s">
         <v>51</v>
       </c>
       <c r="F13" t="s">
         <v>52</v>
       </c>
       <c r="G13" s="1">
         <v>48927046.78</v>
       </c>
       <c r="H13" s="2">
@@ -1607,70 +1607,70 @@
       <c r="E14" t="s">
         <v>59</v>
       </c>
       <c r="F14" t="s">
         <v>60</v>
       </c>
       <c r="G14" s="1">
         <v>329670442.7</v>
       </c>
       <c r="H14" s="2">
         <v>71</v>
       </c>
       <c r="I14" s="1">
         <v>1659749039.67</v>
       </c>
       <c r="J14" s="1">
         <v>1202273941.73</v>
       </c>
       <c r="K14" s="1">
         <v>181923097.23</v>
       </c>
       <c r="L14" s="1">
         <v>419.87</v>
       </c>
       <c r="M14" s="2">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="N14" s="1">
-        <v>221796949.43</v>
+        <v>298002557.52</v>
       </c>
       <c r="O14" s="1">
-        <v>144010154.44</v>
+        <v>204117158.16</v>
       </c>
       <c r="P14" s="1">
-        <v>22025082.39</v>
+        <v>31217918.26</v>
       </c>
       <c r="Q14" s="1">
         <v>5000000.0</v>
       </c>
       <c r="R14" s="1">
         <v>5000000.0</v>
       </c>
       <c r="S14" s="1"/>
       <c r="T14" s="1">
-        <v>50.0</v>
+        <v>71.0</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>61</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>63</v>
       </c>
       <c r="E15" t="s">
         <v>64</v>
       </c>
       <c r="F15" t="s">
         <v>65</v>
       </c>
       <c r="G15" s="1">
         <v>356637881.91</v>
       </c>
       <c r="H15" s="2">
@@ -1741,57 +1741,57 @@
       <c r="I16" s="1">
         <v>339775087.34</v>
       </c>
       <c r="J16" s="1">
         <v>266459790.64</v>
       </c>
       <c r="K16" s="1">
         <v>34327008.68</v>
       </c>
       <c r="L16" s="1">
         <v>134.49</v>
       </c>
       <c r="M16" s="2">
         <v>10</v>
       </c>
       <c r="N16" s="1">
         <v>247137753.46</v>
       </c>
       <c r="O16" s="1">
         <v>188677385.13</v>
       </c>
       <c r="P16" s="1">
         <v>28856541.26</v>
       </c>
       <c r="Q16" s="1">
-        <v>145060791.59</v>
+        <v>145326482.71</v>
       </c>
       <c r="R16" s="1">
-        <v>126023806.74</v>
+        <v>126223784.04</v>
       </c>
       <c r="S16" s="1">
-        <v>19036984.85</v>
+        <v>19102698.67</v>
       </c>
       <c r="T16" s="1">
         <v>97.0</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>67</v>
       </c>
       <c r="E17" t="s">
         <v>68</v>
       </c>
       <c r="F17" t="s">
         <v>69</v>
       </c>
       <c r="G17" s="1">
@@ -1974,54 +1974,54 @@
       <c r="J20" s="1">
         <v>2942196071.38</v>
       </c>
       <c r="K20" s="1">
         <v>450112216.19</v>
       </c>
       <c r="L20" s="1">
         <v>342.04</v>
       </c>
       <c r="M20" s="2">
         <v>10</v>
       </c>
       <c r="N20" s="1">
         <v>2990160654.32</v>
       </c>
       <c r="O20" s="1">
         <v>2282418171.37</v>
       </c>
       <c r="P20" s="1">
         <v>349075720.3</v>
       </c>
       <c r="Q20" s="1">
         <v>723567089.15</v>
       </c>
       <c r="R20" s="1">
-        <v>658199973.33</v>
+        <v>657357815.33</v>
       </c>
       <c r="S20" s="1">
-        <v>65367115.82</v>
+        <v>66209273.82</v>
       </c>
       <c r="T20" s="1">
         <v>265.0</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>72</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>79</v>
       </c>
       <c r="E21" t="s">
         <v>51</v>
       </c>
       <c r="F21" t="s">
         <v>52</v>
       </c>
       <c r="G21" s="1">
@@ -2086,119 +2086,119 @@
       <c r="F22" t="s">
         <v>84</v>
       </c>
       <c r="G22" s="1">
         <v>42884221.9</v>
       </c>
       <c r="H22" s="2">
         <v>49</v>
       </c>
       <c r="I22" s="1">
         <v>482370695.29</v>
       </c>
       <c r="J22" s="1">
         <v>199105716.88</v>
       </c>
       <c r="K22" s="1">
         <v>187202845.45</v>
       </c>
       <c r="L22" s="1">
         <v>900.82</v>
       </c>
       <c r="M22" s="2">
         <v>37</v>
       </c>
       <c r="N22" s="1">
-        <v>355475233.48</v>
+        <v>355532778.51</v>
       </c>
       <c r="O22" s="1">
         <v>137908503.77</v>
       </c>
       <c r="P22" s="1">
         <v>143772029.68</v>
       </c>
       <c r="Q22" s="1">
-        <v>12990550.83</v>
+        <v>17705857.4</v>
       </c>
       <c r="R22" s="1">
-        <v>12844794.7</v>
+        <v>15562307.14</v>
       </c>
       <c r="S22" s="1">
-        <v>145756.13</v>
+        <v>2143550.26</v>
       </c>
       <c r="T22" s="1">
         <v>657.0</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>80</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>81</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>85</v>
       </c>
       <c r="E23" t="s">
         <v>51</v>
       </c>
       <c r="F23" t="s">
         <v>86</v>
       </c>
       <c r="G23" s="1">
         <v>24351031.22</v>
       </c>
       <c r="H23" s="2">
         <v>7</v>
       </c>
       <c r="I23" s="1">
         <v>57170861.72</v>
       </c>
       <c r="J23" s="1">
         <v>18451288.81</v>
       </c>
       <c r="K23" s="1">
         <v>19235672.77</v>
       </c>
       <c r="L23" s="1">
         <v>154.77</v>
       </c>
       <c r="M23" s="2">
         <v>6</v>
       </c>
       <c r="N23" s="1">
-        <v>30571042.59</v>
+        <v>38784200.88</v>
       </c>
       <c r="O23" s="1">
-        <v>11683624.78</v>
+        <v>11682881.11</v>
       </c>
       <c r="P23" s="1">
-        <v>12180263.22</v>
+        <v>12179487.9</v>
       </c>
       <c r="Q23" s="1">
         <v>18564098.53</v>
       </c>
       <c r="R23" s="1">
         <v>9750752.06</v>
       </c>
       <c r="S23" s="1">
         <v>8813346.47</v>
       </c>
       <c r="T23" s="1">
         <v>98.0</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>80</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>81</v>
       </c>
       <c r="D24" s="3" t="s">
@@ -2210,69 +2210,69 @@
       <c r="F24" t="s">
         <v>89</v>
       </c>
       <c r="G24" s="1">
         <v>69186929.68</v>
       </c>
       <c r="H24" s="2">
         <v>126</v>
       </c>
       <c r="I24" s="1">
         <v>2307290374.35</v>
       </c>
       <c r="J24" s="1">
         <v>968491384.95</v>
       </c>
       <c r="K24" s="1">
         <v>956511145.93</v>
       </c>
       <c r="L24" s="1">
         <v>2782.32</v>
       </c>
       <c r="M24" s="2">
         <v>87</v>
       </c>
       <c r="N24" s="1">
-        <v>1508376441.18</v>
+        <v>1505849757.48</v>
       </c>
       <c r="O24" s="1">
-        <v>637230448.77</v>
+        <v>635996888.46</v>
       </c>
       <c r="P24" s="1">
-        <v>664022876.95</v>
+        <v>662736868.48</v>
       </c>
       <c r="Q24" s="1">
-        <v>30882193.04</v>
+        <v>48805628.8</v>
       </c>
       <c r="R24" s="1">
-        <v>29064593.98</v>
+        <v>46088617.64</v>
       </c>
       <c r="S24" s="1">
-        <v>1817599.06</v>
+        <v>2717011.16</v>
       </c>
       <c r="T24" s="1">
-        <v>1881.0</v>
+        <v>1877.0</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>80</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>81</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>90</v>
       </c>
       <c r="E25" t="s">
         <v>51</v>
       </c>
       <c r="F25" t="s">
         <v>49</v>
       </c>
       <c r="G25" s="1">
         <v>88327111.8</v>
       </c>
       <c r="H25" s="2">
@@ -2343,120 +2343,122 @@
       <c r="I26" s="1">
         <v>157706151.26</v>
       </c>
       <c r="J26" s="1">
         <v>60718219.27</v>
       </c>
       <c r="K26" s="1">
         <v>63298150.27</v>
       </c>
       <c r="L26" s="1">
         <v>93.02</v>
       </c>
       <c r="M26" s="2">
         <v>6</v>
       </c>
       <c r="N26" s="1">
         <v>118505906.35</v>
       </c>
       <c r="O26" s="1">
         <v>46052224.03</v>
       </c>
       <c r="P26" s="1">
         <v>48010259.33</v>
       </c>
       <c r="Q26" s="1">
-        <v>7756245.08</v>
+        <v>9333744.51</v>
       </c>
       <c r="R26" s="1">
-        <v>7756245.08</v>
-[...1 lines deleted...]
-      <c r="S26" s="1"/>
+        <v>8969015.56</v>
+      </c>
+      <c r="S26" s="1">
+        <v>364728.95</v>
+      </c>
       <c r="T26" s="1">
         <v>71.0</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>80</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>81</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>94</v>
       </c>
       <c r="E27" t="s">
         <v>51</v>
       </c>
       <c r="F27" t="s">
         <v>86</v>
       </c>
       <c r="G27" s="1">
         <v>20147101.02</v>
       </c>
       <c r="H27" s="2">
         <v>5</v>
       </c>
       <c r="I27" s="1">
         <v>35324319.68</v>
       </c>
       <c r="J27" s="1">
         <v>14457672.77</v>
       </c>
       <c r="K27" s="1">
         <v>15069252.23</v>
       </c>
       <c r="L27" s="1">
         <v>146.56</v>
       </c>
       <c r="M27" s="2">
         <v>3</v>
       </c>
       <c r="N27" s="1">
-        <v>28073202.52</v>
+        <v>27999210.29</v>
       </c>
       <c r="O27" s="1">
-        <v>9632507.24</v>
+        <v>9597005.76</v>
       </c>
       <c r="P27" s="1">
-        <v>10041479.0</v>
+        <v>10004475.49</v>
       </c>
       <c r="Q27" s="1">
-        <v>12218663.09</v>
+        <v>13110518.49</v>
       </c>
       <c r="R27" s="1">
-        <v>6815692.25</v>
+        <v>7175794.11</v>
       </c>
       <c r="S27" s="1">
-        <v>5402970.84</v>
+        <v>5934724.38</v>
       </c>
       <c r="T27" s="1">
-        <v>98.0</v>
+        <v>97.0</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>95</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>96</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>97</v>
       </c>
       <c r="E28" t="s">
         <v>98</v>
       </c>
       <c r="F28" t="s">
         <v>99</v>
       </c>
       <c r="G28" s="1">
         <v>236381197.23</v>
       </c>
       <c r="H28" s="2">
@@ -2689,70 +2691,70 @@
       <c r="E32" t="s">
         <v>107</v>
       </c>
       <c r="F32" t="s">
         <v>108</v>
       </c>
       <c r="G32" s="1">
         <v>465765867.23</v>
       </c>
       <c r="H32" s="2">
         <v>30</v>
       </c>
       <c r="I32" s="1">
         <v>849680228.39</v>
       </c>
       <c r="J32" s="1">
         <v>567192768.63</v>
       </c>
       <c r="K32" s="1">
         <v>86747074.51</v>
       </c>
       <c r="L32" s="1">
         <v>140.4</v>
       </c>
       <c r="M32" s="2">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="N32" s="1">
-        <v>368519356.94</v>
+        <v>456589062.36</v>
       </c>
       <c r="O32" s="1">
-        <v>241442942.82</v>
+        <v>289165944.99</v>
       </c>
       <c r="P32" s="1">
-        <v>36926567.69</v>
+        <v>44225379.77</v>
       </c>
       <c r="Q32" s="1">
         <v>9253711.59</v>
       </c>
       <c r="R32" s="1">
         <v>9253711.59</v>
       </c>
       <c r="S32" s="1"/>
       <c r="T32" s="1">
-        <v>60.0</v>
+        <v>72.0</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>105</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>109</v>
       </c>
       <c r="E33" t="s">
         <v>68</v>
       </c>
       <c r="F33" t="s">
         <v>110</v>
       </c>
       <c r="G33" s="1">
         <v>8369219.93</v>
       </c>
       <c r="H33" s="2">
@@ -2823,57 +2825,57 @@
       <c r="I34" s="1">
         <v>647490970.24</v>
       </c>
       <c r="J34" s="1">
         <v>529644269.96</v>
       </c>
       <c r="K34" s="1">
         <v>90195721.58</v>
       </c>
       <c r="L34" s="1">
         <v>842.46</v>
       </c>
       <c r="M34" s="2">
         <v>23</v>
       </c>
       <c r="N34" s="1">
         <v>638288759.62</v>
       </c>
       <c r="O34" s="1">
         <v>503820350.56</v>
       </c>
       <c r="P34" s="1">
         <v>87455807.0</v>
       </c>
       <c r="Q34" s="1">
-        <v>52946915.31</v>
+        <v>67746915.32</v>
       </c>
       <c r="R34" s="1">
-        <v>49797856.8</v>
+        <v>63545350.04</v>
       </c>
       <c r="S34" s="1">
-        <v>3149058.51</v>
+        <v>4201565.28</v>
       </c>
       <c r="T34" s="1">
         <v>804.0</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>105</v>
       </c>
       <c r="D35" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E35" t="s">
         <v>39</v>
       </c>
       <c r="F35" t="s">
         <v>40</v>
       </c>
       <c r="G35" s="1">