--- v5 (2026-03-12)
+++ v6 (2026-04-04)
@@ -128,84 +128,84 @@
   <si>
     <t>207.178.517,06</t>
   </si>
   <si>
     <t>RSO1.3 - Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive</t>
   </si>
   <si>
     <t>PRSM/160/PRSM_P1/OP1/RSO1.3/PRSM_A44</t>
   </si>
   <si>
     <t>15.03.2024</t>
   </si>
   <si>
     <t>15.07.2024</t>
   </si>
   <si>
     <t>1.290.563.422,56</t>
   </si>
   <si>
     <t>592.034.599,13</t>
   </si>
   <si>
     <t>105.958.146,40</t>
   </si>
   <si>
-    <t>296.427.002,33</t>
-[...5 lines deleted...]
-    <t>29.599.430,61</t>
+    <t>310.714.452,13</t>
+  </si>
+  <si>
+    <t>175.973.283,59</t>
+  </si>
+  <si>
+    <t>31.054.108,83</t>
   </si>
   <si>
     <t>PRSM/267/PRSM_P1/OP1/RSO1.3/PRSM_A44</t>
   </si>
   <si>
     <t>30.04.2024</t>
   </si>
   <si>
     <t>09.08.2024</t>
   </si>
   <si>
     <t>5.812.240.529,63</t>
   </si>
   <si>
     <t>2.468.109.825,60</t>
   </si>
   <si>
     <t>435.517.667,93</t>
   </si>
   <si>
-    <t>3.622.995.989,07</t>
-[...5 lines deleted...]
-    <t>263.934.292,30</t>
+    <t>3.625.961.094,70</t>
+  </si>
+  <si>
+    <t>1.496.705.059,40</t>
+  </si>
+  <si>
+    <t>264.124.422,30</t>
   </si>
   <si>
     <t>PRSM/462/PRSM_P1/OP1/RSO1.3/PRSM_A39 - etapizate</t>
   </si>
   <si>
     <t>02.08.2024</t>
   </si>
   <si>
     <t>30.08.2024</t>
   </si>
   <si>
     <t>1.286.349,06</t>
   </si>
   <si>
     <t>379.984,07</t>
   </si>
   <si>
     <t>354.710,57</t>
   </si>
   <si>
     <t>1.242.503,95</t>
   </si>
   <si>
     <t>596.599,42</t>
   </si>
@@ -236,57 +236,57 @@
   <si>
     <t>RSO2.1 - Promovarea eficienței energetice și reducerea emisiilor de gaze cu efect de seră</t>
   </si>
   <si>
     <t>PRSM/701/PRSM_P2/OP2</t>
   </si>
   <si>
     <t>715.524.705,89</t>
   </si>
   <si>
     <t>608.196.000,01</t>
   </si>
   <si>
     <t>107.328.705,88</t>
   </si>
   <si>
     <t>PRSM/638/PRSM_P2/OP2</t>
   </si>
   <si>
     <t>23.05.2025</t>
   </si>
   <si>
     <t>21.05.2027</t>
   </si>
   <si>
-    <t>984.182.934,57</t>
-[...5 lines deleted...]
-    <t>98.765.635,04</t>
+    <t>1.011.062.797,09</t>
+  </si>
+  <si>
+    <t>667.409.715,43</t>
+  </si>
+  <si>
+    <t>101.963.014,40</t>
   </si>
   <si>
     <t>702.651.433,73</t>
   </si>
   <si>
     <t>429.565.653,02</t>
   </si>
   <si>
     <t>65.698.281,69</t>
   </si>
   <si>
     <t>PRSM/265/PRSM_P2/OP2/RSO2.1/PRSM_A37</t>
   </si>
   <si>
     <t>15.05.2024</t>
   </si>
   <si>
     <t>15.11.2024</t>
   </si>
   <si>
     <t>399.451.549,90</t>
   </si>
   <si>
     <t>317.406.407,81</t>
   </si>
@@ -326,57 +326,57 @@
   <si>
     <t>767.472,70</t>
   </si>
   <si>
     <t>117.378,17</t>
   </si>
   <si>
     <t>PRSM/249/PRSM_P2/OP2/RSO2.1/PRSM_A34</t>
   </si>
   <si>
     <t>01.04.2024</t>
   </si>
   <si>
     <t>15.02.2025</t>
   </si>
   <si>
     <t>753.897.991,03</t>
   </si>
   <si>
     <t>517.853.679,56</t>
   </si>
   <si>
     <t>68.440.785,00</t>
   </si>
   <si>
-    <t>78.156.725,54</t>
-[...5 lines deleted...]
-    <t>7.123.369,07</t>
+    <t>117.923.634,93</t>
+  </si>
+  <si>
+    <t>69.795.778,70</t>
+  </si>
+  <si>
+    <t>10.674.648,41</t>
   </si>
   <si>
     <t>PRSM/423/PRSM_P2/OP2/RSO2.1/PRSM_A34 - etapizate</t>
   </si>
   <si>
     <t>78.104.826,66</t>
   </si>
   <si>
     <t>42.507.854,12</t>
   </si>
   <si>
     <t>5.192.442,36</t>
   </si>
   <si>
     <t>83.754.010,88</t>
   </si>
   <si>
     <t>41.587.989,78</t>
   </si>
   <si>
     <t>5.051.757,21</t>
   </si>
   <si>
     <t>RSO2.7 - Intensificare acțiunilor de protecție și conservare a naturii, a biodiversității și a infrastructurii verzi, inclusiv în zonele urbane, precum și reducerea tuturor formelor de poluare</t>
   </si>
@@ -410,105 +410,105 @@
   <si>
     <t>P3 - 3</t>
   </si>
   <si>
     <t>RSO2.8 - Promovarea mobilității urbane multimodale sustenabile, ca parte a tranziției către o economie cu zero emisii de dioxid de carbon</t>
   </si>
   <si>
     <t>PRSM/414/PRSM_P3/OP2/RSO2.8/PRSM_A26</t>
   </si>
   <si>
     <t>22.07.2024</t>
   </si>
   <si>
     <t>21.07.2026</t>
   </si>
   <si>
     <t>550.716.816,79</t>
   </si>
   <si>
     <t>245.742.527,06</t>
   </si>
   <si>
     <t>36.914.424,03</t>
   </si>
   <si>
-    <t>198.429.533,00</t>
-[...5 lines deleted...]
-    <t>17.587.734,63</t>
+    <t>362.351.422,05</t>
+  </si>
+  <si>
+    <t>191.690.611,35</t>
+  </si>
+  <si>
+    <t>29.317.387,58</t>
   </si>
   <si>
     <t>PRSM/435/PRSM_P3/OP2/RSO2.8/PRSM_A26 - etapizate</t>
   </si>
   <si>
     <t>339.775.087,34</t>
   </si>
   <si>
     <t>266.459.790,64</t>
   </si>
   <si>
     <t>34.327.008,68</t>
   </si>
   <si>
     <t>248.980.458,50</t>
   </si>
   <si>
     <t>190.105.878,69</t>
   </si>
   <si>
     <t>29.075.016,77</t>
   </si>
   <si>
     <t>PRSM/366/PRSM_P3/OP2/RSO2.8/PRSM_A26</t>
   </si>
   <si>
     <t>16.09.2024</t>
   </si>
   <si>
     <t>15.09.2025</t>
   </si>
   <si>
     <t>718.604.609,62</t>
   </si>
   <si>
     <t>527.719.784,67</t>
   </si>
   <si>
     <t>80.680.084,42</t>
   </si>
   <si>
-    <t>158.576.440,75</t>
-[...5 lines deleted...]
-    <t>16.907.951,44</t>
+    <t>252.121.610,76</t>
+  </si>
+  <si>
+    <t>174.014.697,64</t>
+  </si>
+  <si>
+    <t>26.614.012,58</t>
   </si>
   <si>
     <t>PRSM/438/PRSM_P3/OP2/RSO2.8/PRSM_A26 - etapizate</t>
   </si>
   <si>
     <t>81.110.328,41</t>
   </si>
   <si>
     <t>49.033.755,64</t>
   </si>
   <si>
     <t>7.499.280,37</t>
   </si>
   <si>
     <t>62.210.627,80</t>
   </si>
   <si>
     <t>34.820.389,37</t>
   </si>
   <si>
     <t>5.325.471,40</t>
   </si>
   <si>
     <t>P4 - 4</t>
   </si>
@@ -566,108 +566,108 @@
   <si>
     <t>P5 - 5</t>
   </si>
   <si>
     <t>RSO4.2 - Îmbunătățirea accesului la servicii și favorabile incluziunii și de calitate în educație, formare și învățare pe tot parcursul vieții prin dezvoltarea infrastructurii accesibile, inclusiv prin promovarea rezilienței pentru educația și formarea la distanță și online</t>
   </si>
   <si>
     <t>PRSM/318/PRSM_P5/OP4/RSO4.2/PRSM_A1</t>
   </si>
   <si>
     <t>28.06.2024</t>
   </si>
   <si>
     <t>27.12.2024</t>
   </si>
   <si>
     <t>482.370.695,29</t>
   </si>
   <si>
     <t>199.105.716,88</t>
   </si>
   <si>
     <t>187.202.845,45</t>
   </si>
   <si>
-    <t>37.491.830,86</t>
-[...5 lines deleted...]
-    <t>12.072.487,94</t>
+    <t>85.360.748,82</t>
+  </si>
+  <si>
+    <t>30.105.737,80</t>
+  </si>
+  <si>
+    <t>31.385.736,59</t>
   </si>
   <si>
     <t>PRSM/432/PRSM_P5/OP4/RSO4.2/PRSM_A1 - etapizate</t>
   </si>
   <si>
     <t>31.07.2024</t>
   </si>
   <si>
     <t>57.170.861,72</t>
   </si>
   <si>
     <t>18.451.288,81</t>
   </si>
   <si>
     <t>19.235.672,77</t>
   </si>
   <si>
     <t>30.571.042,59</t>
   </si>
   <si>
     <t>11.683.624,78</t>
   </si>
   <si>
     <t>12.180.263,22</t>
   </si>
   <si>
     <t>PRSM/310/PRSM_P5/OP4/RSO4.2/PRSM_A23</t>
   </si>
   <si>
     <t>19.06.2024</t>
   </si>
   <si>
     <t>19.02.2025</t>
   </si>
   <si>
     <t>2.306.969.247,06</t>
   </si>
   <si>
     <t>968.344.158,64</t>
   </si>
   <si>
     <t>956.349.053,22</t>
   </si>
   <si>
-    <t>25.311.060,67</t>
-[...5 lines deleted...]
-    <t>9.944.376,17</t>
+    <t>130.191.346,10</t>
+  </si>
+  <si>
+    <t>48.279.556,44</t>
+  </si>
+  <si>
+    <t>50.332.292,87</t>
   </si>
   <si>
     <t>PRSM/433/PRSM_P5/OP4/RSO4.2/PRSM_A23 - etapizate</t>
   </si>
   <si>
     <t>144.691.148,33</t>
   </si>
   <si>
     <t>42.977.191,34</t>
   </si>
   <si>
     <t>44.814.916,24</t>
   </si>
   <si>
     <t>155.206.061,12</t>
   </si>
   <si>
     <t>42.379.348,24</t>
   </si>
   <si>
     <t>44.181.221,97</t>
   </si>
   <si>
     <t>PRSM/298/PRSM_P5/OP4/RSO4.2/PRSM_A22</t>
   </si>
@@ -809,57 +809,57 @@
   <si>
     <t>17.888.117,64</t>
   </si>
   <si>
     <t>RSO5.2 - Promovarea dezvoltării locale integrate și incluzive în domeniul social, economic și al mediului, precum și a culturii, a patrimoniului natural, a turismului sustenabil și a securității în alte zone decât cele urbane</t>
   </si>
   <si>
     <t>PRSM/439/PRSM_P6/OP5/RSO5.2/PRSM_A32</t>
   </si>
   <si>
     <t>02.09.2024</t>
   </si>
   <si>
     <t>04.08.2025</t>
   </si>
   <si>
     <t>849.680.228,39</t>
   </si>
   <si>
     <t>567.192.768,63</t>
   </si>
   <si>
     <t>86.747.074,51</t>
   </si>
   <si>
-    <t>81.216.868,51</t>
-[...5 lines deleted...]
-    <t>7.922.247,29</t>
+    <t>140.569.617,35</t>
+  </si>
+  <si>
+    <t>92.354.236,53</t>
+  </si>
+  <si>
+    <t>14.124.765,56</t>
   </si>
   <si>
     <t>PRSM/436/PRSM_P6/OP5/RSO5.2/PRSM_A32 - etapizate</t>
   </si>
   <si>
     <t>30.09.2024</t>
   </si>
   <si>
     <t>11.640.137,30</t>
   </si>
   <si>
     <t>7.031.468,91</t>
   </si>
   <si>
     <t>1.075.401,11</t>
   </si>
   <si>
     <t>14.829.150,52</t>
   </si>
   <si>
     <t>7.113.836,93</t>
   </si>
   <si>
     <t>1.087.998,57</t>
   </si>
@@ -1520,95 +1520,95 @@
       <c r="C4" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
       <c r="G4">
         <v>820</v>
       </c>
       <c r="H4" t="s">
         <v>35</v>
       </c>
       <c r="I4" t="s">
         <v>36</v>
       </c>
       <c r="J4" t="s">
         <v>37</v>
       </c>
       <c r="K4">
-        <v>223</v>
+        <v>233</v>
       </c>
       <c r="L4" t="s">
         <v>38</v>
       </c>
       <c r="M4" t="s">
         <v>39</v>
       </c>
       <c r="N4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E5" t="s">
         <v>42</v>
       </c>
       <c r="F5" t="s">
         <v>43</v>
       </c>
       <c r="G5">
         <v>559</v>
       </c>
       <c r="H5" t="s">
         <v>44</v>
       </c>
       <c r="I5" t="s">
         <v>45</v>
       </c>
       <c r="J5" t="s">
         <v>46</v>
       </c>
       <c r="K5">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="L5" t="s">
         <v>47</v>
       </c>
       <c r="M5" t="s">
         <v>48</v>
       </c>
       <c r="N5" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E6" t="s">
@@ -1728,51 +1728,51 @@
       </c>
       <c r="N8" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E9" t="s">
         <v>72</v>
       </c>
       <c r="F9" t="s">
         <v>73</v>
       </c>
       <c r="G9">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="H9" t="s">
         <v>74</v>
       </c>
       <c r="I9" t="s">
         <v>75</v>
       </c>
       <c r="J9" t="s">
         <v>76</v>
       </c>
       <c r="K9">
         <v>41</v>
       </c>
       <c r="L9" t="s">
         <v>77</v>
       </c>
       <c r="M9" t="s">
         <v>78</v>
       </c>
       <c r="N9" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10">
@@ -1872,51 +1872,51 @@
       <c r="C12" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E12" t="s">
         <v>99</v>
       </c>
       <c r="F12" t="s">
         <v>100</v>
       </c>
       <c r="G12">
         <v>81</v>
       </c>
       <c r="H12" t="s">
         <v>101</v>
       </c>
       <c r="I12" t="s">
         <v>102</v>
       </c>
       <c r="J12" t="s">
         <v>103</v>
       </c>
       <c r="K12">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="L12" t="s">
         <v>104</v>
       </c>
       <c r="M12" t="s">
         <v>105</v>
       </c>
       <c r="N12" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E13" t="s">
@@ -2004,51 +2004,51 @@
       <c r="C15" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E15" t="s">
         <v>127</v>
       </c>
       <c r="F15" t="s">
         <v>128</v>
       </c>
       <c r="G15">
         <v>8</v>
       </c>
       <c r="H15" t="s">
         <v>129</v>
       </c>
       <c r="I15" t="s">
         <v>130</v>
       </c>
       <c r="J15" t="s">
         <v>131</v>
       </c>
       <c r="K15">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L15" t="s">
         <v>132</v>
       </c>
       <c r="M15" t="s">
         <v>133</v>
       </c>
       <c r="N15" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E16" t="s">
@@ -2092,51 +2092,51 @@
       <c r="C17" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E17" t="s">
         <v>143</v>
       </c>
       <c r="F17" t="s">
         <v>144</v>
       </c>
       <c r="G17">
         <v>12</v>
       </c>
       <c r="H17" t="s">
         <v>145</v>
       </c>
       <c r="I17" t="s">
         <v>146</v>
       </c>
       <c r="J17" t="s">
         <v>147</v>
       </c>
       <c r="K17">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L17" t="s">
         <v>148</v>
       </c>
       <c r="M17" t="s">
         <v>149</v>
       </c>
       <c r="N17" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>151</v>
       </c>
       <c r="E18" t="s">
@@ -2268,51 +2268,51 @@
       <c r="C21" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>178</v>
       </c>
       <c r="E21" t="s">
         <v>179</v>
       </c>
       <c r="F21" t="s">
         <v>180</v>
       </c>
       <c r="G21">
         <v>49</v>
       </c>
       <c r="H21" t="s">
         <v>181</v>
       </c>
       <c r="I21" t="s">
         <v>182</v>
       </c>
       <c r="J21" t="s">
         <v>183</v>
       </c>
       <c r="K21">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="L21" t="s">
         <v>184</v>
       </c>
       <c r="M21" t="s">
         <v>185</v>
       </c>
       <c r="N21" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>176</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E22" t="s">
@@ -2356,51 +2356,51 @@
       <c r="C23" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>195</v>
       </c>
       <c r="E23" t="s">
         <v>196</v>
       </c>
       <c r="F23" t="s">
         <v>197</v>
       </c>
       <c r="G23">
         <v>126</v>
       </c>
       <c r="H23" t="s">
         <v>198</v>
       </c>
       <c r="I23" t="s">
         <v>199</v>
       </c>
       <c r="J23" t="s">
         <v>200</v>
       </c>
       <c r="K23">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="L23" t="s">
         <v>201</v>
       </c>
       <c r="M23" t="s">
         <v>202</v>
       </c>
       <c r="N23" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>176</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>204</v>
       </c>
       <c r="E24" t="s">
@@ -2708,51 +2708,51 @@
       <c r="C31" s="1" t="s">
         <v>258</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>259</v>
       </c>
       <c r="E31" t="s">
         <v>260</v>
       </c>
       <c r="F31" t="s">
         <v>261</v>
       </c>
       <c r="G31">
         <v>30</v>
       </c>
       <c r="H31" t="s">
         <v>262</v>
       </c>
       <c r="I31" t="s">
         <v>263</v>
       </c>
       <c r="J31" t="s">
         <v>264</v>
       </c>
       <c r="K31">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L31" t="s">
         <v>265</v>
       </c>
       <c r="M31" t="s">
         <v>266</v>
       </c>
       <c r="N31" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>227</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>258</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>268</v>
       </c>
       <c r="E32" t="s">