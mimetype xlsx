--- v6 (2026-04-04)
+++ v7 (2026-04-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="318">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Prioritate</t>
   </si>
   <si>
     <t>Obiectiv specific</t>
   </si>
   <si>
     <t>Apel</t>
   </si>
   <si>
     <t>Început depunere</t>
   </si>
   <si>
     <t>Sfârșit depunere</t>
   </si>
   <si>
     <t>Nr. Proiecte</t>
   </si>
   <si>
     <t>Valoare totală proiecte</t>
   </si>
   <si>
@@ -71,945 +71,351 @@
   <si>
     <t>Valoare totală contracte</t>
   </si>
   <si>
     <t>Valoare FEDR contracte</t>
   </si>
   <si>
     <t>Valoare buget stat contracte</t>
   </si>
   <si>
     <t>P1 - 1</t>
   </si>
   <si>
     <t>RSO1.2 - Valorificarea avantajelor digitalizării, în beneficiul cetățenilor, al companiilor, al organizațiilor de cercetare și al autorităților publice</t>
   </si>
   <si>
     <t>PRSM/481/PRSM_P1/OP1/RSO1.2/PRSM_A38</t>
   </si>
   <si>
     <t>15.10.2024</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
-    <t>279.015.070,00</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/473/PRSM_P1/OP1/RSO1.2/PRSM_A38</t>
   </si>
   <si>
     <t>01.11.2024</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
-    <t>1.627.704.467,96</t>
-[...7 lines deleted...]
-  <si>
     <t>RSO1.3 - Intensificarea creșterii sustenabile și creșterea competitivității IMM-urilor și crearea de locuri de muncă în cadrul IMM-urilor, inclusiv prin investiții productive</t>
   </si>
   <si>
     <t>PRSM/160/PRSM_P1/OP1/RSO1.3/PRSM_A44</t>
   </si>
   <si>
     <t>15.03.2024</t>
   </si>
   <si>
     <t>15.07.2024</t>
   </si>
   <si>
-    <t>1.290.563.422,56</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/267/PRSM_P1/OP1/RSO1.3/PRSM_A44</t>
   </si>
   <si>
     <t>30.04.2024</t>
   </si>
   <si>
     <t>09.08.2024</t>
   </si>
   <si>
-    <t>5.812.240.529,63</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/462/PRSM_P1/OP1/RSO1.3/PRSM_A39 - etapizate</t>
   </si>
   <si>
     <t>02.08.2024</t>
   </si>
   <si>
     <t>30.08.2024</t>
   </si>
   <si>
-    <t>1.286.349,06</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/700/PRSM_P1/OP1/RSO1.3/PRSM_A39</t>
   </si>
   <si>
     <t>03.09.2025</t>
   </si>
   <si>
     <t>30.09.2025</t>
   </si>
   <si>
-    <t>237.624.726,66</t>
-[...7 lines deleted...]
-  <si>
     <t>P2 - 2</t>
   </si>
   <si>
     <t>RSO2.1 - Promovarea eficienței energetice și reducerea emisiilor de gaze cu efect de seră</t>
   </si>
   <si>
     <t>PRSM/701/PRSM_P2/OP2</t>
   </si>
   <si>
-    <t>715.524.705,89</t>
-[...7 lines deleted...]
-  <si>
     <t>PRSM/638/PRSM_P2/OP2</t>
   </si>
   <si>
     <t>23.05.2025</t>
   </si>
   <si>
     <t>21.05.2027</t>
   </si>
   <si>
-    <t>1.011.062.797,09</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/265/PRSM_P2/OP2/RSO2.1/PRSM_A37</t>
   </si>
   <si>
     <t>15.05.2024</t>
   </si>
   <si>
     <t>15.11.2024</t>
   </si>
   <si>
-    <t>399.451.549,90</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/428/PRSM_P2/OP2/RSO2.1/PRSM_A37 - etapizate</t>
   </si>
   <si>
     <t>26.06.2024</t>
   </si>
   <si>
     <t>17.07.2024</t>
   </si>
   <si>
-    <t>2.555.262,07</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/249/PRSM_P2/OP2/RSO2.1/PRSM_A34</t>
   </si>
   <si>
     <t>01.04.2024</t>
   </si>
   <si>
     <t>15.02.2025</t>
   </si>
   <si>
-    <t>753.897.991,03</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/423/PRSM_P2/OP2/RSO2.1/PRSM_A34 - etapizate</t>
   </si>
   <si>
-    <t>78.104.826,66</t>
-[...16 lines deleted...]
-  <si>
     <t>RSO2.7 - Intensificare acțiunilor de protecție și conservare a naturii, a biodiversității și a infrastructurii verzi, inclusiv în zonele urbane, precum și reducerea tuturor formelor de poluare</t>
   </si>
   <si>
     <t>PRSM/536/PRSM_P2/OP2/RSO2.7/PRSM_A13</t>
   </si>
   <si>
     <t>03.02.2025</t>
   </si>
   <si>
     <t>29.12.2025</t>
   </si>
   <si>
-    <t>1.659.749.039,67</t>
-[...16 lines deleted...]
-  <si>
     <t>P3 - 3</t>
   </si>
   <si>
     <t>RSO2.8 - Promovarea mobilității urbane multimodale sustenabile, ca parte a tranziției către o economie cu zero emisii de dioxid de carbon</t>
   </si>
   <si>
     <t>PRSM/414/PRSM_P3/OP2/RSO2.8/PRSM_A26</t>
   </si>
   <si>
     <t>22.07.2024</t>
   </si>
   <si>
     <t>21.07.2026</t>
   </si>
   <si>
-    <t>550.716.816,79</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/435/PRSM_P3/OP2/RSO2.8/PRSM_A26 - etapizate</t>
   </si>
   <si>
-    <t>339.775.087,34</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/366/PRSM_P3/OP2/RSO2.8/PRSM_A26</t>
   </si>
   <si>
     <t>16.09.2024</t>
   </si>
   <si>
     <t>15.09.2025</t>
   </si>
   <si>
-    <t>718.604.609,62</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/438/PRSM_P3/OP2/RSO2.8/PRSM_A26 - etapizate</t>
   </si>
   <si>
-    <t>81.110.328,41</t>
-[...16 lines deleted...]
-  <si>
     <t>P4 - 4</t>
   </si>
   <si>
     <t>RSO3.2 - Dezvoltarea și ameliorarea unei mobilități naționale, regionale și locale sustenabile, reziliente la schimbările climatice, inteligente și intermodale, inclusiv îmbunătățirea accesului la TEN-T și a mobilității transfrontaliere</t>
   </si>
   <si>
     <t>PRSM/149/PRSM_P4/OP3/RSO3.2/PRSM_A29</t>
   </si>
   <si>
     <t>01.02.2024</t>
   </si>
   <si>
     <t>31.12.2026</t>
   </si>
   <si>
-    <t>3.268.719.861,34</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/429/PRSM_P4/OP3/RSO3.2/PRSM_A29 - etapizate</t>
   </si>
   <si>
-    <t>126.691.372,29</t>
-[...16 lines deleted...]
-  <si>
     <t>P5 - 5</t>
   </si>
   <si>
     <t>RSO4.2 - Îmbunătățirea accesului la servicii și favorabile incluziunii și de calitate în educație, formare și învățare pe tot parcursul vieții prin dezvoltarea infrastructurii accesibile, inclusiv prin promovarea rezilienței pentru educația și formarea la distanță și online</t>
   </si>
   <si>
     <t>PRSM/318/PRSM_P5/OP4/RSO4.2/PRSM_A1</t>
   </si>
   <si>
     <t>28.06.2024</t>
   </si>
   <si>
     <t>27.12.2024</t>
   </si>
   <si>
-    <t>482.370.695,29</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/432/PRSM_P5/OP4/RSO4.2/PRSM_A1 - etapizate</t>
   </si>
   <si>
     <t>31.07.2024</t>
   </si>
   <si>
-    <t>57.170.861,72</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/310/PRSM_P5/OP4/RSO4.2/PRSM_A23</t>
   </si>
   <si>
     <t>19.06.2024</t>
   </si>
   <si>
     <t>19.02.2025</t>
   </si>
   <si>
-    <t>2.306.969.247,06</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/433/PRSM_P5/OP4/RSO4.2/PRSM_A23 - etapizate</t>
   </si>
   <si>
-    <t>144.691.148,33</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/298/PRSM_P5/OP4/RSO4.2/PRSM_A22</t>
   </si>
   <si>
     <t>07.06.2024</t>
   </si>
   <si>
     <t>06.12.2024</t>
   </si>
   <si>
-    <t>157.706.151,26</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/434/PRSM_P5/OP4/RSO4.2/PRSM_A22 - etapizate</t>
   </si>
   <si>
-    <t>35.324.319,68</t>
-[...16 lines deleted...]
-  <si>
     <t>P6 - 6</t>
   </si>
   <si>
     <t>RSO5.1 - Promovarea dezvoltării integrate și incluzive în domeniul social, economic și al mediului, precum și a culturii, a patrimoniului natural, a turismului sustenabil și a securității în zonele urbane</t>
   </si>
   <si>
     <t>PRSM/385/PRSM_P6/OP5/RSO5.1/PRSM_A32</t>
   </si>
   <si>
     <t>09.07.2024</t>
   </si>
   <si>
     <t>09.07.2026</t>
   </si>
   <si>
-    <t>174.546.688,92</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/437/PRSM_P6/OP5/RSO5.1/PRSM_A32 - etapizate</t>
   </si>
   <si>
-    <t>19.309.003,46</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/369/PRSM_P6/OP5/RSO5.1/PRSM_A40</t>
   </si>
   <si>
     <t>26.07.2024</t>
   </si>
   <si>
     <t>27.03.2025</t>
   </si>
   <si>
-    <t>274.736.991,64</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/702/PRSM_P6/OP5/RSO5.1/PRSM_A11</t>
   </si>
   <si>
-    <t>119.254.117,62</t>
-[...7 lines deleted...]
-  <si>
     <t>RSO5.2 - Promovarea dezvoltării locale integrate și incluzive în domeniul social, economic și al mediului, precum și a culturii, a patrimoniului natural, a turismului sustenabil și a securității în alte zone decât cele urbane</t>
   </si>
   <si>
     <t>PRSM/439/PRSM_P6/OP5/RSO5.2/PRSM_A32</t>
   </si>
   <si>
     <t>02.09.2024</t>
   </si>
   <si>
     <t>04.08.2025</t>
   </si>
   <si>
-    <t>849.680.228,39</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/436/PRSM_P6/OP5/RSO5.2/PRSM_A32 - etapizate</t>
   </si>
   <si>
     <t>30.09.2024</t>
   </si>
   <si>
-    <t>11.640.137,30</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/380/PRSM_P6/OP5/RSO5.2/PRSM_A40</t>
   </si>
   <si>
     <t>27.05.2025</t>
   </si>
   <si>
-    <t>647.273.057,14</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/703/PRSM_P6/OP5/RSO5.2/PRSM_A11</t>
   </si>
   <si>
-    <t>238.508.235,30</t>
-[...7 lines deleted...]
-  <si>
     <t>P7 - 7</t>
   </si>
   <si>
     <t>AT - Asigurarea funcționării sistemului de management al Programului Regional Sud-Muntenia</t>
   </si>
   <si>
     <t>PRSM/323/PRSM_P7/AT/AT/PRSM_A8</t>
   </si>
   <si>
     <t>22.04.2024</t>
   </si>
   <si>
     <t>31.05.2024</t>
   </si>
   <si>
-    <t>8.451.129,14</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/471/PRSM_P7/AT/AT/PRSM_A8</t>
   </si>
   <si>
     <t>14.10.2024</t>
   </si>
   <si>
-    <t>18.711.123,24</t>
-[...16 lines deleted...]
-  <si>
     <t>PRSM/442/PRSM_P7/AT/AT/PRSM_A8</t>
   </si>
   <si>
     <t>25.06.2024</t>
   </si>
   <si>
-    <t>94.830.574,39</t>
-[...5 lines deleted...]
-    <t>14.224.586,16</t>
+    <t>PRSM/794/PRSM_P7/AT/AT/PRSM_A28 - Pacte de integritate</t>
+  </si>
+  <si>
+    <t>05.02.2026</t>
+  </si>
+  <si>
+    <t>06.05.2026</t>
   </si>
   <si>
     <t>PRSM/828/PRSM_P7/AT/AT/PRSM_A8</t>
   </si>
   <si>
     <t>11.12.2025</t>
   </si>
   <si>
     <t>15.01.2026</t>
-  </si>
-[...7 lines deleted...]
-    <t>11.928.000,00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFffffff"/>
       <name val="Calibri"/>
@@ -1019,59 +425,63 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF003399"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="1" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="1" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1335,1741 +745,1770 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N38"/>
+  <dimension ref="A1:N39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
-    <col min="2" max="2" width="80" customWidth="true" style="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="80" customWidth="true" style="1"/>
+    <col min="2" max="2" width="80" customWidth="true" style="3"/>
+    <col min="3" max="3" width="80" customWidth="true" style="3"/>
+    <col min="4" max="4" width="80" customWidth="true" style="3"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3" t="s">
+      <c r="B1" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="3" t="s">
+      <c r="C1" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="3" t="s">
+      <c r="D1" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="G1" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="H1" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="I1" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="J1" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="K1" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="L1" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="2" t="s">
+      <c r="M1" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="N1" s="7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2">
         <v>1</v>
       </c>
-      <c r="B2" s="1" t="s">
+      <c r="B2" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="C2" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="D2" s="1" t="s">
+      <c r="D2" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>17</v>
       </c>
       <c r="F2" t="s">
         <v>18</v>
       </c>
-      <c r="G2">
+      <c r="G2" s="1">
         <v>2</v>
       </c>
-      <c r="H2" t="s">
-[...8 lines deleted...]
-      <c r="K2">
+      <c r="H2" s="2">
+        <v>279015070.0</v>
+      </c>
+      <c r="I2" s="2">
+        <v>204589109.5</v>
+      </c>
+      <c r="J2" s="2">
+        <v>640060.5</v>
+      </c>
+      <c r="K2" s="1">
         <v>1</v>
       </c>
-      <c r="L2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="L2" s="2">
+        <v>236426000.0</v>
+      </c>
+      <c r="M2" s="2">
+        <v>199096000.0</v>
+      </c>
+      <c r="N2" s="2"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3">
         <v>2</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="B3" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="C3" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="D3" s="1" t="s">
-        <v>25</v>
+      <c r="D3" s="3" t="s">
+        <v>19</v>
       </c>
       <c r="E3" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="F3" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="G3">
+        <v>21</v>
+      </c>
+      <c r="G3" s="1">
         <v>342</v>
       </c>
-      <c r="H3" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H3" s="2">
+        <v>1627704467.96</v>
+      </c>
+      <c r="I3" s="2">
+        <v>1354574392.74</v>
+      </c>
+      <c r="J3" s="2">
+        <v>207178517.06</v>
+      </c>
+      <c r="K3" s="1"/>
+      <c r="L3" s="2"/>
+      <c r="M3" s="2"/>
+      <c r="N3" s="2"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4">
         <v>3</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="B4" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="C4" s="1" t="s">
-[...3 lines deleted...]
-        <v>32</v>
+      <c r="C4" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>23</v>
       </c>
       <c r="E4" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="F4" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="G4">
+        <v>25</v>
+      </c>
+      <c r="G4" s="1">
         <v>820</v>
       </c>
-      <c r="H4" t="s">
-[...18 lines deleted...]
-        <v>40</v>
+      <c r="H4" s="2">
+        <v>1290563422.56</v>
+      </c>
+      <c r="I4" s="2">
+        <v>592034599.13</v>
+      </c>
+      <c r="J4" s="2">
+        <v>105958146.4</v>
+      </c>
+      <c r="K4" s="1">
+        <v>239</v>
+      </c>
+      <c r="L4" s="2">
+        <v>319428521.12</v>
+      </c>
+      <c r="M4" s="2">
+        <v>180669708.72</v>
+      </c>
+      <c r="N4" s="2">
+        <v>31882889.73</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5">
         <v>4</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="B5" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="1" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="C5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>26</v>
       </c>
       <c r="E5" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="G5">
+        <v>28</v>
+      </c>
+      <c r="G5" s="1">
         <v>559</v>
       </c>
-      <c r="H5" t="s">
-[...18 lines deleted...]
-        <v>49</v>
+      <c r="H5" s="2">
+        <v>5812240529.63</v>
+      </c>
+      <c r="I5" s="2">
+        <v>2468109825.6</v>
+      </c>
+      <c r="J5" s="2">
+        <v>435517667.93</v>
+      </c>
+      <c r="K5" s="1">
+        <v>303</v>
+      </c>
+      <c r="L5" s="2">
+        <v>3631478163.38</v>
+      </c>
+      <c r="M5" s="2">
+        <v>1488834656.39</v>
+      </c>
+      <c r="N5" s="2">
+        <v>262735527.65</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6">
         <v>5</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="B6" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="C6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E6" t="s">
+        <v>30</v>
+      </c>
+      <c r="F6" t="s">
         <v>31</v>
       </c>
-      <c r="D6" s="1" t="s">
-[...8 lines deleted...]
-      <c r="G6">
+      <c r="G6" s="1">
         <v>1</v>
       </c>
-      <c r="H6" t="s">
-[...8 lines deleted...]
-      <c r="K6">
+      <c r="H6" s="2">
+        <v>1286349.06</v>
+      </c>
+      <c r="I6" s="2">
+        <v>379984.07</v>
+      </c>
+      <c r="J6" s="2">
+        <v>354710.57</v>
+      </c>
+      <c r="K6" s="1">
         <v>1</v>
       </c>
-      <c r="L6" t="s">
-[...6 lines deleted...]
-        <v>58</v>
+      <c r="L6" s="2">
+        <v>1242503.95</v>
+      </c>
+      <c r="M6" s="2">
+        <v>596599.42</v>
+      </c>
+      <c r="N6" s="2">
+        <v>105282.25</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7">
         <v>6</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="B7" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="C7" s="1" t="s">
-[...3 lines deleted...]
-        <v>59</v>
+      <c r="C7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>32</v>
       </c>
       <c r="E7" t="s">
-        <v>60</v>
+        <v>33</v>
       </c>
       <c r="F7" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="G7">
+        <v>34</v>
+      </c>
+      <c r="G7" s="1">
         <v>1</v>
       </c>
-      <c r="H7" t="s">
-[...8 lines deleted...]
-      <c r="K7">
+      <c r="H7" s="2">
+        <v>237624726.66</v>
+      </c>
+      <c r="I7" s="2">
+        <v>201981017.66</v>
+      </c>
+      <c r="J7" s="2">
+        <v>35643709.0</v>
+      </c>
+      <c r="K7" s="1">
         <v>1</v>
       </c>
-      <c r="L7" t="s">
-[...6 lines deleted...]
-        <v>64</v>
+      <c r="L7" s="2">
+        <v>237624726.66</v>
+      </c>
+      <c r="M7" s="2">
+        <v>201981017.66</v>
+      </c>
+      <c r="N7" s="2">
+        <v>35643709.0</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8">
         <v>7</v>
       </c>
-      <c r="B8" s="1" t="s">
-[...6 lines deleted...]
-        <v>67</v>
+      <c r="B8" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>37</v>
       </c>
       <c r="E8" t="s">
-        <v>60</v>
+        <v>33</v>
       </c>
       <c r="F8" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="G8">
+        <v>34</v>
+      </c>
+      <c r="G8" s="1">
         <v>1</v>
       </c>
-      <c r="H8" t="s">
-[...8 lines deleted...]
-      <c r="K8">
+      <c r="H8" s="2">
+        <v>715524705.89</v>
+      </c>
+      <c r="I8" s="2">
+        <v>608196000.01</v>
+      </c>
+      <c r="J8" s="2">
+        <v>107328705.88</v>
+      </c>
+      <c r="K8" s="1">
         <v>1</v>
       </c>
-      <c r="L8" t="s">
-[...6 lines deleted...]
-        <v>70</v>
+      <c r="L8" s="2">
+        <v>715524705.89</v>
+      </c>
+      <c r="M8" s="2">
+        <v>608196000.01</v>
+      </c>
+      <c r="N8" s="2">
+        <v>107328705.88</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9">
         <v>8</v>
       </c>
-      <c r="B9" s="1" t="s">
-[...6 lines deleted...]
-        <v>71</v>
+      <c r="B9" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>38</v>
       </c>
       <c r="E9" t="s">
-        <v>72</v>
+        <v>39</v>
       </c>
       <c r="F9" t="s">
-        <v>73</v>
-[...4 lines deleted...]
-      <c r="H9" t="s">
+        <v>40</v>
+      </c>
+      <c r="G9" s="1">
         <v>74</v>
       </c>
-      <c r="I9" t="s">
-[...15 lines deleted...]
-        <v>79</v>
+      <c r="H9" s="2">
+        <v>1102205710.72</v>
+      </c>
+      <c r="I9" s="2">
+        <v>735082729.5</v>
+      </c>
+      <c r="J9" s="2">
+        <v>112313004.45</v>
+      </c>
+      <c r="K9" s="1">
+        <v>42</v>
+      </c>
+      <c r="L9" s="2">
+        <v>706550735.35</v>
+      </c>
+      <c r="M9" s="2">
+        <v>432006696.87</v>
+      </c>
+      <c r="N9" s="2">
+        <v>66071617.79</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10">
         <v>9</v>
       </c>
-      <c r="B10" s="1" t="s">
-[...6 lines deleted...]
-        <v>80</v>
+      <c r="B10" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>41</v>
       </c>
       <c r="E10" t="s">
-        <v>81</v>
+        <v>42</v>
       </c>
       <c r="F10" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="G10">
+        <v>43</v>
+      </c>
+      <c r="G10" s="1">
         <v>28</v>
       </c>
-      <c r="H10" t="s">
-[...8 lines deleted...]
-      <c r="K10">
+      <c r="H10" s="2">
+        <v>399451549.9</v>
+      </c>
+      <c r="I10" s="2">
+        <v>317406407.81</v>
+      </c>
+      <c r="J10" s="2">
+        <v>48544676.4</v>
+      </c>
+      <c r="K10" s="1">
         <v>24</v>
       </c>
-      <c r="L10" t="s">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="L10" s="2">
+        <v>333618456.91</v>
+      </c>
+      <c r="M10" s="2">
+        <v>261444816.21</v>
+      </c>
+      <c r="N10" s="2">
+        <v>39985164.27</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11">
         <v>10</v>
       </c>
-      <c r="B11" s="1" t="s">
-[...6 lines deleted...]
-        <v>89</v>
+      <c r="B11" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>44</v>
       </c>
       <c r="E11" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="F11" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="G11">
+        <v>46</v>
+      </c>
+      <c r="G11" s="1">
         <v>1</v>
       </c>
-      <c r="H11" t="s">
-[...8 lines deleted...]
-      <c r="K11">
+      <c r="H11" s="2">
+        <v>2555262.07</v>
+      </c>
+      <c r="I11" s="2">
+        <v>767472.69</v>
+      </c>
+      <c r="J11" s="2">
+        <v>-225727.27</v>
+      </c>
+      <c r="K11" s="1">
         <v>1</v>
       </c>
-      <c r="L11" t="s">
-[...6 lines deleted...]
-        <v>97</v>
+      <c r="L11" s="2">
+        <v>2555262.08</v>
+      </c>
+      <c r="M11" s="2">
+        <v>767472.7</v>
+      </c>
+      <c r="N11" s="2">
+        <v>117378.17</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12">
         <v>11</v>
       </c>
-      <c r="B12" s="1" t="s">
-[...6 lines deleted...]
-        <v>98</v>
+      <c r="B12" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>47</v>
       </c>
       <c r="E12" t="s">
-        <v>99</v>
+        <v>48</v>
       </c>
       <c r="F12" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="G12">
+        <v>49</v>
+      </c>
+      <c r="G12" s="1">
         <v>81</v>
       </c>
-      <c r="H12" t="s">
-[...18 lines deleted...]
-        <v>106</v>
+      <c r="H12" s="2">
+        <v>753897991.03</v>
+      </c>
+      <c r="I12" s="2">
+        <v>517853679.56</v>
+      </c>
+      <c r="J12" s="2">
+        <v>68440785.0</v>
+      </c>
+      <c r="K12" s="1">
+        <v>17</v>
+      </c>
+      <c r="L12" s="2">
+        <v>155791531.69</v>
+      </c>
+      <c r="M12" s="2">
+        <v>90376637.69</v>
+      </c>
+      <c r="N12" s="2">
+        <v>13822309.19</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13">
         <v>12</v>
       </c>
-      <c r="B13" s="1" t="s">
-[...6 lines deleted...]
-        <v>107</v>
+      <c r="B13" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>50</v>
       </c>
       <c r="E13" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="F13" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="G13">
+        <v>46</v>
+      </c>
+      <c r="G13" s="1">
         <v>12</v>
       </c>
-      <c r="H13" t="s">
-[...8 lines deleted...]
-      <c r="K13">
+      <c r="H13" s="2">
+        <v>78104826.66</v>
+      </c>
+      <c r="I13" s="2">
+        <v>42507854.12</v>
+      </c>
+      <c r="J13" s="2">
+        <v>5192442.36</v>
+      </c>
+      <c r="K13" s="1">
         <v>12</v>
       </c>
-      <c r="L13" t="s">
-[...6 lines deleted...]
-        <v>113</v>
+      <c r="L13" s="2">
+        <v>83754010.88</v>
+      </c>
+      <c r="M13" s="2">
+        <v>41587989.78</v>
+      </c>
+      <c r="N13" s="2">
+        <v>5051757.21</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14">
         <v>13</v>
       </c>
-      <c r="B14" s="1" t="s">
-[...6 lines deleted...]
-        <v>115</v>
+      <c r="B14" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>52</v>
       </c>
       <c r="E14" t="s">
-        <v>116</v>
+        <v>53</v>
       </c>
       <c r="F14" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="G14">
+        <v>54</v>
+      </c>
+      <c r="G14" s="1">
         <v>71</v>
       </c>
-      <c r="H14" t="s">
-[...8 lines deleted...]
-      <c r="K14">
+      <c r="H14" s="2">
+        <v>1659749039.67</v>
+      </c>
+      <c r="I14" s="2">
+        <v>1202273941.73</v>
+      </c>
+      <c r="J14" s="2">
+        <v>181923097.23</v>
+      </c>
+      <c r="K14" s="1">
         <v>3</v>
       </c>
-      <c r="L14" t="s">
-[...6 lines deleted...]
-        <v>123</v>
+      <c r="L14" s="2">
+        <v>89302430.06</v>
+      </c>
+      <c r="M14" s="2">
+        <v>62341211.67</v>
+      </c>
+      <c r="N14" s="2">
+        <v>9534538.23</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15">
         <v>14</v>
       </c>
-      <c r="B15" s="1" t="s">
-[...6 lines deleted...]
-        <v>126</v>
+      <c r="B15" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>57</v>
       </c>
       <c r="E15" t="s">
-        <v>127</v>
+        <v>58</v>
       </c>
       <c r="F15" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="G15">
+        <v>59</v>
+      </c>
+      <c r="G15" s="1">
         <v>8</v>
       </c>
-      <c r="H15" t="s">
-[...8 lines deleted...]
-      <c r="K15">
+      <c r="H15" s="2">
+        <v>550716816.79</v>
+      </c>
+      <c r="I15" s="2">
+        <v>245742527.06</v>
+      </c>
+      <c r="J15" s="2">
+        <v>36914424.03</v>
+      </c>
+      <c r="K15" s="1">
         <v>5</v>
       </c>
-      <c r="L15" t="s">
-[...6 lines deleted...]
-        <v>134</v>
+      <c r="L15" s="2">
+        <v>362351422.05</v>
+      </c>
+      <c r="M15" s="2">
+        <v>191690611.35</v>
+      </c>
+      <c r="N15" s="2">
+        <v>29317387.58</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16">
         <v>15</v>
       </c>
-      <c r="B16" s="1" t="s">
-[...6 lines deleted...]
-        <v>135</v>
+      <c r="B16" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>60</v>
       </c>
       <c r="E16" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="F16" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="G16">
+        <v>43</v>
+      </c>
+      <c r="G16" s="1">
         <v>11</v>
       </c>
-      <c r="H16" t="s">
-[...8 lines deleted...]
-      <c r="K16">
+      <c r="H16" s="2">
+        <v>339775087.34</v>
+      </c>
+      <c r="I16" s="2">
+        <v>266459790.64</v>
+      </c>
+      <c r="J16" s="2">
+        <v>34327008.68</v>
+      </c>
+      <c r="K16" s="1">
         <v>10</v>
       </c>
-      <c r="L16" t="s">
-[...6 lines deleted...]
-        <v>141</v>
+      <c r="L16" s="2">
+        <v>247137753.46</v>
+      </c>
+      <c r="M16" s="2">
+        <v>188677385.13</v>
+      </c>
+      <c r="N16" s="2">
+        <v>28856541.26</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17">
         <v>16</v>
       </c>
-      <c r="B17" s="1" t="s">
-[...6 lines deleted...]
-        <v>142</v>
+      <c r="B17" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>61</v>
       </c>
       <c r="E17" t="s">
-        <v>143</v>
+        <v>62</v>
       </c>
       <c r="F17" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="G17">
+        <v>63</v>
+      </c>
+      <c r="G17" s="1">
         <v>12</v>
       </c>
-      <c r="H17" t="s">
-[...18 lines deleted...]
-        <v>150</v>
+      <c r="H17" s="2">
+        <v>718604609.62</v>
+      </c>
+      <c r="I17" s="2">
+        <v>527719784.67</v>
+      </c>
+      <c r="J17" s="2">
+        <v>80680084.42</v>
+      </c>
+      <c r="K17" s="1">
+        <v>4</v>
+      </c>
+      <c r="L17" s="2">
+        <v>348542187.69</v>
+      </c>
+      <c r="M17" s="2">
+        <v>237482922.64</v>
+      </c>
+      <c r="N17" s="2">
+        <v>36320917.58</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18">
         <v>17</v>
       </c>
-      <c r="B18" s="1" t="s">
-[...6 lines deleted...]
-        <v>151</v>
+      <c r="B18" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>64</v>
       </c>
       <c r="E18" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="F18" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="G18">
+        <v>43</v>
+      </c>
+      <c r="G18" s="1">
         <v>5</v>
       </c>
-      <c r="H18" t="s">
-[...8 lines deleted...]
-      <c r="K18">
+      <c r="H18" s="2">
+        <v>81110328.41</v>
+      </c>
+      <c r="I18" s="2">
+        <v>49033755.64</v>
+      </c>
+      <c r="J18" s="2">
+        <v>7499280.37</v>
+      </c>
+      <c r="K18" s="1">
         <v>4</v>
       </c>
-      <c r="L18" t="s">
-[...6 lines deleted...]
-        <v>157</v>
+      <c r="L18" s="2">
+        <v>62210627.8</v>
+      </c>
+      <c r="M18" s="2">
+        <v>34820389.37</v>
+      </c>
+      <c r="N18" s="2">
+        <v>5325471.4</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19">
         <v>18</v>
       </c>
-      <c r="B19" s="1" t="s">
-[...6 lines deleted...]
-        <v>160</v>
+      <c r="B19" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>67</v>
       </c>
       <c r="E19" t="s">
-        <v>161</v>
+        <v>68</v>
       </c>
       <c r="F19" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="G19">
+        <v>69</v>
+      </c>
+      <c r="G19" s="1">
         <v>11</v>
       </c>
-      <c r="H19" t="s">
-[...8 lines deleted...]
-      <c r="K19">
+      <c r="H19" s="2">
+        <v>3268719861.34</v>
+      </c>
+      <c r="I19" s="2">
+        <v>2661068280.45</v>
+      </c>
+      <c r="J19" s="2">
+        <v>407116201.08</v>
+      </c>
+      <c r="K19" s="1">
         <v>9</v>
       </c>
-      <c r="L19" t="s">
-[...6 lines deleted...]
-        <v>168</v>
+      <c r="L19" s="2">
+        <v>2653355982.91</v>
+      </c>
+      <c r="M19" s="2">
+        <v>2082804669.52</v>
+      </c>
+      <c r="N19" s="2">
+        <v>318546596.47</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20">
         <v>19</v>
       </c>
-      <c r="B20" s="1" t="s">
-[...6 lines deleted...]
-        <v>169</v>
+      <c r="B20" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>70</v>
       </c>
       <c r="E20" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="F20" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="G20">
+        <v>46</v>
+      </c>
+      <c r="G20" s="1">
         <v>3</v>
       </c>
-      <c r="H20" t="s">
-[...8 lines deleted...]
-      <c r="K20">
+      <c r="H20" s="2">
+        <v>126691372.29</v>
+      </c>
+      <c r="I20" s="2">
+        <v>97873063.54</v>
+      </c>
+      <c r="J20" s="2">
+        <v>14968821.46</v>
+      </c>
+      <c r="K20" s="1">
         <v>3</v>
       </c>
-      <c r="L20" t="s">
-[...6 lines deleted...]
-        <v>175</v>
+      <c r="L20" s="2">
+        <v>123409998.05</v>
+      </c>
+      <c r="M20" s="2">
+        <v>98255430.67</v>
+      </c>
+      <c r="N20" s="2">
+        <v>15027301.13</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21">
         <v>20</v>
       </c>
-      <c r="B21" s="1" t="s">
-[...6 lines deleted...]
-        <v>178</v>
+      <c r="B21" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>73</v>
       </c>
       <c r="E21" t="s">
-        <v>179</v>
+        <v>74</v>
       </c>
       <c r="F21" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="G21">
+        <v>75</v>
+      </c>
+      <c r="G21" s="1">
         <v>49</v>
       </c>
-      <c r="H21" t="s">
-[...18 lines deleted...]
-        <v>186</v>
+      <c r="H21" s="2">
+        <v>482370695.29</v>
+      </c>
+      <c r="I21" s="2">
+        <v>199105716.88</v>
+      </c>
+      <c r="J21" s="2">
+        <v>187202845.45</v>
+      </c>
+      <c r="K21" s="1">
+        <v>10</v>
+      </c>
+      <c r="L21" s="2">
+        <v>111923996.52</v>
+      </c>
+      <c r="M21" s="2">
+        <v>39877253.54</v>
+      </c>
+      <c r="N21" s="2">
+        <v>41572714.87</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22">
         <v>21</v>
       </c>
-      <c r="B22" s="1" t="s">
-[...6 lines deleted...]
-        <v>187</v>
+      <c r="B22" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>76</v>
       </c>
       <c r="E22" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="F22" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="G22">
+        <v>77</v>
+      </c>
+      <c r="G22" s="1">
         <v>7</v>
       </c>
-      <c r="H22" t="s">
-[...8 lines deleted...]
-      <c r="K22">
+      <c r="H22" s="2">
+        <v>57170861.72</v>
+      </c>
+      <c r="I22" s="2">
+        <v>18451288.81</v>
+      </c>
+      <c r="J22" s="2">
+        <v>19235672.77</v>
+      </c>
+      <c r="K22" s="1">
         <v>6</v>
       </c>
-      <c r="L22" t="s">
-[...6 lines deleted...]
-        <v>194</v>
+      <c r="L22" s="2">
+        <v>30571042.59</v>
+      </c>
+      <c r="M22" s="2">
+        <v>11683624.78</v>
+      </c>
+      <c r="N22" s="2">
+        <v>12180263.22</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23">
         <v>22</v>
       </c>
-      <c r="B23" s="1" t="s">
-[...6 lines deleted...]
-        <v>195</v>
+      <c r="B23" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>78</v>
       </c>
       <c r="E23" t="s">
-        <v>196</v>
+        <v>79</v>
       </c>
       <c r="F23" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="G23">
+        <v>80</v>
+      </c>
+      <c r="G23" s="1">
         <v>126</v>
       </c>
-      <c r="H23" t="s">
-[...18 lines deleted...]
-        <v>203</v>
+      <c r="H23" s="2">
+        <v>2306969247.06</v>
+      </c>
+      <c r="I23" s="2">
+        <v>968344158.64</v>
+      </c>
+      <c r="J23" s="2">
+        <v>956349053.22</v>
+      </c>
+      <c r="K23" s="1">
+        <v>12</v>
+      </c>
+      <c r="L23" s="2">
+        <v>251443655.19</v>
+      </c>
+      <c r="M23" s="2">
+        <v>102393342.92</v>
+      </c>
+      <c r="N23" s="2">
+        <v>106746873.91</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24">
         <v>23</v>
       </c>
-      <c r="B24" s="1" t="s">
-[...6 lines deleted...]
-        <v>204</v>
+      <c r="B24" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>81</v>
       </c>
       <c r="E24" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="F24" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="G24">
+        <v>43</v>
+      </c>
+      <c r="G24" s="1">
         <v>15</v>
       </c>
-      <c r="H24" t="s">
-[...8 lines deleted...]
-      <c r="K24">
+      <c r="H24" s="2">
+        <v>144691148.33</v>
+      </c>
+      <c r="I24" s="2">
+        <v>42977191.34</v>
+      </c>
+      <c r="J24" s="2">
+        <v>44814916.24</v>
+      </c>
+      <c r="K24" s="1">
         <v>15</v>
       </c>
-      <c r="L24" t="s">
-[...6 lines deleted...]
-        <v>210</v>
+      <c r="L24" s="2">
+        <v>165534834.4</v>
+      </c>
+      <c r="M24" s="2">
+        <v>42379348.24</v>
+      </c>
+      <c r="N24" s="2">
+        <v>44181221.97</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25">
         <v>24</v>
       </c>
-      <c r="B25" s="1" t="s">
-[...6 lines deleted...]
-        <v>211</v>
+      <c r="B25" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>82</v>
       </c>
       <c r="E25" t="s">
-        <v>212</v>
+        <v>83</v>
       </c>
       <c r="F25" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="G25">
+        <v>84</v>
+      </c>
+      <c r="G25" s="1">
         <v>8</v>
       </c>
-      <c r="H25" t="s">
-[...8 lines deleted...]
-      <c r="K25">
+      <c r="H25" s="2">
+        <v>157706151.26</v>
+      </c>
+      <c r="I25" s="2">
+        <v>60718219.27</v>
+      </c>
+      <c r="J25" s="2">
+        <v>63298150.27</v>
+      </c>
+      <c r="K25" s="1">
         <v>6</v>
       </c>
-      <c r="L25" t="s">
-[...6 lines deleted...]
-        <v>219</v>
+      <c r="L25" s="2">
+        <v>126075221.11</v>
+      </c>
+      <c r="M25" s="2">
+        <v>49646128.91</v>
+      </c>
+      <c r="N25" s="2">
+        <v>51756356.63</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26">
         <v>25</v>
       </c>
-      <c r="B26" s="1" t="s">
-[...6 lines deleted...]
-        <v>220</v>
+      <c r="B26" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>85</v>
       </c>
       <c r="E26" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="F26" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="G26">
+        <v>77</v>
+      </c>
+      <c r="G26" s="1">
         <v>5</v>
       </c>
-      <c r="H26" t="s">
-[...8 lines deleted...]
-      <c r="K26">
+      <c r="H26" s="2">
+        <v>35324319.68</v>
+      </c>
+      <c r="I26" s="2">
+        <v>14457672.77</v>
+      </c>
+      <c r="J26" s="2">
+        <v>15069252.23</v>
+      </c>
+      <c r="K26" s="1">
         <v>3</v>
       </c>
-      <c r="L26" t="s">
-[...6 lines deleted...]
-        <v>226</v>
+      <c r="L26" s="2">
+        <v>27245499.2</v>
+      </c>
+      <c r="M26" s="2">
+        <v>9666579.07</v>
+      </c>
+      <c r="N26" s="2">
+        <v>10076999.47</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27">
         <v>26</v>
       </c>
-      <c r="B27" s="1" t="s">
-[...6 lines deleted...]
-        <v>229</v>
+      <c r="B27" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>88</v>
       </c>
       <c r="E27" t="s">
-        <v>230</v>
+        <v>89</v>
       </c>
       <c r="F27" t="s">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="G27">
+        <v>90</v>
+      </c>
+      <c r="G27" s="1">
         <v>3</v>
       </c>
-      <c r="H27" t="s">
-[...8 lines deleted...]
-      <c r="K27">
+      <c r="H27" s="2">
+        <v>174546688.92</v>
+      </c>
+      <c r="I27" s="2">
+        <v>85763005.21</v>
+      </c>
+      <c r="J27" s="2">
+        <v>13116694.91</v>
+      </c>
+      <c r="K27" s="1">
         <v>2</v>
       </c>
-      <c r="L27" t="s">
-[...6 lines deleted...]
-        <v>237</v>
+      <c r="L27" s="2">
+        <v>110691555.68</v>
+      </c>
+      <c r="M27" s="2">
+        <v>54609987.28</v>
+      </c>
+      <c r="N27" s="2">
+        <v>8352114.93</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28">
         <v>27</v>
       </c>
-      <c r="B28" s="1" t="s">
-[...6 lines deleted...]
-        <v>238</v>
+      <c r="B28" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>91</v>
       </c>
       <c r="E28" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="F28" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="G28">
+        <v>46</v>
+      </c>
+      <c r="G28" s="1">
         <v>1</v>
       </c>
-      <c r="H28" t="s">
-[...8 lines deleted...]
-      <c r="K28">
+      <c r="H28" s="2">
+        <v>19309003.46</v>
+      </c>
+      <c r="I28" s="2">
+        <v>12556647.91</v>
+      </c>
+      <c r="J28" s="2">
+        <v>1920428.5</v>
+      </c>
+      <c r="K28" s="1">
         <v>1</v>
       </c>
-      <c r="L28" t="s">
-[...6 lines deleted...]
-        <v>244</v>
+      <c r="L28" s="2">
+        <v>19663714.17</v>
+      </c>
+      <c r="M28" s="2">
+        <v>12228016.78</v>
+      </c>
+      <c r="N28" s="2">
+        <v>1870167.43</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29">
         <v>28</v>
       </c>
-      <c r="B29" s="1" t="s">
-[...6 lines deleted...]
-        <v>245</v>
+      <c r="B29" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>92</v>
       </c>
       <c r="E29" t="s">
-        <v>246</v>
+        <v>93</v>
       </c>
       <c r="F29" t="s">
-        <v>247</v>
-[...1 lines deleted...]
-      <c r="G29">
+        <v>94</v>
+      </c>
+      <c r="G29" s="1">
         <v>9</v>
       </c>
-      <c r="H29" t="s">
-[...8 lines deleted...]
-      <c r="K29">
+      <c r="H29" s="2">
+        <v>274736991.64</v>
+      </c>
+      <c r="I29" s="2">
+        <v>216732403.95</v>
+      </c>
+      <c r="J29" s="2">
+        <v>35610280.42</v>
+      </c>
+      <c r="K29" s="1">
         <v>3</v>
       </c>
-      <c r="L29" t="s">
-[...6 lines deleted...]
-        <v>253</v>
+      <c r="L29" s="2">
+        <v>100764111.61</v>
+      </c>
+      <c r="M29" s="2">
+        <v>83503523.0</v>
+      </c>
+      <c r="N29" s="2">
+        <v>14735915.82</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30">
         <v>29</v>
       </c>
-      <c r="B30" s="1" t="s">
-[...6 lines deleted...]
-        <v>254</v>
+      <c r="B30" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>95</v>
       </c>
       <c r="E30" t="s">
-        <v>60</v>
+        <v>33</v>
       </c>
       <c r="F30" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="G30">
+        <v>34</v>
+      </c>
+      <c r="G30" s="1">
         <v>1</v>
       </c>
-      <c r="H30" t="s">
-[...8 lines deleted...]
-      <c r="K30">
+      <c r="H30" s="2">
+        <v>119254117.62</v>
+      </c>
+      <c r="I30" s="2">
+        <v>101365999.98</v>
+      </c>
+      <c r="J30" s="2">
+        <v>17888117.64</v>
+      </c>
+      <c r="K30" s="1">
         <v>1</v>
       </c>
-      <c r="L30" t="s">
-[...6 lines deleted...]
-        <v>257</v>
+      <c r="L30" s="2">
+        <v>119254117.62</v>
+      </c>
+      <c r="M30" s="2">
+        <v>101365999.98</v>
+      </c>
+      <c r="N30" s="2">
+        <v>17888117.64</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31">
         <v>30</v>
       </c>
-      <c r="B31" s="1" t="s">
-[...6 lines deleted...]
-        <v>259</v>
+      <c r="B31" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>97</v>
       </c>
       <c r="E31" t="s">
-        <v>260</v>
+        <v>98</v>
       </c>
       <c r="F31" t="s">
-        <v>261</v>
-[...1 lines deleted...]
-      <c r="G31">
+        <v>99</v>
+      </c>
+      <c r="G31" s="1">
         <v>30</v>
       </c>
-      <c r="H31" t="s">
-[...8 lines deleted...]
-      <c r="K31">
+      <c r="H31" s="2">
+        <v>849680228.39</v>
+      </c>
+      <c r="I31" s="2">
+        <v>567192768.63</v>
+      </c>
+      <c r="J31" s="2">
+        <v>86747074.51</v>
+      </c>
+      <c r="K31" s="1">
         <v>5</v>
       </c>
-      <c r="L31" t="s">
-[...6 lines deleted...]
-        <v>267</v>
+      <c r="L31" s="2">
+        <v>140569617.35</v>
+      </c>
+      <c r="M31" s="2">
+        <v>92354236.53</v>
+      </c>
+      <c r="N31" s="2">
+        <v>14124765.56</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32">
         <v>31</v>
       </c>
-      <c r="B32" s="1" t="s">
-[...6 lines deleted...]
-        <v>268</v>
+      <c r="B32" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>100</v>
       </c>
       <c r="E32" t="s">
-        <v>143</v>
+        <v>62</v>
       </c>
       <c r="F32" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="G32">
+        <v>101</v>
+      </c>
+      <c r="G32" s="1">
         <v>7</v>
       </c>
-      <c r="H32" t="s">
-[...8 lines deleted...]
-      <c r="K32">
+      <c r="H32" s="2">
+        <v>11640137.3</v>
+      </c>
+      <c r="I32" s="2">
+        <v>7031468.91</v>
+      </c>
+      <c r="J32" s="2">
+        <v>1075401.11</v>
+      </c>
+      <c r="K32" s="1">
         <v>7</v>
       </c>
-      <c r="L32" t="s">
-[...6 lines deleted...]
-        <v>275</v>
+      <c r="L32" s="2">
+        <v>14829150.52</v>
+      </c>
+      <c r="M32" s="2">
+        <v>7113836.93</v>
+      </c>
+      <c r="N32" s="2">
+        <v>1087998.57</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33">
         <v>32</v>
       </c>
-      <c r="B33" s="1" t="s">
-[...6 lines deleted...]
-        <v>276</v>
+      <c r="B33" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>102</v>
       </c>
       <c r="E33" t="s">
-        <v>246</v>
+        <v>93</v>
       </c>
       <c r="F33" t="s">
-        <v>277</v>
-[...1 lines deleted...]
-      <c r="G33">
+        <v>103</v>
+      </c>
+      <c r="G33" s="1">
         <v>24</v>
       </c>
-      <c r="H33" t="s">
-[...8 lines deleted...]
-      <c r="K33">
+      <c r="H33" s="2">
+        <v>647273057.14</v>
+      </c>
+      <c r="I33" s="2">
+        <v>529462748.31</v>
+      </c>
+      <c r="J33" s="2">
+        <v>90163688.35</v>
+      </c>
+      <c r="K33" s="1">
         <v>2</v>
       </c>
-      <c r="L33" t="s">
-[...6 lines deleted...]
-        <v>283</v>
+      <c r="L33" s="2">
+        <v>68416072.16</v>
+      </c>
+      <c r="M33" s="2">
+        <v>56664429.15</v>
+      </c>
+      <c r="N33" s="2">
+        <v>9999605.15</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34">
         <v>33</v>
       </c>
-      <c r="B34" s="1" t="s">
-[...6 lines deleted...]
-        <v>284</v>
+      <c r="B34" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>104</v>
       </c>
       <c r="E34" t="s">
-        <v>60</v>
+        <v>33</v>
       </c>
       <c r="F34" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="G34">
+        <v>34</v>
+      </c>
+      <c r="G34" s="1">
         <v>1</v>
       </c>
-      <c r="H34" t="s">
-[...8 lines deleted...]
-      <c r="K34">
+      <c r="H34" s="2">
+        <v>238508235.3</v>
+      </c>
+      <c r="I34" s="2">
+        <v>202732000.0</v>
+      </c>
+      <c r="J34" s="2">
+        <v>35776235.3</v>
+      </c>
+      <c r="K34" s="1">
         <v>1</v>
       </c>
-      <c r="L34" t="s">
-[...6 lines deleted...]
-        <v>287</v>
+      <c r="L34" s="2">
+        <v>238508235.3</v>
+      </c>
+      <c r="M34" s="2">
+        <v>202732000.0</v>
+      </c>
+      <c r="N34" s="2">
+        <v>35776235.3</v>
       </c>
     </row>
     <row r="35" spans="1:14">
       <c r="A35">
         <v>34</v>
       </c>
-      <c r="B35" s="1" t="s">
-[...6 lines deleted...]
-        <v>290</v>
+      <c r="B35" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>107</v>
       </c>
       <c r="E35" t="s">
-        <v>291</v>
+        <v>108</v>
       </c>
       <c r="F35" t="s">
-        <v>292</v>
-[...1 lines deleted...]
-      <c r="G35">
+        <v>109</v>
+      </c>
+      <c r="G35" s="1">
         <v>1</v>
       </c>
-      <c r="H35" t="s">
-[...8 lines deleted...]
-      <c r="K35">
+      <c r="H35" s="2">
+        <v>8451129.14</v>
+      </c>
+      <c r="I35" s="2">
+        <v>7183459.77</v>
+      </c>
+      <c r="J35" s="2">
+        <v>1267669.37</v>
+      </c>
+      <c r="K35" s="1">
         <v>1</v>
       </c>
-      <c r="L35" t="s">
-[...6 lines deleted...]
-        <v>298</v>
+      <c r="L35" s="2">
+        <v>6704564.34</v>
+      </c>
+      <c r="M35" s="2">
+        <v>5698879.69</v>
+      </c>
+      <c r="N35" s="2">
+        <v>1005684.65</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36">
         <v>35</v>
       </c>
-      <c r="B36" s="1" t="s">
-[...6 lines deleted...]
-        <v>299</v>
+      <c r="B36" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>110</v>
       </c>
       <c r="E36" t="s">
-        <v>300</v>
+        <v>111</v>
       </c>
       <c r="F36" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="G36">
+        <v>43</v>
+      </c>
+      <c r="G36" s="1">
         <v>1</v>
       </c>
-      <c r="H36" t="s">
-[...8 lines deleted...]
-      <c r="K36">
+      <c r="H36" s="2">
+        <v>18711123.24</v>
+      </c>
+      <c r="I36" s="2">
+        <v>15904454.75</v>
+      </c>
+      <c r="J36" s="2">
+        <v>2806668.49</v>
+      </c>
+      <c r="K36" s="1">
         <v>1</v>
       </c>
-      <c r="L36" t="s">
-[...6 lines deleted...]
-        <v>306</v>
+      <c r="L36" s="2">
+        <v>19653332.8</v>
+      </c>
+      <c r="M36" s="2">
+        <v>16705332.89</v>
+      </c>
+      <c r="N36" s="2">
+        <v>2947999.91</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37">
         <v>36</v>
       </c>
-      <c r="B37" s="1" t="s">
-[...6 lines deleted...]
-        <v>307</v>
+      <c r="B37" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>112</v>
       </c>
       <c r="E37" t="s">
-        <v>308</v>
+        <v>113</v>
       </c>
       <c r="F37" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="G37">
+        <v>77</v>
+      </c>
+      <c r="G37" s="1">
         <v>1</v>
       </c>
-      <c r="H37" t="s">
-[...8 lines deleted...]
-      <c r="K37">
+      <c r="H37" s="2">
+        <v>94830574.39</v>
+      </c>
+      <c r="I37" s="2">
+        <v>80605988.23</v>
+      </c>
+      <c r="J37" s="2">
+        <v>14224586.16</v>
+      </c>
+      <c r="K37" s="1">
         <v>1</v>
       </c>
-      <c r="L37" t="s">
-[...6 lines deleted...]
-        <v>311</v>
+      <c r="L37" s="2">
+        <v>94830574.39</v>
+      </c>
+      <c r="M37" s="2">
+        <v>80605988.23</v>
+      </c>
+      <c r="N37" s="2">
+        <v>14224586.16</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38">
         <v>37</v>
       </c>
-      <c r="B38" s="1" t="s">
-[...6 lines deleted...]
-        <v>312</v>
+      <c r="B38" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>114</v>
       </c>
       <c r="E38" t="s">
-        <v>313</v>
+        <v>115</v>
       </c>
       <c r="F38" t="s">
-        <v>314</v>
-[...1 lines deleted...]
-      <c r="G38">
+        <v>116</v>
+      </c>
+      <c r="G38" s="1">
         <v>1</v>
       </c>
-      <c r="H38" t="s">
-[...8 lines deleted...]
-      <c r="K38">
+      <c r="H38" s="2">
+        <v>1018200.66</v>
+      </c>
+      <c r="I38" s="2">
+        <v>865470.56</v>
+      </c>
+      <c r="J38" s="2">
+        <v>152730.1</v>
+      </c>
+      <c r="K38" s="1"/>
+      <c r="L38" s="2"/>
+      <c r="M38" s="2"/>
+      <c r="N38" s="2"/>
+    </row>
+    <row r="39" spans="1:14">
+      <c r="A39">
+        <v>38</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="E39" t="s">
+        <v>118</v>
+      </c>
+      <c r="F39" t="s">
+        <v>119</v>
+      </c>
+      <c r="G39" s="1">
         <v>1</v>
       </c>
-      <c r="L38" t="s">
-[...6 lines deleted...]
-        <v>317</v>
+      <c r="H39" s="2">
+        <v>79520000.0</v>
+      </c>
+      <c r="I39" s="2">
+        <v>67592000.0</v>
+      </c>
+      <c r="J39" s="2">
+        <v>11928000.0</v>
+      </c>
+      <c r="K39" s="1">
+        <v>1</v>
+      </c>
+      <c r="L39" s="2">
+        <v>79520000.0</v>
+      </c>
+      <c r="M39" s="2">
+        <v>67592000.0</v>
+      </c>
+      <c r="N39" s="2">
+        <v>11928000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">