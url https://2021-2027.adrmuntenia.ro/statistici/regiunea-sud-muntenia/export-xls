--- v7 (2026-04-30)
+++ v8 (2026-06-02)
@@ -923,104 +923,104 @@
       <c r="C4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>24</v>
       </c>
       <c r="F4" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="1">
         <v>820</v>
       </c>
       <c r="H4" s="2">
         <v>1290563422.56</v>
       </c>
       <c r="I4" s="2">
         <v>592034599.13</v>
       </c>
       <c r="J4" s="2">
         <v>105958146.4</v>
       </c>
       <c r="K4" s="1">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="L4" s="2">
-        <v>319428521.12</v>
+        <v>328646213.1</v>
       </c>
       <c r="M4" s="2">
-        <v>180669708.72</v>
+        <v>186181568.75</v>
       </c>
       <c r="N4" s="2">
-        <v>31882889.73</v>
+        <v>32855570.91</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="1">
         <v>559</v>
       </c>
       <c r="H5" s="2">
         <v>5812240529.63</v>
       </c>
       <c r="I5" s="2">
         <v>2468109825.6</v>
       </c>
       <c r="J5" s="2">
         <v>435517667.93</v>
       </c>
       <c r="K5" s="1">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="L5" s="2">
-        <v>3631478163.38</v>
+        <v>3596611937.41</v>
       </c>
       <c r="M5" s="2">
-        <v>1488834656.39</v>
+        <v>1474857175.06</v>
       </c>
       <c r="N5" s="2">
-        <v>262735527.65</v>
+        <v>260268913.29</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>30</v>
       </c>
       <c r="F6" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="1">
         <v>1</v>
       </c>
       <c r="H6" s="2">
@@ -1131,110 +1131,110 @@
       </c>
       <c r="N8" s="2">
         <v>107328705.88</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E9" t="s">
         <v>39</v>
       </c>
       <c r="F9" t="s">
         <v>40</v>
       </c>
       <c r="G9" s="1">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="H9" s="2">
-        <v>1102205710.72</v>
+        <v>1144568841.35</v>
       </c>
       <c r="I9" s="2">
-        <v>735082729.5</v>
+        <v>768513037.0</v>
       </c>
       <c r="J9" s="2">
-        <v>112313004.45</v>
+        <v>117425874.98</v>
       </c>
       <c r="K9" s="1">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L9" s="2">
-        <v>706550735.35</v>
+        <v>721495253.25</v>
       </c>
       <c r="M9" s="2">
-        <v>432006696.87</v>
+        <v>443388556.37</v>
       </c>
       <c r="N9" s="2">
-        <v>66071617.79</v>
+        <v>67812372.82</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E10" t="s">
         <v>42</v>
       </c>
       <c r="F10" t="s">
         <v>43</v>
       </c>
       <c r="G10" s="1">
         <v>28</v>
       </c>
       <c r="H10" s="2">
         <v>399451549.9</v>
       </c>
       <c r="I10" s="2">
         <v>317406407.81</v>
       </c>
       <c r="J10" s="2">
         <v>48544676.4</v>
       </c>
       <c r="K10" s="1">
         <v>24</v>
       </c>
       <c r="L10" s="2">
-        <v>333618456.91</v>
+        <v>333745029.43</v>
       </c>
       <c r="M10" s="2">
         <v>261444816.21</v>
       </c>
       <c r="N10" s="2">
         <v>39985164.27</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E11" t="s">
         <v>45</v>
       </c>
       <c r="F11" t="s">
@@ -1275,57 +1275,57 @@
       <c r="C12" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>48</v>
       </c>
       <c r="F12" t="s">
         <v>49</v>
       </c>
       <c r="G12" s="1">
         <v>81</v>
       </c>
       <c r="H12" s="2">
         <v>753897991.03</v>
       </c>
       <c r="I12" s="2">
         <v>517853679.56</v>
       </c>
       <c r="J12" s="2">
         <v>68440785.0</v>
       </c>
       <c r="K12" s="1">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L12" s="2">
-        <v>155791531.69</v>
+        <v>187566181.33</v>
       </c>
       <c r="M12" s="2">
-        <v>90376637.69</v>
+        <v>100869248.66</v>
       </c>
       <c r="N12" s="2">
         <v>13822309.19</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E13" t="s">
         <v>45</v>
       </c>
       <c r="F13" t="s">
         <v>46</v>
       </c>
       <c r="G13" s="1">
@@ -1495,60 +1495,60 @@
       <c r="C17" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>61</v>
       </c>
       <c r="E17" t="s">
         <v>62</v>
       </c>
       <c r="F17" t="s">
         <v>63</v>
       </c>
       <c r="G17" s="1">
         <v>12</v>
       </c>
       <c r="H17" s="2">
         <v>718604609.62</v>
       </c>
       <c r="I17" s="2">
         <v>527719784.67</v>
       </c>
       <c r="J17" s="2">
         <v>80680084.42</v>
       </c>
       <c r="K17" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L17" s="2">
-        <v>348542187.69</v>
+        <v>409095979.89</v>
       </c>
       <c r="M17" s="2">
-        <v>237482922.64</v>
+        <v>287165595.55</v>
       </c>
       <c r="N17" s="2">
-        <v>36320917.58</v>
+        <v>43919444.03</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E18" t="s">
         <v>45</v>
       </c>
       <c r="F18" t="s">
         <v>43</v>
       </c>
       <c r="G18" s="1">
         <v>5</v>
       </c>
       <c r="H18" s="2">
@@ -1671,60 +1671,60 @@
       <c r="C21" s="3" t="s">
         <v>72</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>73</v>
       </c>
       <c r="E21" t="s">
         <v>74</v>
       </c>
       <c r="F21" t="s">
         <v>75</v>
       </c>
       <c r="G21" s="1">
         <v>49</v>
       </c>
       <c r="H21" s="2">
         <v>482370695.29</v>
       </c>
       <c r="I21" s="2">
         <v>199105716.88</v>
       </c>
       <c r="J21" s="2">
         <v>187202845.45</v>
       </c>
       <c r="K21" s="1">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="L21" s="2">
-        <v>111923996.52</v>
+        <v>173250635.68</v>
       </c>
       <c r="M21" s="2">
-        <v>39877253.54</v>
+        <v>64397950.89</v>
       </c>
       <c r="N21" s="2">
-        <v>41572714.87</v>
+        <v>67135976.24</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>72</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>76</v>
       </c>
       <c r="E22" t="s">
         <v>45</v>
       </c>
       <c r="F22" t="s">
         <v>77</v>
       </c>
       <c r="G22" s="1">
         <v>7</v>
       </c>
       <c r="H22" s="2">
@@ -1750,69 +1750,69 @@
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>72</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>78</v>
       </c>
       <c r="E23" t="s">
         <v>79</v>
       </c>
       <c r="F23" t="s">
         <v>80</v>
       </c>
       <c r="G23" s="1">
         <v>126</v>
       </c>
       <c r="H23" s="2">
-        <v>2306969247.06</v>
+        <v>2307290374.35</v>
       </c>
       <c r="I23" s="2">
-        <v>968344158.64</v>
+        <v>968499640.62</v>
       </c>
       <c r="J23" s="2">
-        <v>956349053.22</v>
+        <v>956511145.93</v>
       </c>
       <c r="K23" s="1">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="L23" s="2">
-        <v>251443655.19</v>
+        <v>572135862.4</v>
       </c>
       <c r="M23" s="2">
-        <v>102393342.92</v>
+        <v>232348365.11</v>
       </c>
       <c r="N23" s="2">
-        <v>106746873.91</v>
+        <v>242122328.72</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>71</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>72</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>81</v>
       </c>
       <c r="E24" t="s">
         <v>45</v>
       </c>
       <c r="F24" t="s">
         <v>43</v>
       </c>
       <c r="G24" s="1">
         <v>15</v>
       </c>
       <c r="H24" s="2">
@@ -2111,60 +2111,60 @@
       <c r="C31" s="3" t="s">
         <v>96</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>97</v>
       </c>
       <c r="E31" t="s">
         <v>98</v>
       </c>
       <c r="F31" t="s">
         <v>99</v>
       </c>
       <c r="G31" s="1">
         <v>30</v>
       </c>
       <c r="H31" s="2">
         <v>849680228.39</v>
       </c>
       <c r="I31" s="2">
         <v>567192768.63</v>
       </c>
       <c r="J31" s="2">
         <v>86747074.51</v>
       </c>
       <c r="K31" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L31" s="2">
-        <v>140569617.35</v>
+        <v>174644520.17</v>
       </c>
       <c r="M31" s="2">
-        <v>92354236.53</v>
+        <v>113510308.79</v>
       </c>
       <c r="N31" s="2">
-        <v>14124765.56</v>
+        <v>17360400.17</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>96</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>100</v>
       </c>
       <c r="E32" t="s">
         <v>62</v>
       </c>
       <c r="F32" t="s">
         <v>101</v>
       </c>
       <c r="G32" s="1">
         <v>7</v>
       </c>
       <c r="H32" s="2">
@@ -2199,60 +2199,60 @@
       <c r="C33" s="3" t="s">
         <v>96</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>102</v>
       </c>
       <c r="E33" t="s">
         <v>93</v>
       </c>
       <c r="F33" t="s">
         <v>103</v>
       </c>
       <c r="G33" s="1">
         <v>24</v>
       </c>
       <c r="H33" s="2">
         <v>647273057.14</v>
       </c>
       <c r="I33" s="2">
         <v>529462748.31</v>
       </c>
       <c r="J33" s="2">
         <v>90163688.35</v>
       </c>
       <c r="K33" s="1">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="L33" s="2">
-        <v>68416072.16</v>
+        <v>269255543.03</v>
       </c>
       <c r="M33" s="2">
-        <v>56664429.15</v>
+        <v>209096911.2</v>
       </c>
       <c r="N33" s="2">
-        <v>9999605.15</v>
+        <v>35723779.24</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>86</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>96</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>104</v>
       </c>
       <c r="E34" t="s">
         <v>33</v>
       </c>
       <c r="F34" t="s">
         <v>34</v>
       </c>
       <c r="G34" s="1">
         <v>1</v>
       </c>
       <c r="H34" s="2">