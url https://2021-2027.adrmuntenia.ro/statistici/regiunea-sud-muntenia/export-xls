--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -923,104 +923,104 @@
       <c r="C4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>24</v>
       </c>
       <c r="F4" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="1">
         <v>820</v>
       </c>
       <c r="H4" s="2">
         <v>1290563422.56</v>
       </c>
       <c r="I4" s="2">
         <v>592034599.13</v>
       </c>
       <c r="J4" s="2">
         <v>105958146.4</v>
       </c>
       <c r="K4" s="1">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="L4" s="2">
-        <v>328646213.1</v>
+        <v>330485007.28</v>
       </c>
       <c r="M4" s="2">
-        <v>186181568.75</v>
+        <v>187393485.94</v>
       </c>
       <c r="N4" s="2">
-        <v>32855570.91</v>
+        <v>33069438.64</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="1">
         <v>559</v>
       </c>
       <c r="H5" s="2">
         <v>5812240529.63</v>
       </c>
       <c r="I5" s="2">
         <v>2468109825.6</v>
       </c>
       <c r="J5" s="2">
         <v>435517667.93</v>
       </c>
       <c r="K5" s="1">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="L5" s="2">
-        <v>3596611937.41</v>
+        <v>3553932599.08</v>
       </c>
       <c r="M5" s="2">
-        <v>1474857175.06</v>
+        <v>1460076955.44</v>
       </c>
       <c r="N5" s="2">
-        <v>260268913.29</v>
+        <v>257660639.24</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>30</v>
       </c>
       <c r="F6" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="1">
         <v>1</v>
       </c>
       <c r="H6" s="2">
@@ -1131,72 +1131,72 @@
       </c>
       <c r="N8" s="2">
         <v>107328705.88</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E9" t="s">
         <v>39</v>
       </c>
       <c r="F9" t="s">
         <v>40</v>
       </c>
       <c r="G9" s="1">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H9" s="2">
-        <v>1144568841.35</v>
+        <v>1167999479.74</v>
       </c>
       <c r="I9" s="2">
-        <v>768513037.0</v>
+        <v>786097680.17</v>
       </c>
       <c r="J9" s="2">
-        <v>117425874.98</v>
+        <v>120115290.97</v>
       </c>
       <c r="K9" s="1">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="L9" s="2">
-        <v>721495253.25</v>
+        <v>766691655.96</v>
       </c>
       <c r="M9" s="2">
-        <v>443388556.37</v>
+        <v>472890786.25</v>
       </c>
       <c r="N9" s="2">
-        <v>67812372.82</v>
+        <v>72324450.49</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E10" t="s">
         <v>42</v>
       </c>
       <c r="F10" t="s">
         <v>43</v>
       </c>
       <c r="G10" s="1">
         <v>28</v>
       </c>
       <c r="H10" s="2">
@@ -1495,60 +1495,60 @@
       <c r="C17" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>61</v>
       </c>
       <c r="E17" t="s">
         <v>62</v>
       </c>
       <c r="F17" t="s">
         <v>63</v>
       </c>
       <c r="G17" s="1">
         <v>12</v>
       </c>
       <c r="H17" s="2">
         <v>718604609.62</v>
       </c>
       <c r="I17" s="2">
         <v>527719784.67</v>
       </c>
       <c r="J17" s="2">
         <v>80680084.42</v>
       </c>
       <c r="K17" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L17" s="2">
-        <v>409095979.89</v>
+        <v>504923046.98</v>
       </c>
       <c r="M17" s="2">
-        <v>287165595.55</v>
+        <v>350625191.51</v>
       </c>
       <c r="N17" s="2">
-        <v>43919444.03</v>
+        <v>53625029.3</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E18" t="s">
         <v>45</v>
       </c>
       <c r="F18" t="s">
         <v>43</v>
       </c>
       <c r="G18" s="1">
         <v>5</v>
       </c>
       <c r="H18" s="2">
@@ -1671,60 +1671,60 @@
       <c r="C21" s="3" t="s">
         <v>72</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>73</v>
       </c>
       <c r="E21" t="s">
         <v>74</v>
       </c>
       <c r="F21" t="s">
         <v>75</v>
       </c>
       <c r="G21" s="1">
         <v>49</v>
       </c>
       <c r="H21" s="2">
         <v>482370695.29</v>
       </c>
       <c r="I21" s="2">
         <v>199105716.88</v>
       </c>
       <c r="J21" s="2">
         <v>187202845.45</v>
       </c>
       <c r="K21" s="1">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="L21" s="2">
-        <v>173250635.68</v>
+        <v>269963805.8</v>
       </c>
       <c r="M21" s="2">
-        <v>64397950.89</v>
+        <v>102878528.85</v>
       </c>
       <c r="N21" s="2">
-        <v>67135976.24</v>
+        <v>107252660.29</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>72</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>76</v>
       </c>
       <c r="E22" t="s">
         <v>45</v>
       </c>
       <c r="F22" t="s">
         <v>77</v>
       </c>
       <c r="G22" s="1">
         <v>7</v>
       </c>
       <c r="H22" s="2">
@@ -1759,60 +1759,60 @@
       <c r="C23" s="3" t="s">
         <v>72</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>78</v>
       </c>
       <c r="E23" t="s">
         <v>79</v>
       </c>
       <c r="F23" t="s">
         <v>80</v>
       </c>
       <c r="G23" s="1">
         <v>126</v>
       </c>
       <c r="H23" s="2">
         <v>2307290374.35</v>
       </c>
       <c r="I23" s="2">
         <v>968499640.62</v>
       </c>
       <c r="J23" s="2">
         <v>956511145.93</v>
       </c>
       <c r="K23" s="1">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="L23" s="2">
-        <v>572135862.4</v>
+        <v>694649919.08</v>
       </c>
       <c r="M23" s="2">
-        <v>232348365.11</v>
+        <v>280745620.56</v>
       </c>
       <c r="N23" s="2">
-        <v>242122328.72</v>
+        <v>292577324.89</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>71</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>72</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>81</v>
       </c>
       <c r="E24" t="s">
         <v>45</v>
       </c>
       <c r="F24" t="s">
         <v>43</v>
       </c>
       <c r="G24" s="1">
         <v>15</v>
       </c>
       <c r="H24" s="2">
@@ -2023,60 +2023,60 @@
       <c r="C29" s="3" t="s">
         <v>87</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>92</v>
       </c>
       <c r="E29" t="s">
         <v>93</v>
       </c>
       <c r="F29" t="s">
         <v>94</v>
       </c>
       <c r="G29" s="1">
         <v>9</v>
       </c>
       <c r="H29" s="2">
         <v>274736991.64</v>
       </c>
       <c r="I29" s="2">
         <v>216732403.95</v>
       </c>
       <c r="J29" s="2">
         <v>35610280.42</v>
       </c>
       <c r="K29" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L29" s="2">
-        <v>100764111.61</v>
+        <v>126502712.31</v>
       </c>
       <c r="M29" s="2">
-        <v>83503523.0</v>
+        <v>104943777.39</v>
       </c>
       <c r="N29" s="2">
-        <v>14735915.82</v>
+        <v>18519490.12</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>86</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>87</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>95</v>
       </c>
       <c r="E30" t="s">
         <v>33</v>
       </c>
       <c r="F30" t="s">
         <v>34</v>
       </c>
       <c r="G30" s="1">
         <v>1</v>
       </c>
       <c r="H30" s="2">
@@ -2199,60 +2199,60 @@
       <c r="C33" s="3" t="s">
         <v>96</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>102</v>
       </c>
       <c r="E33" t="s">
         <v>93</v>
       </c>
       <c r="F33" t="s">
         <v>103</v>
       </c>
       <c r="G33" s="1">
         <v>24</v>
       </c>
       <c r="H33" s="2">
         <v>647273057.14</v>
       </c>
       <c r="I33" s="2">
         <v>529462748.31</v>
       </c>
       <c r="J33" s="2">
         <v>90163688.35</v>
       </c>
       <c r="K33" s="1">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="L33" s="2">
-        <v>269255543.03</v>
+        <v>480806446.09</v>
       </c>
       <c r="M33" s="2">
-        <v>209096911.2</v>
+        <v>383313927.2</v>
       </c>
       <c r="N33" s="2">
-        <v>35723779.24</v>
+        <v>65820354.08</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>86</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>96</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>104</v>
       </c>
       <c r="E34" t="s">
         <v>33</v>
       </c>
       <c r="F34" t="s">
         <v>34</v>
       </c>
       <c r="G34" s="1">
         <v>1</v>
       </c>
       <c r="H34" s="2">