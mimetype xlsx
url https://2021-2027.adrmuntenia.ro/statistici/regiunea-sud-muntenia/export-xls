--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Prioritate</t>
   </si>
   <si>
     <t>Obiectiv specific</t>
   </si>
   <si>
     <t>Apel</t>
   </si>
   <si>
     <t>Început depunere</t>
   </si>
   <si>
     <t>Sfârșit depunere</t>
   </si>
   <si>
     <t>Nr. Proiecte</t>
   </si>
   <si>
     <t>Valoare totală proiecte</t>
   </si>
   <si>
@@ -191,51 +191,51 @@
   <si>
     <t>RSO2.7 - Intensificare acțiunilor de protecție și conservare a naturii, a biodiversității și a infrastructurii verzi, inclusiv în zonele urbane, precum și reducerea tuturor formelor de poluare</t>
   </si>
   <si>
     <t>PRSM/536/PRSM_P2/OP2/RSO2.7/PRSM_A13</t>
   </si>
   <si>
     <t>03.02.2025</t>
   </si>
   <si>
     <t>29.12.2025</t>
   </si>
   <si>
     <t>P3 - 3</t>
   </si>
   <si>
     <t>RSO2.8 - Promovarea mobilității urbane multimodale sustenabile, ca parte a tranziției către o economie cu zero emisii de dioxid de carbon</t>
   </si>
   <si>
     <t>PRSM/414/PRSM_P3/OP2/RSO2.8/PRSM_A26</t>
   </si>
   <si>
     <t>22.07.2024</t>
   </si>
   <si>
-    <t>21.07.2026</t>
+    <t>20.01.2027</t>
   </si>
   <si>
     <t>PRSM/435/PRSM_P3/OP2/RSO2.8/PRSM_A26 - etapizate</t>
   </si>
   <si>
     <t>PRSM/366/PRSM_P3/OP2/RSO2.8/PRSM_A26</t>
   </si>
   <si>
     <t>16.09.2024</t>
   </si>
   <si>
     <t>15.09.2025</t>
   </si>
   <si>
     <t>PRSM/438/PRSM_P3/OP2/RSO2.8/PRSM_A26 - etapizate</t>
   </si>
   <si>
     <t>P4 - 4</t>
   </si>
   <si>
     <t>RSO3.2 - Dezvoltarea și ameliorarea unei mobilități naționale, regionale și locale sustenabile, reziliente la schimbările climatice, inteligente și intermodale, inclusiv îmbunătățirea accesului la TEN-T și a mobilității transfrontaliere</t>
   </si>
   <si>
     <t>PRSM/149/PRSM_P4/OP3/RSO3.2/PRSM_A29</t>
   </si>
@@ -284,51 +284,51 @@
   <si>
     <t>PRSM/298/PRSM_P5/OP4/RSO4.2/PRSM_A22</t>
   </si>
   <si>
     <t>07.06.2024</t>
   </si>
   <si>
     <t>06.12.2024</t>
   </si>
   <si>
     <t>PRSM/434/PRSM_P5/OP4/RSO4.2/PRSM_A22 - etapizate</t>
   </si>
   <si>
     <t>P6 - 6</t>
   </si>
   <si>
     <t>RSO5.1 - Promovarea dezvoltării integrate și incluzive în domeniul social, economic și al mediului, precum și a culturii, a patrimoniului natural, a turismului sustenabil și a securității în zonele urbane</t>
   </si>
   <si>
     <t>PRSM/385/PRSM_P6/OP5/RSO5.1/PRSM_A32</t>
   </si>
   <si>
     <t>09.07.2024</t>
   </si>
   <si>
-    <t>09.07.2026</t>
+    <t>08.01.2027</t>
   </si>
   <si>
     <t>PRSM/437/PRSM_P6/OP5/RSO5.1/PRSM_A32 - etapizate</t>
   </si>
   <si>
     <t>PRSM/369/PRSM_P6/OP5/RSO5.1/PRSM_A40</t>
   </si>
   <si>
     <t>26.07.2024</t>
   </si>
   <si>
     <t>27.03.2025</t>
   </si>
   <si>
     <t>PRSM/702/PRSM_P6/OP5/RSO5.1/PRSM_A11</t>
   </si>
   <si>
     <t>RSO5.2 - Promovarea dezvoltării locale integrate și incluzive în domeniul social, economic și al mediului, precum și a culturii, a patrimoniului natural, a turismului sustenabil și a securității în alte zone decât cele urbane</t>
   </si>
   <si>
     <t>PRSM/439/PRSM_P6/OP5/RSO5.2/PRSM_A32</t>
   </si>
   <si>
     <t>02.09.2024</t>
   </si>
@@ -372,50 +372,59 @@
     <t>14.10.2024</t>
   </si>
   <si>
     <t>PRSM/442/PRSM_P7/AT/AT/PRSM_A8</t>
   </si>
   <si>
     <t>25.06.2024</t>
   </si>
   <si>
     <t>PRSM/794/PRSM_P7/AT/AT/PRSM_A28 - Pacte de integritate</t>
   </si>
   <si>
     <t>05.02.2026</t>
   </si>
   <si>
     <t>06.05.2026</t>
   </si>
   <si>
     <t>PRSM/828/PRSM_P7/AT/AT/PRSM_A8</t>
   </si>
   <si>
     <t>11.12.2025</t>
   </si>
   <si>
     <t>15.01.2026</t>
+  </si>
+  <si>
+    <t>PRSM/1188/PRSM_P7/AT/AT/PRSM_A28</t>
+  </si>
+  <si>
+    <t>30.06.2026</t>
+  </si>
+  <si>
+    <t>30.07.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFffffff"/>
       <name val="Calibri"/>
@@ -745,51 +754,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N39"/>
+  <dimension ref="A1:N40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="80" customWidth="true" style="3"/>
     <col min="3" max="3" width="80" customWidth="true" style="3"/>
     <col min="4" max="4" width="80" customWidth="true" style="3"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="4" t="s">
@@ -926,101 +935,101 @@
       <c r="D4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>24</v>
       </c>
       <c r="F4" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="1">
         <v>820</v>
       </c>
       <c r="H4" s="2">
         <v>1290563422.56</v>
       </c>
       <c r="I4" s="2">
         <v>592034599.13</v>
       </c>
       <c r="J4" s="2">
         <v>105958146.4</v>
       </c>
       <c r="K4" s="1">
         <v>249</v>
       </c>
       <c r="L4" s="2">
-        <v>330485007.28</v>
+        <v>330509717.45</v>
       </c>
       <c r="M4" s="2">
-        <v>187393485.94</v>
+        <v>187384311.93</v>
       </c>
       <c r="N4" s="2">
-        <v>33069438.64</v>
+        <v>33067819.69</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="1">
         <v>559</v>
       </c>
       <c r="H5" s="2">
         <v>5812240529.63</v>
       </c>
       <c r="I5" s="2">
         <v>2468109825.6</v>
       </c>
       <c r="J5" s="2">
         <v>435517667.93</v>
       </c>
       <c r="K5" s="1">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="L5" s="2">
-        <v>3553932599.08</v>
+        <v>3549211879.25</v>
       </c>
       <c r="M5" s="2">
-        <v>1460076955.44</v>
+        <v>1457972853.83</v>
       </c>
       <c r="N5" s="2">
-        <v>257660639.24</v>
+        <v>257289327.19</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>30</v>
       </c>
       <c r="F6" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="1">
         <v>1</v>
       </c>
       <c r="H6" s="2">
@@ -1131,116 +1140,116 @@
       </c>
       <c r="N8" s="2">
         <v>107328705.88</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E9" t="s">
         <v>39</v>
       </c>
       <c r="F9" t="s">
         <v>40</v>
       </c>
       <c r="G9" s="1">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H9" s="2">
-        <v>1167999479.74</v>
+        <v>1173751205.82</v>
       </c>
       <c r="I9" s="2">
-        <v>786097680.17</v>
+        <v>790385170.34</v>
       </c>
       <c r="J9" s="2">
-        <v>120115290.97</v>
+        <v>120771024.76</v>
       </c>
       <c r="K9" s="1">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L9" s="2">
-        <v>766691655.96</v>
+        <v>797406165.65</v>
       </c>
       <c r="M9" s="2">
-        <v>472890786.25</v>
+        <v>494044735.98</v>
       </c>
       <c r="N9" s="2">
-        <v>72324450.49</v>
+        <v>75559760.44</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E10" t="s">
         <v>42</v>
       </c>
       <c r="F10" t="s">
         <v>43</v>
       </c>
       <c r="G10" s="1">
         <v>28</v>
       </c>
       <c r="H10" s="2">
         <v>399451549.9</v>
       </c>
       <c r="I10" s="2">
         <v>317406407.81</v>
       </c>
       <c r="J10" s="2">
         <v>48544676.4</v>
       </c>
       <c r="K10" s="1">
         <v>24</v>
       </c>
       <c r="L10" s="2">
-        <v>333745029.43</v>
+        <v>333640352.56</v>
       </c>
       <c r="M10" s="2">
-        <v>261444816.21</v>
+        <v>261268837.05</v>
       </c>
       <c r="N10" s="2">
-        <v>39985164.27</v>
+        <v>39958249.78</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E11" t="s">
         <v>45</v>
       </c>
       <c r="F11" t="s">
         <v>46</v>
       </c>
       <c r="G11" s="1">
         <v>1</v>
       </c>
       <c r="H11" s="2">
@@ -1275,60 +1284,60 @@
       <c r="C12" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>48</v>
       </c>
       <c r="F12" t="s">
         <v>49</v>
       </c>
       <c r="G12" s="1">
         <v>81</v>
       </c>
       <c r="H12" s="2">
         <v>753897991.03</v>
       </c>
       <c r="I12" s="2">
         <v>517853679.56</v>
       </c>
       <c r="J12" s="2">
         <v>68440785.0</v>
       </c>
       <c r="K12" s="1">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="L12" s="2">
-        <v>187566181.33</v>
+        <v>199668704.88</v>
       </c>
       <c r="M12" s="2">
-        <v>100869248.66</v>
+        <v>108873906.18</v>
       </c>
       <c r="N12" s="2">
-        <v>13822309.19</v>
+        <v>15046550.87</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E13" t="s">
         <v>45</v>
       </c>
       <c r="F13" t="s">
         <v>46</v>
       </c>
       <c r="G13" s="1">
         <v>12</v>
       </c>
       <c r="H13" s="2">
@@ -1395,60 +1404,60 @@
       </c>
       <c r="N14" s="2">
         <v>9534538.23</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>57</v>
       </c>
       <c r="E15" t="s">
         <v>58</v>
       </c>
       <c r="F15" t="s">
         <v>59</v>
       </c>
       <c r="G15" s="1">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="H15" s="2">
-        <v>550716816.79</v>
+        <v>649429284.15</v>
       </c>
       <c r="I15" s="2">
-        <v>245742527.06</v>
+        <v>329648124.32</v>
       </c>
       <c r="J15" s="2">
-        <v>36914424.03</v>
+        <v>49747044.79</v>
       </c>
       <c r="K15" s="1">
         <v>5</v>
       </c>
       <c r="L15" s="2">
         <v>362351422.05</v>
       </c>
       <c r="M15" s="2">
         <v>191690611.35</v>
       </c>
       <c r="N15" s="2">
         <v>29317387.58</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D16" s="3" t="s">
@@ -1495,60 +1504,60 @@
       <c r="C17" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>61</v>
       </c>
       <c r="E17" t="s">
         <v>62</v>
       </c>
       <c r="F17" t="s">
         <v>63</v>
       </c>
       <c r="G17" s="1">
         <v>12</v>
       </c>
       <c r="H17" s="2">
         <v>718604609.62</v>
       </c>
       <c r="I17" s="2">
         <v>527719784.67</v>
       </c>
       <c r="J17" s="2">
         <v>80680084.42</v>
       </c>
       <c r="K17" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="L17" s="2">
-        <v>504923046.98</v>
+        <v>584524001.9</v>
       </c>
       <c r="M17" s="2">
-        <v>350625191.51</v>
+        <v>415089802.65</v>
       </c>
       <c r="N17" s="2">
-        <v>53625029.3</v>
+        <v>63484322.79</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E18" t="s">
         <v>45</v>
       </c>
       <c r="F18" t="s">
         <v>43</v>
       </c>
       <c r="G18" s="1">
         <v>5</v>
       </c>
       <c r="H18" s="2">
@@ -1671,60 +1680,60 @@
       <c r="C21" s="3" t="s">
         <v>72</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>73</v>
       </c>
       <c r="E21" t="s">
         <v>74</v>
       </c>
       <c r="F21" t="s">
         <v>75</v>
       </c>
       <c r="G21" s="1">
         <v>49</v>
       </c>
       <c r="H21" s="2">
         <v>482370695.29</v>
       </c>
       <c r="I21" s="2">
         <v>199105716.88</v>
       </c>
       <c r="J21" s="2">
         <v>187202845.45</v>
       </c>
       <c r="K21" s="1">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="L21" s="2">
-        <v>269963805.8</v>
+        <v>339939504.27</v>
       </c>
       <c r="M21" s="2">
-        <v>102878528.85</v>
+        <v>134004234.45</v>
       </c>
       <c r="N21" s="2">
-        <v>107252660.29</v>
+        <v>139701759.76</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>72</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>76</v>
       </c>
       <c r="E22" t="s">
         <v>45</v>
       </c>
       <c r="F22" t="s">
         <v>77</v>
       </c>
       <c r="G22" s="1">
         <v>7</v>
       </c>
       <c r="H22" s="2">
@@ -1759,60 +1768,60 @@
       <c r="C23" s="3" t="s">
         <v>72</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>78</v>
       </c>
       <c r="E23" t="s">
         <v>79</v>
       </c>
       <c r="F23" t="s">
         <v>80</v>
       </c>
       <c r="G23" s="1">
         <v>126</v>
       </c>
       <c r="H23" s="2">
         <v>2307290374.35</v>
       </c>
       <c r="I23" s="2">
         <v>968499640.62</v>
       </c>
       <c r="J23" s="2">
         <v>956511145.93</v>
       </c>
       <c r="K23" s="1">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="L23" s="2">
-        <v>694649919.08</v>
+        <v>878311996.08</v>
       </c>
       <c r="M23" s="2">
-        <v>280745620.56</v>
+        <v>357773460.33</v>
       </c>
       <c r="N23" s="2">
-        <v>292577324.89</v>
+        <v>372880212.39</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>71</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>72</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>81</v>
       </c>
       <c r="E24" t="s">
         <v>45</v>
       </c>
       <c r="F24" t="s">
         <v>43</v>
       </c>
       <c r="G24" s="1">
         <v>15</v>
       </c>
       <c r="H24" s="2">
@@ -1923,60 +1932,60 @@
       </c>
       <c r="N26" s="2">
         <v>10076999.47</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>86</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>87</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>88</v>
       </c>
       <c r="E27" t="s">
         <v>89</v>
       </c>
       <c r="F27" t="s">
         <v>90</v>
       </c>
       <c r="G27" s="1">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="H27" s="2">
-        <v>174546688.92</v>
+        <v>403828476.11</v>
       </c>
       <c r="I27" s="2">
-        <v>85763005.21</v>
+        <v>267296701.13</v>
       </c>
       <c r="J27" s="2">
-        <v>13116694.91</v>
+        <v>40880671.95</v>
       </c>
       <c r="K27" s="1">
         <v>2</v>
       </c>
       <c r="L27" s="2">
         <v>110691555.68</v>
       </c>
       <c r="M27" s="2">
         <v>54609987.28</v>
       </c>
       <c r="N27" s="2">
         <v>8352114.93</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>86</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>87</v>
       </c>
       <c r="D28" s="3" t="s">
@@ -2023,60 +2032,60 @@
       <c r="C29" s="3" t="s">
         <v>87</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>92</v>
       </c>
       <c r="E29" t="s">
         <v>93</v>
       </c>
       <c r="F29" t="s">
         <v>94</v>
       </c>
       <c r="G29" s="1">
         <v>9</v>
       </c>
       <c r="H29" s="2">
         <v>274736991.64</v>
       </c>
       <c r="I29" s="2">
         <v>216732403.95</v>
       </c>
       <c r="J29" s="2">
         <v>35610280.42</v>
       </c>
       <c r="K29" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L29" s="2">
-        <v>126502712.31</v>
+        <v>135652094.56</v>
       </c>
       <c r="M29" s="2">
-        <v>104943777.39</v>
+        <v>112686811.8</v>
       </c>
       <c r="N29" s="2">
-        <v>18519490.12</v>
+        <v>19703718.9</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>86</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>87</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>95</v>
       </c>
       <c r="E30" t="s">
         <v>33</v>
       </c>
       <c r="F30" t="s">
         <v>34</v>
       </c>
       <c r="G30" s="1">
         <v>1</v>
       </c>
       <c r="H30" s="2">
@@ -2190,69 +2199,69 @@
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>86</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>96</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>102</v>
       </c>
       <c r="E33" t="s">
         <v>93</v>
       </c>
       <c r="F33" t="s">
         <v>103</v>
       </c>
       <c r="G33" s="1">
         <v>24</v>
       </c>
       <c r="H33" s="2">
-        <v>647273057.14</v>
+        <v>647490970.24</v>
       </c>
       <c r="I33" s="2">
-        <v>529462748.31</v>
+        <v>529644269.96</v>
       </c>
       <c r="J33" s="2">
-        <v>90163688.35</v>
+        <v>90195721.58</v>
       </c>
       <c r="K33" s="1">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="L33" s="2">
-        <v>480806446.09</v>
+        <v>590213323.75</v>
       </c>
       <c r="M33" s="2">
-        <v>383313927.2</v>
+        <v>473413419.08</v>
       </c>
       <c r="N33" s="2">
-        <v>65820354.08</v>
+        <v>82367868.88</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>86</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>96</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>104</v>
       </c>
       <c r="E34" t="s">
         <v>33</v>
       </c>
       <c r="F34" t="s">
         <v>34</v>
       </c>
       <c r="G34" s="1">
         <v>1</v>
       </c>
       <c r="H34" s="2">
@@ -2465,50 +2474,94 @@
         <v>119</v>
       </c>
       <c r="G39" s="1">
         <v>1</v>
       </c>
       <c r="H39" s="2">
         <v>79520000.0</v>
       </c>
       <c r="I39" s="2">
         <v>67592000.0</v>
       </c>
       <c r="J39" s="2">
         <v>11928000.0</v>
       </c>
       <c r="K39" s="1">
         <v>1</v>
       </c>
       <c r="L39" s="2">
         <v>79520000.0</v>
       </c>
       <c r="M39" s="2">
         <v>67592000.0</v>
       </c>
       <c r="N39" s="2">
         <v>11928000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14">
+      <c r="A40">
+        <v>39</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="E40" t="s">
+        <v>121</v>
+      </c>
+      <c r="F40" t="s">
+        <v>122</v>
+      </c>
+      <c r="G40" s="1">
+        <v>1</v>
+      </c>
+      <c r="H40" s="2">
+        <v>2004283.6</v>
+      </c>
+      <c r="I40" s="2">
+        <v>1703641.06</v>
+      </c>
+      <c r="J40" s="2">
+        <v>300642.54</v>
+      </c>
+      <c r="K40" s="1">
+        <v>1</v>
+      </c>
+      <c r="L40" s="2">
+        <v>2004283.6</v>
+      </c>
+      <c r="M40" s="2">
+        <v>1703641.06</v>
+      </c>
+      <c r="N40" s="2">
+        <v>300642.54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">