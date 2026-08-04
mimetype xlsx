--- v10 (2026-07-14)
+++ v11 (2026-08-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Prioritate</t>
   </si>
   <si>
     <t>Obiectiv specific</t>
   </si>
   <si>
     <t>Apel</t>
   </si>
   <si>
     <t>Început depunere</t>
   </si>
   <si>
     <t>Sfârșit depunere</t>
   </si>
   <si>
     <t>Nr. Proiecte</t>
   </si>
   <si>
     <t>Valoare totală proiecte</t>
   </si>
   <si>
@@ -213,50 +213,59 @@
     <t>22.07.2024</t>
   </si>
   <si>
     <t>20.01.2027</t>
   </si>
   <si>
     <t>PRSM/435/PRSM_P3/OP2/RSO2.8/PRSM_A26 - etapizate</t>
   </si>
   <si>
     <t>PRSM/366/PRSM_P3/OP2/RSO2.8/PRSM_A26</t>
   </si>
   <si>
     <t>16.09.2024</t>
   </si>
   <si>
     <t>15.09.2025</t>
   </si>
   <si>
     <t>PRSM/438/PRSM_P3/OP2/RSO2.8/PRSM_A26 - etapizate</t>
   </si>
   <si>
     <t>P4 - 4</t>
   </si>
   <si>
     <t>RSO3.2 - Dezvoltarea și ameliorarea unei mobilități naționale, regionale și locale sustenabile, reziliente la schimbările climatice, inteligente și intermodale, inclusiv îmbunătățirea accesului la TEN-T și a mobilității transfrontaliere</t>
+  </si>
+  <si>
+    <t>PRSM/908/PRSM_P4/OP3/RSO3.2/PRSM_A29 - Stații de reîncărcare</t>
+  </si>
+  <si>
+    <t>02.06.2026</t>
+  </si>
+  <si>
+    <t>02.12.2026</t>
   </si>
   <si>
     <t>PRSM/149/PRSM_P4/OP3/RSO3.2/PRSM_A29</t>
   </si>
   <si>
     <t>01.02.2024</t>
   </si>
   <si>
     <t>31.12.2026</t>
   </si>
   <si>
     <t>PRSM/429/PRSM_P4/OP3/RSO3.2/PRSM_A29 - etapizate</t>
   </si>
   <si>
     <t>P5 - 5</t>
   </si>
   <si>
     <t>RSO4.2 - Îmbunătățirea accesului la servicii și favorabile incluziunii și de calitate în educație, formare și învățare pe tot parcursul vieții prin dezvoltarea infrastructurii accesibile, inclusiv prin promovarea rezilienței pentru educația și formarea la distanță și online</t>
   </si>
   <si>
     <t>PRSM/318/PRSM_P5/OP4/RSO4.2/PRSM_A1</t>
   </si>
   <si>
     <t>28.06.2024</t>
   </si>
@@ -754,51 +763,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N40"/>
+  <dimension ref="A1:N41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="80" customWidth="true" style="3"/>
     <col min="3" max="3" width="80" customWidth="true" style="3"/>
     <col min="4" max="4" width="80" customWidth="true" style="3"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="4" t="s">
@@ -857,51 +866,51 @@
       <c r="D2" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>17</v>
       </c>
       <c r="F2" t="s">
         <v>18</v>
       </c>
       <c r="G2" s="1">
         <v>2</v>
       </c>
       <c r="H2" s="2">
         <v>279015070.0</v>
       </c>
       <c r="I2" s="2">
         <v>204589109.5</v>
       </c>
       <c r="J2" s="2">
         <v>640060.5</v>
       </c>
       <c r="K2" s="1">
         <v>1</v>
       </c>
       <c r="L2" s="2">
-        <v>236426000.0</v>
+        <v>236426000.01</v>
       </c>
       <c r="M2" s="2">
         <v>199096000.0</v>
       </c>
       <c r="N2" s="2"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
@@ -932,104 +941,104 @@
       <c r="C4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>24</v>
       </c>
       <c r="F4" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="1">
         <v>820</v>
       </c>
       <c r="H4" s="2">
         <v>1290563422.56</v>
       </c>
       <c r="I4" s="2">
         <v>592034599.13</v>
       </c>
       <c r="J4" s="2">
         <v>105958146.4</v>
       </c>
       <c r="K4" s="1">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="L4" s="2">
-        <v>330509717.45</v>
+        <v>330024951.64</v>
       </c>
       <c r="M4" s="2">
-        <v>187384311.93</v>
+        <v>186735292.96</v>
       </c>
       <c r="N4" s="2">
-        <v>33067819.69</v>
+        <v>32953286.94</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="1">
         <v>559</v>
       </c>
       <c r="H5" s="2">
         <v>5812240529.63</v>
       </c>
       <c r="I5" s="2">
         <v>2468109825.6</v>
       </c>
       <c r="J5" s="2">
         <v>435517667.93</v>
       </c>
       <c r="K5" s="1">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="L5" s="2">
-        <v>3549211879.25</v>
+        <v>3517145063.94</v>
       </c>
       <c r="M5" s="2">
-        <v>1457972853.83</v>
+        <v>1438284596.7</v>
       </c>
       <c r="N5" s="2">
-        <v>257289327.19</v>
+        <v>253814928.87</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>30</v>
       </c>
       <c r="F6" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="1">
         <v>1</v>
       </c>
       <c r="H6" s="2">
@@ -1143,113 +1152,113 @@
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E9" t="s">
         <v>39</v>
       </c>
       <c r="F9" t="s">
         <v>40</v>
       </c>
       <c r="G9" s="1">
         <v>80</v>
       </c>
       <c r="H9" s="2">
-        <v>1173751205.82</v>
+        <v>1173751205.81</v>
       </c>
       <c r="I9" s="2">
-        <v>790385170.34</v>
+        <v>790385170.33</v>
       </c>
       <c r="J9" s="2">
         <v>120771024.76</v>
       </c>
       <c r="K9" s="1">
         <v>47</v>
       </c>
       <c r="L9" s="2">
-        <v>797406165.65</v>
+        <v>771889732.45</v>
       </c>
       <c r="M9" s="2">
-        <v>494044735.98</v>
+        <v>481169314.37</v>
       </c>
       <c r="N9" s="2">
-        <v>75559760.44</v>
+        <v>73590578.32</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E10" t="s">
         <v>42</v>
       </c>
       <c r="F10" t="s">
         <v>43</v>
       </c>
       <c r="G10" s="1">
         <v>28</v>
       </c>
       <c r="H10" s="2">
         <v>399451549.9</v>
       </c>
       <c r="I10" s="2">
         <v>317406407.81</v>
       </c>
       <c r="J10" s="2">
         <v>48544676.4</v>
       </c>
       <c r="K10" s="1">
         <v>24</v>
       </c>
       <c r="L10" s="2">
-        <v>333640352.56</v>
+        <v>333640352.57</v>
       </c>
       <c r="M10" s="2">
         <v>261268837.05</v>
       </c>
       <c r="N10" s="2">
-        <v>39958249.78</v>
+        <v>39958249.79</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E11" t="s">
         <v>45</v>
       </c>
       <c r="F11" t="s">
         <v>46</v>
       </c>
       <c r="G11" s="1">
         <v>1</v>
       </c>
       <c r="H11" s="2">
@@ -1284,60 +1293,60 @@
       <c r="C12" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>48</v>
       </c>
       <c r="F12" t="s">
         <v>49</v>
       </c>
       <c r="G12" s="1">
         <v>81</v>
       </c>
       <c r="H12" s="2">
         <v>753897991.03</v>
       </c>
       <c r="I12" s="2">
         <v>517853679.56</v>
       </c>
       <c r="J12" s="2">
         <v>68440785.0</v>
       </c>
       <c r="K12" s="1">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="L12" s="2">
-        <v>199668704.88</v>
+        <v>203183027.13</v>
       </c>
       <c r="M12" s="2">
-        <v>108873906.18</v>
+        <v>110968006.38</v>
       </c>
       <c r="N12" s="2">
-        <v>15046550.87</v>
+        <v>15366825.03</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E13" t="s">
         <v>45</v>
       </c>
       <c r="F13" t="s">
         <v>46</v>
       </c>
       <c r="G13" s="1">
         <v>12</v>
       </c>
       <c r="H13" s="2">
@@ -1375,89 +1384,89 @@
       <c r="D14" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E14" t="s">
         <v>53</v>
       </c>
       <c r="F14" t="s">
         <v>54</v>
       </c>
       <c r="G14" s="1">
         <v>71</v>
       </c>
       <c r="H14" s="2">
         <v>1659749039.67</v>
       </c>
       <c r="I14" s="2">
         <v>1202273941.73</v>
       </c>
       <c r="J14" s="2">
         <v>181923097.23</v>
       </c>
       <c r="K14" s="1">
         <v>3</v>
       </c>
       <c r="L14" s="2">
-        <v>89302430.06</v>
+        <v>88704107.69</v>
       </c>
       <c r="M14" s="2">
-        <v>62341211.67</v>
+        <v>61867330.99</v>
       </c>
       <c r="N14" s="2">
-        <v>9534538.23</v>
+        <v>9462062.36</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>57</v>
       </c>
       <c r="E15" t="s">
         <v>58</v>
       </c>
       <c r="F15" t="s">
         <v>59</v>
       </c>
       <c r="G15" s="1">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H15" s="2">
-        <v>649429284.15</v>
+        <v>677562473.75</v>
       </c>
       <c r="I15" s="2">
-        <v>329648124.32</v>
+        <v>353334108.84</v>
       </c>
       <c r="J15" s="2">
-        <v>49747044.79</v>
+        <v>53369394.23</v>
       </c>
       <c r="K15" s="1">
         <v>5</v>
       </c>
       <c r="L15" s="2">
         <v>362351422.05</v>
       </c>
       <c r="M15" s="2">
         <v>191690611.35</v>
       </c>
       <c r="N15" s="2">
         <v>29317387.58</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D16" s="3" t="s">
@@ -1504,60 +1513,60 @@
       <c r="C17" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>61</v>
       </c>
       <c r="E17" t="s">
         <v>62</v>
       </c>
       <c r="F17" t="s">
         <v>63</v>
       </c>
       <c r="G17" s="1">
         <v>12</v>
       </c>
       <c r="H17" s="2">
         <v>718604609.62</v>
       </c>
       <c r="I17" s="2">
         <v>527719784.67</v>
       </c>
       <c r="J17" s="2">
         <v>80680084.42</v>
       </c>
       <c r="K17" s="1">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="L17" s="2">
-        <v>584524001.9</v>
+        <v>524201389.8</v>
       </c>
       <c r="M17" s="2">
-        <v>415089802.65</v>
+        <v>367936477.74</v>
       </c>
       <c r="N17" s="2">
-        <v>63484322.79</v>
+        <v>56272637.81</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E18" t="s">
         <v>45</v>
       </c>
       <c r="F18" t="s">
         <v>43</v>
       </c>
       <c r="G18" s="1">
         <v>5</v>
       </c>
       <c r="H18" s="2">
@@ -1580,987 +1589,1023 @@
       </c>
       <c r="N18" s="2">
         <v>5325471.4</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>67</v>
       </c>
       <c r="E19" t="s">
         <v>68</v>
       </c>
       <c r="F19" t="s">
         <v>69</v>
       </c>
       <c r="G19" s="1">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="H19" s="2">
-        <v>3268719861.34</v>
+        <v>3659209.7</v>
       </c>
       <c r="I19" s="2">
-        <v>2661068280.45</v>
+        <v>1299137.85</v>
       </c>
       <c r="J19" s="2">
-        <v>407116201.08</v>
-[...12 lines deleted...]
-      </c>
+        <v>229259.62</v>
+      </c>
+      <c r="K19" s="1"/>
+      <c r="L19" s="2"/>
+      <c r="M19" s="2"/>
+      <c r="N19" s="2"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>70</v>
       </c>
       <c r="E20" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
       <c r="F20" t="s">
-        <v>46</v>
+        <v>72</v>
       </c>
       <c r="G20" s="1">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="H20" s="2">
-        <v>126691372.29</v>
+        <v>3268719861.34</v>
       </c>
       <c r="I20" s="2">
-        <v>97873063.54</v>
+        <v>2661068280.45</v>
       </c>
       <c r="J20" s="2">
-        <v>14968821.46</v>
+        <v>407116201.08</v>
       </c>
       <c r="K20" s="1">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="L20" s="2">
-        <v>123409998.05</v>
+        <v>3003237914.21</v>
       </c>
       <c r="M20" s="2">
-        <v>98255430.67</v>
+        <v>2328112548.67</v>
       </c>
       <c r="N20" s="2">
-        <v>15027301.13</v>
+        <v>356064272.13</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>73</v>
       </c>
       <c r="E21" t="s">
-        <v>74</v>
+        <v>45</v>
       </c>
       <c r="F21" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="G21" s="1">
-        <v>49</v>
+        <v>3</v>
       </c>
       <c r="H21" s="2">
-        <v>482370695.29</v>
+        <v>126691372.29</v>
       </c>
       <c r="I21" s="2">
-        <v>199105716.88</v>
+        <v>97873063.54</v>
       </c>
       <c r="J21" s="2">
-        <v>187202845.45</v>
+        <v>14968821.46</v>
       </c>
       <c r="K21" s="1">
-        <v>35</v>
+        <v>3</v>
       </c>
       <c r="L21" s="2">
-        <v>339939504.27</v>
+        <v>123409998.05</v>
       </c>
       <c r="M21" s="2">
-        <v>134004234.45</v>
+        <v>98255430.67</v>
       </c>
       <c r="N21" s="2">
-        <v>139701759.76</v>
+        <v>15027301.13</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>76</v>
       </c>
       <c r="E22" t="s">
-        <v>45</v>
+        <v>77</v>
       </c>
       <c r="F22" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G22" s="1">
-        <v>7</v>
+        <v>49</v>
       </c>
       <c r="H22" s="2">
-        <v>57170861.72</v>
+        <v>482370695.29</v>
       </c>
       <c r="I22" s="2">
-        <v>18451288.81</v>
+        <v>199105716.88</v>
       </c>
       <c r="J22" s="2">
-        <v>19235672.77</v>
+        <v>187202845.45</v>
       </c>
       <c r="K22" s="1">
-        <v>6</v>
+        <v>37</v>
       </c>
       <c r="L22" s="2">
-        <v>30571042.59</v>
+        <v>356081673.23</v>
       </c>
       <c r="M22" s="2">
-        <v>11683624.78</v>
+        <v>137828345.74</v>
       </c>
       <c r="N22" s="2">
-        <v>12180263.22</v>
+        <v>143688463.51</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E23" t="s">
-        <v>79</v>
+        <v>45</v>
       </c>
       <c r="F23" t="s">
         <v>80</v>
       </c>
       <c r="G23" s="1">
-        <v>126</v>
+        <v>7</v>
       </c>
       <c r="H23" s="2">
-        <v>2307290374.35</v>
+        <v>57170861.72</v>
       </c>
       <c r="I23" s="2">
-        <v>968499640.62</v>
+        <v>18451288.81</v>
       </c>
       <c r="J23" s="2">
-        <v>956511145.93</v>
+        <v>19235672.77</v>
       </c>
       <c r="K23" s="1">
-        <v>43</v>
+        <v>6</v>
       </c>
       <c r="L23" s="2">
-        <v>878311996.08</v>
+        <v>30571042.59</v>
       </c>
       <c r="M23" s="2">
-        <v>357773460.33</v>
+        <v>11683624.78</v>
       </c>
       <c r="N23" s="2">
-        <v>372880212.39</v>
+        <v>12180263.22</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>81</v>
       </c>
       <c r="E24" t="s">
-        <v>45</v>
+        <v>82</v>
       </c>
       <c r="F24" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="G24" s="1">
-        <v>15</v>
+        <v>126</v>
       </c>
       <c r="H24" s="2">
-        <v>144691148.33</v>
+        <v>2307290374.35</v>
       </c>
       <c r="I24" s="2">
-        <v>42977191.34</v>
+        <v>968499640.62</v>
       </c>
       <c r="J24" s="2">
-        <v>44814916.24</v>
+        <v>956511145.93</v>
       </c>
       <c r="K24" s="1">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="L24" s="2">
-        <v>165534834.4</v>
+        <v>1120870660.3</v>
       </c>
       <c r="M24" s="2">
-        <v>42379348.24</v>
+        <v>464885884.07</v>
       </c>
       <c r="N24" s="2">
-        <v>44181221.97</v>
+        <v>484350651.21</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E25" t="s">
-        <v>83</v>
+        <v>45</v>
       </c>
       <c r="F25" t="s">
-        <v>84</v>
+        <v>43</v>
       </c>
       <c r="G25" s="1">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="H25" s="2">
-        <v>157706151.26</v>
+        <v>144691148.33</v>
       </c>
       <c r="I25" s="2">
-        <v>60718219.27</v>
+        <v>42977191.34</v>
       </c>
       <c r="J25" s="2">
-        <v>63298150.27</v>
+        <v>44814916.24</v>
       </c>
       <c r="K25" s="1">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="L25" s="2">
-        <v>126075221.11</v>
+        <v>165534834.41</v>
       </c>
       <c r="M25" s="2">
-        <v>49646128.91</v>
+        <v>42379348.24</v>
       </c>
       <c r="N25" s="2">
-        <v>51756356.63</v>
+        <v>44181221.98</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>85</v>
       </c>
       <c r="E26" t="s">
-        <v>45</v>
+        <v>86</v>
       </c>
       <c r="F26" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="G26" s="1">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="H26" s="2">
-        <v>35324319.68</v>
+        <v>157706151.26</v>
       </c>
       <c r="I26" s="2">
-        <v>14457672.77</v>
+        <v>60718219.27</v>
       </c>
       <c r="J26" s="2">
-        <v>15069252.23</v>
+        <v>63298150.27</v>
       </c>
       <c r="K26" s="1">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L26" s="2">
-        <v>27245499.2</v>
+        <v>126075221.11</v>
       </c>
       <c r="M26" s="2">
-        <v>9666579.07</v>
+        <v>49646128.91</v>
       </c>
       <c r="N26" s="2">
-        <v>10076999.47</v>
+        <v>51756356.63</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>88</v>
       </c>
       <c r="E27" t="s">
-        <v>89</v>
+        <v>45</v>
       </c>
       <c r="F27" t="s">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="G27" s="1">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="H27" s="2">
-        <v>403828476.11</v>
+        <v>35324319.68</v>
       </c>
       <c r="I27" s="2">
-        <v>267296701.13</v>
+        <v>14457672.77</v>
       </c>
       <c r="J27" s="2">
-        <v>40880671.95</v>
+        <v>15069252.23</v>
       </c>
       <c r="K27" s="1">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L27" s="2">
-        <v>110691555.68</v>
+        <v>27245499.2</v>
       </c>
       <c r="M27" s="2">
-        <v>54609987.28</v>
+        <v>9666579.07</v>
       </c>
       <c r="N27" s="2">
-        <v>8352114.93</v>
+        <v>10076999.47</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>91</v>
       </c>
       <c r="E28" t="s">
-        <v>45</v>
+        <v>92</v>
       </c>
       <c r="F28" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="G28" s="1">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="H28" s="2">
-        <v>19309003.46</v>
+        <v>403828476.11</v>
       </c>
       <c r="I28" s="2">
-        <v>12556647.91</v>
+        <v>267296701.13</v>
       </c>
       <c r="J28" s="2">
-        <v>1920428.5</v>
+        <v>40880671.95</v>
       </c>
       <c r="K28" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L28" s="2">
-        <v>19663714.17</v>
+        <v>110691555.68</v>
       </c>
       <c r="M28" s="2">
-        <v>12228016.78</v>
+        <v>54609987.28</v>
       </c>
       <c r="N28" s="2">
-        <v>1870167.43</v>
+        <v>8352114.93</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E29" t="s">
-        <v>93</v>
+        <v>45</v>
       </c>
       <c r="F29" t="s">
-        <v>94</v>
+        <v>46</v>
       </c>
       <c r="G29" s="1">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="H29" s="2">
-        <v>274736991.64</v>
+        <v>19309003.46</v>
       </c>
       <c r="I29" s="2">
-        <v>216732403.95</v>
+        <v>12556647.91</v>
       </c>
       <c r="J29" s="2">
-        <v>35610280.42</v>
+        <v>1920428.5</v>
       </c>
       <c r="K29" s="1">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="L29" s="2">
-        <v>135652094.56</v>
+        <v>19663714.17</v>
       </c>
       <c r="M29" s="2">
-        <v>112686811.8</v>
+        <v>12228016.78</v>
       </c>
       <c r="N29" s="2">
-        <v>19703718.9</v>
+        <v>1870167.43</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>95</v>
       </c>
       <c r="E30" t="s">
-        <v>33</v>
+        <v>96</v>
       </c>
       <c r="F30" t="s">
-        <v>34</v>
+        <v>97</v>
       </c>
       <c r="G30" s="1">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="H30" s="2">
-        <v>119254117.62</v>
+        <v>274736991.64</v>
       </c>
       <c r="I30" s="2">
-        <v>101365999.98</v>
+        <v>216732403.95</v>
       </c>
       <c r="J30" s="2">
-        <v>17888117.64</v>
+        <v>35610280.42</v>
       </c>
       <c r="K30" s="1">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="L30" s="2">
-        <v>119254117.62</v>
+        <v>164510207.12</v>
       </c>
       <c r="M30" s="2">
-        <v>101365999.98</v>
+        <v>136943409.83</v>
       </c>
       <c r="N30" s="2">
-        <v>17888117.64</v>
+        <v>23413551.55</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E31" t="s">
-        <v>98</v>
+        <v>33</v>
       </c>
       <c r="F31" t="s">
-        <v>99</v>
+        <v>34</v>
       </c>
       <c r="G31" s="1">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="H31" s="2">
-        <v>849680228.39</v>
+        <v>119254117.62</v>
       </c>
       <c r="I31" s="2">
-        <v>567192768.63</v>
+        <v>101365999.98</v>
       </c>
       <c r="J31" s="2">
-        <v>86747074.51</v>
+        <v>17888117.64</v>
       </c>
       <c r="K31" s="1">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="L31" s="2">
-        <v>174644520.17</v>
+        <v>119254117.62</v>
       </c>
       <c r="M31" s="2">
-        <v>113510308.79</v>
+        <v>101365999.98</v>
       </c>
       <c r="N31" s="2">
-        <v>17360400.17</v>
+        <v>17888117.64</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>100</v>
       </c>
       <c r="E32" t="s">
-        <v>62</v>
+        <v>101</v>
       </c>
       <c r="F32" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G32" s="1">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="H32" s="2">
-        <v>11640137.3</v>
+        <v>849680228.39</v>
       </c>
       <c r="I32" s="2">
-        <v>7031468.91</v>
+        <v>567192768.63</v>
       </c>
       <c r="J32" s="2">
-        <v>1075401.11</v>
+        <v>86747074.51</v>
       </c>
       <c r="K32" s="1">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="L32" s="2">
-        <v>14829150.52</v>
+        <v>248073809.15</v>
       </c>
       <c r="M32" s="2">
-        <v>7113836.93</v>
+        <v>167778118.82</v>
       </c>
       <c r="N32" s="2">
-        <v>1087998.57</v>
+        <v>25660182.88</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D33" s="3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E33" t="s">
-        <v>93</v>
+        <v>62</v>
       </c>
       <c r="F33" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="G33" s="1">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="H33" s="2">
-        <v>647490970.24</v>
+        <v>11640137.3</v>
       </c>
       <c r="I33" s="2">
-        <v>529644269.96</v>
+        <v>7031468.91</v>
       </c>
       <c r="J33" s="2">
-        <v>90195721.58</v>
+        <v>1075401.11</v>
       </c>
       <c r="K33" s="1">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="L33" s="2">
-        <v>590213323.75</v>
+        <v>14829150.52</v>
       </c>
       <c r="M33" s="2">
-        <v>473413419.08</v>
+        <v>7113836.93</v>
       </c>
       <c r="N33" s="2">
-        <v>82367868.88</v>
+        <v>1087998.57</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C34" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="E34" t="s">
         <v>96</v>
       </c>
-      <c r="D34" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F34" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="G34" s="1">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="H34" s="2">
-        <v>238508235.3</v>
+        <v>647490970.24</v>
       </c>
       <c r="I34" s="2">
-        <v>202732000.0</v>
+        <v>529644269.96</v>
       </c>
       <c r="J34" s="2">
-        <v>35776235.3</v>
+        <v>90195721.58</v>
       </c>
       <c r="K34" s="1">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="L34" s="2">
-        <v>238508235.3</v>
+        <v>638288759.62</v>
       </c>
       <c r="M34" s="2">
-        <v>202732000.0</v>
+        <v>503820350.56</v>
       </c>
       <c r="N34" s="2">
-        <v>35776235.3</v>
+        <v>87455807.0</v>
       </c>
     </row>
     <row r="35" spans="1:14">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>105</v>
+        <v>89</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="D35" s="3" t="s">
         <v>107</v>
       </c>
       <c r="E35" t="s">
-        <v>108</v>
+        <v>33</v>
       </c>
       <c r="F35" t="s">
-        <v>109</v>
+        <v>34</v>
       </c>
       <c r="G35" s="1">
         <v>1</v>
       </c>
       <c r="H35" s="2">
-        <v>8451129.14</v>
+        <v>238508235.3</v>
       </c>
       <c r="I35" s="2">
-        <v>7183459.77</v>
+        <v>202732000.0</v>
       </c>
       <c r="J35" s="2">
-        <v>1267669.37</v>
+        <v>35776235.3</v>
       </c>
       <c r="K35" s="1">
         <v>1</v>
       </c>
       <c r="L35" s="2">
-        <v>6704564.34</v>
+        <v>238508235.3</v>
       </c>
       <c r="M35" s="2">
-        <v>5698879.69</v>
+        <v>202732000.0</v>
       </c>
       <c r="N35" s="2">
-        <v>1005684.65</v>
+        <v>35776235.3</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>110</v>
       </c>
       <c r="E36" t="s">
         <v>111</v>
       </c>
       <c r="F36" t="s">
-        <v>43</v>
+        <v>112</v>
       </c>
       <c r="G36" s="1">
         <v>1</v>
       </c>
       <c r="H36" s="2">
-        <v>18711123.24</v>
+        <v>8451129.14</v>
       </c>
       <c r="I36" s="2">
-        <v>15904454.75</v>
+        <v>7183459.77</v>
       </c>
       <c r="J36" s="2">
-        <v>2806668.49</v>
+        <v>1267669.37</v>
       </c>
       <c r="K36" s="1">
         <v>1</v>
       </c>
       <c r="L36" s="2">
-        <v>19653332.8</v>
+        <v>6704564.34</v>
       </c>
       <c r="M36" s="2">
-        <v>16705332.89</v>
+        <v>5698879.69</v>
       </c>
       <c r="N36" s="2">
-        <v>2947999.91</v>
+        <v>1005684.65</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D37" s="3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E37" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F37" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="G37" s="1">
         <v>1</v>
       </c>
       <c r="H37" s="2">
-        <v>94830574.39</v>
+        <v>18711123.24</v>
       </c>
       <c r="I37" s="2">
-        <v>80605988.23</v>
+        <v>15904454.75</v>
       </c>
       <c r="J37" s="2">
-        <v>14224586.16</v>
+        <v>2806668.49</v>
       </c>
       <c r="K37" s="1">
         <v>1</v>
       </c>
       <c r="L37" s="2">
-        <v>94830574.39</v>
+        <v>19653332.8</v>
       </c>
       <c r="M37" s="2">
-        <v>80605988.23</v>
+        <v>16705332.88</v>
       </c>
       <c r="N37" s="2">
-        <v>14224586.16</v>
+        <v>2947999.92</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E38" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F38" t="s">
-        <v>116</v>
+        <v>80</v>
       </c>
       <c r="G38" s="1">
         <v>1</v>
       </c>
       <c r="H38" s="2">
-        <v>1018200.66</v>
+        <v>94830574.39</v>
       </c>
       <c r="I38" s="2">
-        <v>865470.56</v>
+        <v>80605988.23</v>
       </c>
       <c r="J38" s="2">
-        <v>152730.1</v>
-[...4 lines deleted...]
-      <c r="N38" s="2"/>
+        <v>14224586.16</v>
+      </c>
+      <c r="K38" s="1">
+        <v>1</v>
+      </c>
+      <c r="L38" s="2">
+        <v>94830574.39</v>
+      </c>
+      <c r="M38" s="2">
+        <v>80605988.23</v>
+      </c>
+      <c r="N38" s="2">
+        <v>14224586.16</v>
+      </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D39" s="3" t="s">
         <v>117</v>
       </c>
       <c r="E39" t="s">
         <v>118</v>
       </c>
       <c r="F39" t="s">
         <v>119</v>
       </c>
       <c r="G39" s="1">
         <v>1</v>
       </c>
       <c r="H39" s="2">
-        <v>79520000.0</v>
+        <v>1018200.66</v>
       </c>
       <c r="I39" s="2">
-        <v>67592000.0</v>
+        <v>865470.56</v>
       </c>
       <c r="J39" s="2">
-        <v>11928000.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>152730.1</v>
+      </c>
+      <c r="K39" s="1"/>
+      <c r="L39" s="2"/>
+      <c r="M39" s="2"/>
+      <c r="N39" s="2"/>
     </row>
     <row r="40" spans="1:14">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D40" s="3" t="s">
         <v>120</v>
       </c>
       <c r="E40" t="s">
         <v>121</v>
       </c>
       <c r="F40" t="s">
         <v>122</v>
       </c>
       <c r="G40" s="1">
         <v>1</v>
       </c>
       <c r="H40" s="2">
+        <v>79520000.0</v>
+      </c>
+      <c r="I40" s="2">
+        <v>67592000.0</v>
+      </c>
+      <c r="J40" s="2">
+        <v>11928000.0</v>
+      </c>
+      <c r="K40" s="1">
+        <v>1</v>
+      </c>
+      <c r="L40" s="2">
+        <v>79520000.0</v>
+      </c>
+      <c r="M40" s="2">
+        <v>67592000.0</v>
+      </c>
+      <c r="N40" s="2">
+        <v>11928000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14">
+      <c r="A41">
+        <v>40</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="E41" t="s">
+        <v>124</v>
+      </c>
+      <c r="F41" t="s">
+        <v>125</v>
+      </c>
+      <c r="G41" s="1">
+        <v>1</v>
+      </c>
+      <c r="H41" s="2">
         <v>2004283.6</v>
       </c>
-      <c r="I40" s="2">
+      <c r="I41" s="2">
         <v>1703641.06</v>
       </c>
-      <c r="J40" s="2">
+      <c r="J41" s="2">
         <v>300642.54</v>
       </c>
-      <c r="K40" s="1">
-[...2 lines deleted...]
-      <c r="L40" s="2">
+      <c r="K41" s="1">
+        <v>1</v>
+      </c>
+      <c r="L41" s="2">
         <v>2004283.6</v>
       </c>
-      <c r="M40" s="2">
+      <c r="M41" s="2">
         <v>1703641.06</v>
       </c>
-      <c r="N40" s="2">
+      <c r="N41" s="2">
         <v>300642.54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>