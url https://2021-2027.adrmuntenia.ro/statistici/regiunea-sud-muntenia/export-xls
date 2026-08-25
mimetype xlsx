--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -941,104 +941,104 @@
       <c r="C4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>24</v>
       </c>
       <c r="F4" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="1">
         <v>820</v>
       </c>
       <c r="H4" s="2">
         <v>1290563422.56</v>
       </c>
       <c r="I4" s="2">
         <v>592034599.13</v>
       </c>
       <c r="J4" s="2">
         <v>105958146.4</v>
       </c>
       <c r="K4" s="1">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="L4" s="2">
-        <v>330024951.64</v>
+        <v>327882738.92</v>
       </c>
       <c r="M4" s="2">
-        <v>186735292.96</v>
+        <v>185497574.14</v>
       </c>
       <c r="N4" s="2">
-        <v>32953286.94</v>
+        <v>32734865.97</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="1">
         <v>559</v>
       </c>
       <c r="H5" s="2">
         <v>5812240529.63</v>
       </c>
       <c r="I5" s="2">
         <v>2468109825.6</v>
       </c>
       <c r="J5" s="2">
         <v>435517667.93</v>
       </c>
       <c r="K5" s="1">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="L5" s="2">
-        <v>3517145063.94</v>
+        <v>3506912466.2</v>
       </c>
       <c r="M5" s="2">
-        <v>1438284596.7</v>
+        <v>1434551551.76</v>
       </c>
       <c r="N5" s="2">
-        <v>253814928.87</v>
+        <v>253156156.23</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>30</v>
       </c>
       <c r="F6" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="1">
         <v>1</v>
       </c>
       <c r="H6" s="2">
@@ -1152,69 +1152,69 @@
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E9" t="s">
         <v>39</v>
       </c>
       <c r="F9" t="s">
         <v>40</v>
       </c>
       <c r="G9" s="1">
         <v>80</v>
       </c>
       <c r="H9" s="2">
-        <v>1173751205.81</v>
+        <v>1173751205.8</v>
       </c>
       <c r="I9" s="2">
-        <v>790385170.33</v>
+        <v>790385170.32</v>
       </c>
       <c r="J9" s="2">
-        <v>120771024.76</v>
+        <v>120771024.75</v>
       </c>
       <c r="K9" s="1">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="L9" s="2">
-        <v>771889732.45</v>
+        <v>823342574.18</v>
       </c>
       <c r="M9" s="2">
-        <v>481169314.37</v>
+        <v>522162245.79</v>
       </c>
       <c r="N9" s="2">
-        <v>73590578.32</v>
+        <v>79860086.17</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E10" t="s">
         <v>42</v>
       </c>
       <c r="F10" t="s">
         <v>43</v>
       </c>
       <c r="G10" s="1">
         <v>28</v>
       </c>
       <c r="H10" s="2">
@@ -1293,60 +1293,60 @@
       <c r="C12" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>48</v>
       </c>
       <c r="F12" t="s">
         <v>49</v>
       </c>
       <c r="G12" s="1">
         <v>81</v>
       </c>
       <c r="H12" s="2">
         <v>753897991.03</v>
       </c>
       <c r="I12" s="2">
         <v>517853679.56</v>
       </c>
       <c r="J12" s="2">
         <v>68440785.0</v>
       </c>
       <c r="K12" s="1">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="L12" s="2">
-        <v>203183027.13</v>
+        <v>208754494.36</v>
       </c>
       <c r="M12" s="2">
-        <v>110968006.38</v>
+        <v>114150028.81</v>
       </c>
       <c r="N12" s="2">
-        <v>15366825.03</v>
+        <v>15853487.3</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E13" t="s">
         <v>45</v>
       </c>
       <c r="F13" t="s">
         <v>46</v>
       </c>
       <c r="G13" s="1">
         <v>12</v>
       </c>
       <c r="H13" s="2">
@@ -1381,60 +1381,60 @@
       <c r="C14" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E14" t="s">
         <v>53</v>
       </c>
       <c r="F14" t="s">
         <v>54</v>
       </c>
       <c r="G14" s="1">
         <v>71</v>
       </c>
       <c r="H14" s="2">
         <v>1659749039.67</v>
       </c>
       <c r="I14" s="2">
         <v>1202273941.73</v>
       </c>
       <c r="J14" s="2">
         <v>181923097.23</v>
       </c>
       <c r="K14" s="1">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="L14" s="2">
-        <v>88704107.69</v>
+        <v>221796949.43</v>
       </c>
       <c r="M14" s="2">
-        <v>61867330.99</v>
+        <v>144010154.44</v>
       </c>
       <c r="N14" s="2">
-        <v>9462062.36</v>
+        <v>22025082.39</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>57</v>
       </c>
       <c r="E15" t="s">
         <v>58</v>
       </c>
       <c r="F15" t="s">
         <v>59</v>
       </c>
       <c r="G15" s="1">
         <v>10</v>
       </c>
       <c r="H15" s="2">
@@ -1513,60 +1513,60 @@
       <c r="C17" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>61</v>
       </c>
       <c r="E17" t="s">
         <v>62</v>
       </c>
       <c r="F17" t="s">
         <v>63</v>
       </c>
       <c r="G17" s="1">
         <v>12</v>
       </c>
       <c r="H17" s="2">
         <v>718604609.62</v>
       </c>
       <c r="I17" s="2">
         <v>527719784.67</v>
       </c>
       <c r="J17" s="2">
         <v>80680084.42</v>
       </c>
       <c r="K17" s="1">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="L17" s="2">
-        <v>524201389.8</v>
+        <v>546689275.39</v>
       </c>
       <c r="M17" s="2">
-        <v>367936477.74</v>
+        <v>385498515.1</v>
       </c>
       <c r="N17" s="2">
-        <v>56272637.81</v>
+        <v>58958596.5</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E18" t="s">
         <v>45</v>
       </c>
       <c r="F18" t="s">
         <v>43</v>
       </c>
       <c r="G18" s="1">
         <v>5</v>
       </c>
       <c r="H18" s="2">
@@ -1589,60 +1589,60 @@
       </c>
       <c r="N18" s="2">
         <v>5325471.4</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>67</v>
       </c>
       <c r="E19" t="s">
         <v>68</v>
       </c>
       <c r="F19" t="s">
         <v>69</v>
       </c>
       <c r="G19" s="1">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H19" s="2">
-        <v>3659209.7</v>
+        <v>6315640.33</v>
       </c>
       <c r="I19" s="2">
-        <v>1299137.85</v>
+        <v>2598090.71</v>
       </c>
       <c r="J19" s="2">
-        <v>229259.62</v>
+        <v>458486.6</v>
       </c>
       <c r="K19" s="1"/>
       <c r="L19" s="2"/>
       <c r="M19" s="2"/>
       <c r="N19" s="2"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>70</v>
       </c>
       <c r="E20" t="s">
         <v>71</v>
       </c>
       <c r="F20" t="s">
         <v>72</v>
       </c>
@@ -1807,66 +1807,66 @@
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>81</v>
       </c>
       <c r="E24" t="s">
         <v>82</v>
       </c>
       <c r="F24" t="s">
         <v>83</v>
       </c>
       <c r="G24" s="1">
         <v>126</v>
       </c>
       <c r="H24" s="2">
         <v>2307290374.35</v>
       </c>
       <c r="I24" s="2">
-        <v>968499640.62</v>
+        <v>968491384.95</v>
       </c>
       <c r="J24" s="2">
         <v>956511145.93</v>
       </c>
       <c r="K24" s="1">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="L24" s="2">
-        <v>1120870660.3</v>
+        <v>1312863347.24</v>
       </c>
       <c r="M24" s="2">
-        <v>464885884.07</v>
+        <v>551081530.97</v>
       </c>
       <c r="N24" s="2">
-        <v>484350651.21</v>
+        <v>574211104.05</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>75</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>84</v>
       </c>
       <c r="E25" t="s">
         <v>45</v>
       </c>
       <c r="F25" t="s">
         <v>43</v>
       </c>
       <c r="G25" s="1">
         <v>15</v>
       </c>
       <c r="H25" s="2">
@@ -1904,57 +1904,57 @@
       <c r="D26" s="3" t="s">
         <v>85</v>
       </c>
       <c r="E26" t="s">
         <v>86</v>
       </c>
       <c r="F26" t="s">
         <v>87</v>
       </c>
       <c r="G26" s="1">
         <v>8</v>
       </c>
       <c r="H26" s="2">
         <v>157706151.26</v>
       </c>
       <c r="I26" s="2">
         <v>60718219.27</v>
       </c>
       <c r="J26" s="2">
         <v>63298150.27</v>
       </c>
       <c r="K26" s="1">
         <v>6</v>
       </c>
       <c r="L26" s="2">
-        <v>126075221.11</v>
+        <v>122627357.32</v>
       </c>
       <c r="M26" s="2">
-        <v>49646128.91</v>
+        <v>47791691.94</v>
       </c>
       <c r="N26" s="2">
-        <v>51756356.63</v>
+        <v>49823685.44</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>75</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>88</v>
       </c>
       <c r="E27" t="s">
         <v>45</v>
       </c>
       <c r="F27" t="s">
         <v>80</v>
       </c>
       <c r="G27" s="1">
         <v>5</v>
       </c>
       <c r="H27" s="2">
@@ -2165,60 +2165,60 @@
       <c r="C32" s="3" t="s">
         <v>99</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>100</v>
       </c>
       <c r="E32" t="s">
         <v>101</v>
       </c>
       <c r="F32" t="s">
         <v>102</v>
       </c>
       <c r="G32" s="1">
         <v>30</v>
       </c>
       <c r="H32" s="2">
         <v>849680228.39</v>
       </c>
       <c r="I32" s="2">
         <v>567192768.63</v>
       </c>
       <c r="J32" s="2">
         <v>86747074.51</v>
       </c>
       <c r="K32" s="1">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="L32" s="2">
-        <v>248073809.15</v>
+        <v>274846708.44</v>
       </c>
       <c r="M32" s="2">
-        <v>167778118.82</v>
+        <v>183174086.42</v>
       </c>
       <c r="N32" s="2">
-        <v>25660182.88</v>
+        <v>28014860.24</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>99</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>103</v>
       </c>
       <c r="E33" t="s">
         <v>62</v>
       </c>
       <c r="F33" t="s">
         <v>104</v>
       </c>
       <c r="G33" s="1">
         <v>7</v>
       </c>
       <c r="H33" s="2">
@@ -2332,101 +2332,101 @@
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>108</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>110</v>
       </c>
       <c r="E36" t="s">
         <v>111</v>
       </c>
       <c r="F36" t="s">
         <v>112</v>
       </c>
       <c r="G36" s="1">
         <v>1</v>
       </c>
       <c r="H36" s="2">
-        <v>8451129.14</v>
+        <v>6704564.34</v>
       </c>
       <c r="I36" s="2">
-        <v>7183459.77</v>
+        <v>5698879.69</v>
       </c>
       <c r="J36" s="2">
-        <v>1267669.37</v>
+        <v>1005684.65</v>
       </c>
       <c r="K36" s="1">
         <v>1</v>
       </c>
       <c r="L36" s="2">
         <v>6704564.34</v>
       </c>
       <c r="M36" s="2">
         <v>5698879.69</v>
       </c>
       <c r="N36" s="2">
         <v>1005684.65</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>108</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D37" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E37" t="s">
         <v>114</v>
       </c>
       <c r="F37" t="s">
         <v>43</v>
       </c>
       <c r="G37" s="1">
         <v>1</v>
       </c>
       <c r="H37" s="2">
-        <v>18711123.24</v>
+        <v>19653332.8</v>
       </c>
       <c r="I37" s="2">
-        <v>15904454.75</v>
+        <v>16705332.88</v>
       </c>
       <c r="J37" s="2">
-        <v>2806668.49</v>
+        <v>2947999.92</v>
       </c>
       <c r="K37" s="1">
         <v>1</v>
       </c>
       <c r="L37" s="2">
         <v>19653332.8</v>
       </c>
       <c r="M37" s="2">
         <v>16705332.88</v>
       </c>
       <c r="N37" s="2">
         <v>2947999.92</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>108</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D38" s="3" t="s">