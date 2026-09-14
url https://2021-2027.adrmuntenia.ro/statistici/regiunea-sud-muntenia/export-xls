--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -12,92 +12,101 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Prioritate</t>
   </si>
   <si>
     <t>Obiectiv specific</t>
   </si>
   <si>
     <t>Apel</t>
   </si>
   <si>
     <t>Început depunere</t>
   </si>
   <si>
     <t>Sfârșit depunere</t>
   </si>
   <si>
     <t>Nr. Proiecte</t>
   </si>
   <si>
     <t>Valoare totală proiecte</t>
   </si>
   <si>
     <t>Valoare FEDR proiecte</t>
   </si>
   <si>
     <t>Valoare buget stat proiecte</t>
   </si>
   <si>
     <t>Nr. Contracte</t>
   </si>
   <si>
     <t>Valoare totală contracte</t>
   </si>
   <si>
     <t>Valoare FEDR contracte</t>
   </si>
   <si>
     <t>Valoare buget stat contracte</t>
+  </si>
+  <si>
+    <t>Valoare totală plătită</t>
+  </si>
+  <si>
+    <t>Valoare FEDR plătită</t>
+  </si>
+  <si>
+    <t>Valoare buget de stat plătită</t>
   </si>
   <si>
     <t>P1 - 1</t>
   </si>
   <si>
     <t>RSO1.2 - Valorificarea avantajelor digitalizării, în beneficiul cetățenilor, al companiilor, al organizațiilor de cercetare și al autorităților publice</t>
   </si>
   <si>
     <t>PRSM/481/PRSM_P1/OP1/RSO1.2/PRSM_A38</t>
   </si>
   <si>
     <t>15.10.2024</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t>PRSM/473/PRSM_P1/OP1/RSO1.2/PRSM_A38</t>
   </si>
   <si>
     <t>01.11.2024</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
@@ -763,1851 +772,2163 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N41"/>
+  <dimension ref="A1:Q41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:N1"/>
+      <selection activeCell="A1" sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="80" customWidth="true" style="3"/>
     <col min="3" max="3" width="80" customWidth="true" style="3"/>
     <col min="4" max="4" width="80" customWidth="true" style="3"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
+    <col min="15" max="15" width="30" customWidth="true" style="0"/>
+    <col min="16" max="16" width="30" customWidth="true" style="0"/>
+    <col min="17" max="17" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:17">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="6" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="7" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="7" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="7" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="7" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D2" s="3" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="E2" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F2" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="G2" s="1">
         <v>2</v>
       </c>
       <c r="H2" s="2">
         <v>279015070.0</v>
       </c>
       <c r="I2" s="2">
         <v>204589109.5</v>
       </c>
       <c r="J2" s="2">
         <v>640060.5</v>
       </c>
       <c r="K2" s="1">
         <v>1</v>
       </c>
       <c r="L2" s="2">
         <v>236426000.01</v>
       </c>
       <c r="M2" s="2">
         <v>199096000.0</v>
       </c>
       <c r="N2" s="2"/>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2" s="2"/>
+      <c r="P2" s="2"/>
+      <c r="Q2" s="2"/>
+    </row>
+    <row r="3" spans="1:17">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="F3" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="G3" s="1">
         <v>342</v>
       </c>
       <c r="H3" s="2">
         <v>1627704467.96</v>
       </c>
       <c r="I3" s="2">
         <v>1354574392.74</v>
       </c>
       <c r="J3" s="2">
         <v>207178517.06</v>
       </c>
       <c r="K3" s="1"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3" s="2"/>
+      <c r="P3" s="2"/>
+      <c r="Q3" s="2"/>
+    </row>
+    <row r="4" spans="1:17">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="F4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="G4" s="1">
         <v>820</v>
       </c>
       <c r="H4" s="2">
         <v>1290563422.56</v>
       </c>
       <c r="I4" s="2">
         <v>592034599.13</v>
       </c>
       <c r="J4" s="2">
         <v>105958146.4</v>
       </c>
       <c r="K4" s="1">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="L4" s="2">
-        <v>327882738.92</v>
+        <v>324667789.86</v>
       </c>
       <c r="M4" s="2">
-        <v>185497574.14</v>
+        <v>183853924.46</v>
       </c>
       <c r="N4" s="2">
-        <v>32734865.97</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:14">
+        <v>32444810.15</v>
+      </c>
+      <c r="O4" s="2">
+        <v>63472765.73</v>
+      </c>
+      <c r="P4" s="2">
+        <v>54194531.05</v>
+      </c>
+      <c r="Q4" s="2">
+        <v>9278234.68</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="E5" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F5" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="G5" s="1">
         <v>559</v>
       </c>
       <c r="H5" s="2">
         <v>5812240529.63</v>
       </c>
       <c r="I5" s="2">
         <v>2468109825.6</v>
       </c>
       <c r="J5" s="2">
         <v>435517667.93</v>
       </c>
       <c r="K5" s="1">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="L5" s="2">
-        <v>3506912466.2</v>
+        <v>3460491477.58</v>
       </c>
       <c r="M5" s="2">
-        <v>1434551551.76</v>
+        <v>1415709958.55</v>
       </c>
       <c r="N5" s="2">
-        <v>253156156.23</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:14">
+        <v>249831169.19</v>
+      </c>
+      <c r="O5" s="2">
+        <v>354123020.41</v>
+      </c>
+      <c r="P5" s="2">
+        <v>301349567.24</v>
+      </c>
+      <c r="Q5" s="2">
+        <v>52773453.17</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="E6" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="F6" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="G6" s="1">
         <v>1</v>
       </c>
       <c r="H6" s="2">
         <v>1286349.06</v>
       </c>
       <c r="I6" s="2">
         <v>379984.07</v>
       </c>
       <c r="J6" s="2">
         <v>354710.57</v>
       </c>
       <c r="K6" s="1">
         <v>1</v>
       </c>
       <c r="L6" s="2">
         <v>1242503.95</v>
       </c>
       <c r="M6" s="2">
         <v>596599.42</v>
       </c>
       <c r="N6" s="2">
         <v>105282.25</v>
       </c>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6" s="2"/>
+      <c r="P6" s="2"/>
+      <c r="Q6" s="2"/>
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="G7" s="1">
         <v>1</v>
       </c>
       <c r="H7" s="2">
         <v>237624726.66</v>
       </c>
       <c r="I7" s="2">
         <v>201981017.66</v>
       </c>
       <c r="J7" s="2">
         <v>35643709.0</v>
       </c>
       <c r="K7" s="1">
         <v>1</v>
       </c>
       <c r="L7" s="2">
         <v>237624726.66</v>
       </c>
       <c r="M7" s="2">
         <v>201981017.66</v>
       </c>
       <c r="N7" s="2">
         <v>35643709.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7" s="2">
+        <v>71529342.05</v>
+      </c>
+      <c r="P7" s="2">
+        <v>60799940.73</v>
+      </c>
+      <c r="Q7" s="2">
+        <v>10729401.32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C8" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E8" t="s">
         <v>36</v>
       </c>
-      <c r="D8" s="3" t="s">
+      <c r="F8" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="G8" s="1">
         <v>1</v>
       </c>
       <c r="H8" s="2">
         <v>715524705.89</v>
       </c>
       <c r="I8" s="2">
         <v>608196000.01</v>
       </c>
       <c r="J8" s="2">
         <v>107328705.88</v>
       </c>
       <c r="K8" s="1">
         <v>1</v>
       </c>
       <c r="L8" s="2">
         <v>715524705.89</v>
       </c>
       <c r="M8" s="2">
         <v>608196000.01</v>
       </c>
       <c r="N8" s="2">
         <v>107328705.88</v>
       </c>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8" s="2">
+        <v>215385882.37</v>
+      </c>
+      <c r="P8" s="2">
+        <v>183078000.0</v>
+      </c>
+      <c r="Q8" s="2">
+        <v>32307882.37</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E9" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F9" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="G9" s="1">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H9" s="2">
-        <v>1173751205.8</v>
+        <v>1181748755.04</v>
       </c>
       <c r="I9" s="2">
-        <v>790385170.32</v>
+        <v>796747920.26</v>
       </c>
       <c r="J9" s="2">
-        <v>120771024.75</v>
+        <v>121744150.14</v>
       </c>
       <c r="K9" s="1">
         <v>53</v>
       </c>
       <c r="L9" s="2">
-        <v>823342574.18</v>
+        <v>752100172.38</v>
       </c>
       <c r="M9" s="2">
-        <v>522162245.79</v>
+        <v>473945637.05</v>
       </c>
       <c r="N9" s="2">
-        <v>79860086.17</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:14">
+        <v>72485776.64</v>
+      </c>
+      <c r="O9" s="2">
+        <v>22284746.72</v>
+      </c>
+      <c r="P9" s="2">
+        <v>20983826.14</v>
+      </c>
+      <c r="Q9" s="2">
+        <v>1300920.58</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E10" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="F10" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="G10" s="1">
         <v>28</v>
       </c>
       <c r="H10" s="2">
         <v>399451549.9</v>
       </c>
       <c r="I10" s="2">
         <v>317406407.81</v>
       </c>
       <c r="J10" s="2">
         <v>48544676.4</v>
       </c>
       <c r="K10" s="1">
         <v>24</v>
       </c>
       <c r="L10" s="2">
-        <v>333640352.57</v>
+        <v>319919573.53</v>
       </c>
       <c r="M10" s="2">
-        <v>261268837.05</v>
+        <v>248196425.3</v>
       </c>
       <c r="N10" s="2">
-        <v>39958249.79</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:14">
+        <v>37959454.72</v>
+      </c>
+      <c r="O10" s="2">
+        <v>39125176.43</v>
+      </c>
+      <c r="P10" s="2">
+        <v>37344107.84</v>
+      </c>
+      <c r="Q10" s="2">
+        <v>1781068.59</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E11" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F11" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="G11" s="1">
         <v>1</v>
       </c>
       <c r="H11" s="2">
         <v>2555262.07</v>
       </c>
       <c r="I11" s="2">
         <v>767472.69</v>
       </c>
       <c r="J11" s="2">
         <v>-225727.27</v>
       </c>
       <c r="K11" s="1">
         <v>1</v>
       </c>
       <c r="L11" s="2">
         <v>2555262.08</v>
       </c>
       <c r="M11" s="2">
         <v>767472.7</v>
       </c>
       <c r="N11" s="2">
         <v>117378.17</v>
       </c>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11" s="2">
+        <v>713092.75</v>
+      </c>
+      <c r="P11" s="2">
+        <v>618498.9</v>
+      </c>
+      <c r="Q11" s="2">
+        <v>94593.85</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="E12" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F12" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G12" s="1">
         <v>81</v>
       </c>
       <c r="H12" s="2">
         <v>753897991.03</v>
       </c>
       <c r="I12" s="2">
         <v>517853679.56</v>
       </c>
       <c r="J12" s="2">
         <v>68440785.0</v>
       </c>
       <c r="K12" s="1">
         <v>21</v>
       </c>
       <c r="L12" s="2">
         <v>208754494.36</v>
       </c>
       <c r="M12" s="2">
         <v>114150028.81</v>
       </c>
       <c r="N12" s="2">
         <v>15853487.3</v>
       </c>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12" s="2"/>
+      <c r="P12" s="2"/>
+      <c r="Q12" s="2"/>
+    </row>
+    <row r="13" spans="1:17">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F13" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="G13" s="1">
         <v>12</v>
       </c>
       <c r="H13" s="2">
         <v>78104826.66</v>
       </c>
       <c r="I13" s="2">
         <v>42507854.12</v>
       </c>
       <c r="J13" s="2">
         <v>5192442.36</v>
       </c>
       <c r="K13" s="1">
         <v>12</v>
       </c>
       <c r="L13" s="2">
         <v>83754010.88</v>
       </c>
       <c r="M13" s="2">
         <v>41587989.78</v>
       </c>
       <c r="N13" s="2">
         <v>5051757.21</v>
       </c>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13" s="2">
+        <v>30049020.11</v>
+      </c>
+      <c r="P13" s="2">
+        <v>26674088.18</v>
+      </c>
+      <c r="Q13" s="2">
+        <v>3374931.93</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E14" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="F14" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="G14" s="1">
         <v>71</v>
       </c>
       <c r="H14" s="2">
         <v>1659749039.67</v>
       </c>
       <c r="I14" s="2">
         <v>1202273941.73</v>
       </c>
       <c r="J14" s="2">
         <v>181923097.23</v>
       </c>
       <c r="K14" s="1">
         <v>7</v>
       </c>
       <c r="L14" s="2">
         <v>221796949.43</v>
       </c>
       <c r="M14" s="2">
         <v>144010154.44</v>
       </c>
       <c r="N14" s="2">
         <v>22025082.39</v>
       </c>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14" s="2"/>
+      <c r="P14" s="2"/>
+      <c r="Q14" s="2"/>
+    </row>
+    <row r="15" spans="1:17">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="E15" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="F15" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="G15" s="1">
         <v>10</v>
       </c>
       <c r="H15" s="2">
         <v>677562473.75</v>
       </c>
       <c r="I15" s="2">
         <v>353334108.84</v>
       </c>
       <c r="J15" s="2">
         <v>53369394.23</v>
       </c>
       <c r="K15" s="1">
         <v>5</v>
       </c>
       <c r="L15" s="2">
         <v>362351422.05</v>
       </c>
       <c r="M15" s="2">
         <v>191690611.35</v>
       </c>
       <c r="N15" s="2">
         <v>29317387.58</v>
       </c>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15" s="2">
+        <v>16379561.75</v>
+      </c>
+      <c r="P15" s="2">
+        <v>15533293.36</v>
+      </c>
+      <c r="Q15" s="2">
+        <v>846268.39</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="E16" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F16" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="G16" s="1">
         <v>11</v>
       </c>
       <c r="H16" s="2">
         <v>339775087.34</v>
       </c>
       <c r="I16" s="2">
         <v>266459790.64</v>
       </c>
       <c r="J16" s="2">
         <v>34327008.68</v>
       </c>
       <c r="K16" s="1">
         <v>10</v>
       </c>
       <c r="L16" s="2">
         <v>247137753.46</v>
       </c>
       <c r="M16" s="2">
         <v>188677385.13</v>
       </c>
       <c r="N16" s="2">
         <v>28856541.26</v>
       </c>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16" s="2">
+        <v>139795988.04</v>
+      </c>
+      <c r="P16" s="2">
+        <v>121704592.57</v>
+      </c>
+      <c r="Q16" s="2">
+        <v>18091395.47</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="E17" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="F17" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="G17" s="1">
         <v>12</v>
       </c>
       <c r="H17" s="2">
         <v>718604609.62</v>
       </c>
       <c r="I17" s="2">
         <v>527719784.67</v>
       </c>
       <c r="J17" s="2">
         <v>80680084.42</v>
       </c>
       <c r="K17" s="1">
         <v>9</v>
       </c>
       <c r="L17" s="2">
         <v>546689275.39</v>
       </c>
       <c r="M17" s="2">
         <v>385498515.1</v>
       </c>
       <c r="N17" s="2">
         <v>58958596.5</v>
       </c>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17" s="2">
+        <v>7197354.21</v>
+      </c>
+      <c r="P17" s="2">
+        <v>7197354.21</v>
+      </c>
+      <c r="Q17" s="2"/>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F18" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="G18" s="1">
         <v>5</v>
       </c>
       <c r="H18" s="2">
         <v>81110328.41</v>
       </c>
       <c r="I18" s="2">
         <v>49033755.64</v>
       </c>
       <c r="J18" s="2">
         <v>7499280.37</v>
       </c>
       <c r="K18" s="1">
         <v>4</v>
       </c>
       <c r="L18" s="2">
         <v>62210627.8</v>
       </c>
       <c r="M18" s="2">
         <v>34820389.37</v>
       </c>
       <c r="N18" s="2">
         <v>5325471.4</v>
       </c>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18" s="2">
+        <v>34247692.65</v>
+      </c>
+      <c r="P18" s="2">
+        <v>29704631.39</v>
+      </c>
+      <c r="Q18" s="2">
+        <v>4543061.26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="E19" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="F19" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="G19" s="1">
         <v>2</v>
       </c>
       <c r="H19" s="2">
         <v>6315640.33</v>
       </c>
       <c r="I19" s="2">
         <v>2598090.71</v>
       </c>
       <c r="J19" s="2">
         <v>458486.6</v>
       </c>
       <c r="K19" s="1"/>
       <c r="L19" s="2"/>
       <c r="M19" s="2"/>
       <c r="N19" s="2"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19" s="2"/>
+      <c r="P19" s="2"/>
+      <c r="Q19" s="2"/>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="E20" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="F20" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="G20" s="1">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="H20" s="2">
-        <v>3268719861.34</v>
+        <v>3646964259.46</v>
       </c>
       <c r="I20" s="2">
-        <v>2661068280.45</v>
+        <v>2942196071.38</v>
       </c>
       <c r="J20" s="2">
-        <v>407116201.08</v>
+        <v>450112216.19</v>
       </c>
       <c r="K20" s="1">
         <v>10</v>
       </c>
       <c r="L20" s="2">
-        <v>3003237914.21</v>
+        <v>2998329473.56</v>
       </c>
       <c r="M20" s="2">
-        <v>2328112548.67</v>
+        <v>2305712388.92</v>
       </c>
       <c r="N20" s="2">
-        <v>356064272.13</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:14">
+        <v>352638365.34</v>
+      </c>
+      <c r="O20" s="2">
+        <v>723567089.15</v>
+      </c>
+      <c r="P20" s="2">
+        <v>666517070.19</v>
+      </c>
+      <c r="Q20" s="2">
+        <v>57050018.96</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E21" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F21" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="G21" s="1">
         <v>3</v>
       </c>
       <c r="H21" s="2">
         <v>126691372.29</v>
       </c>
       <c r="I21" s="2">
         <v>97873063.54</v>
       </c>
       <c r="J21" s="2">
         <v>14968821.46</v>
       </c>
       <c r="K21" s="1">
         <v>3</v>
       </c>
       <c r="L21" s="2">
         <v>123409998.05</v>
       </c>
       <c r="M21" s="2">
         <v>98255430.67</v>
       </c>
       <c r="N21" s="2">
         <v>15027301.13</v>
       </c>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21" s="2">
+        <v>85922268.93</v>
+      </c>
+      <c r="P21" s="2">
+        <v>36727915.64</v>
+      </c>
+      <c r="Q21" s="2">
+        <v>49194353.29</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E22" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="F22" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="G22" s="1">
         <v>49</v>
       </c>
       <c r="H22" s="2">
         <v>482370695.29</v>
       </c>
       <c r="I22" s="2">
         <v>199105716.88</v>
       </c>
       <c r="J22" s="2">
         <v>187202845.45</v>
       </c>
       <c r="K22" s="1">
         <v>37</v>
       </c>
       <c r="L22" s="2">
-        <v>356081673.23</v>
+        <v>355475233.48</v>
       </c>
       <c r="M22" s="2">
-        <v>137828345.74</v>
+        <v>137908503.77</v>
       </c>
       <c r="N22" s="2">
-        <v>143688463.51</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:14">
+        <v>143772029.68</v>
+      </c>
+      <c r="O22" s="2">
+        <v>10490550.83</v>
+      </c>
+      <c r="P22" s="2">
+        <v>10344794.7</v>
+      </c>
+      <c r="Q22" s="2">
+        <v>145756.13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="E23" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F23" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="G23" s="1">
         <v>7</v>
       </c>
       <c r="H23" s="2">
         <v>57170861.72</v>
       </c>
       <c r="I23" s="2">
         <v>18451288.81</v>
       </c>
       <c r="J23" s="2">
         <v>19235672.77</v>
       </c>
       <c r="K23" s="1">
         <v>6</v>
       </c>
       <c r="L23" s="2">
         <v>30571042.59</v>
       </c>
       <c r="M23" s="2">
         <v>11683624.78</v>
       </c>
       <c r="N23" s="2">
         <v>12180263.22</v>
       </c>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23" s="2">
+        <v>18564098.53</v>
+      </c>
+      <c r="P23" s="2">
+        <v>9750752.06</v>
+      </c>
+      <c r="Q23" s="2">
+        <v>8813346.47</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="E24" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="F24" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="G24" s="1">
         <v>126</v>
       </c>
       <c r="H24" s="2">
         <v>2307290374.35</v>
       </c>
       <c r="I24" s="2">
         <v>968491384.95</v>
       </c>
       <c r="J24" s="2">
         <v>956511145.93</v>
       </c>
       <c r="K24" s="1">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="L24" s="2">
-        <v>1312863347.24</v>
+        <v>1426799290.94</v>
       </c>
       <c r="M24" s="2">
-        <v>551081530.97</v>
+        <v>600533582.95</v>
       </c>
       <c r="N24" s="2">
-        <v>574211104.05</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:14">
+        <v>625765744.36</v>
+      </c>
+      <c r="O24" s="2">
+        <v>20848523.39</v>
+      </c>
+      <c r="P24" s="2">
+        <v>19030924.33</v>
+      </c>
+      <c r="Q24" s="2">
+        <v>1817599.06</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="E25" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F25" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="G25" s="1">
         <v>15</v>
       </c>
       <c r="H25" s="2">
         <v>144691148.33</v>
       </c>
       <c r="I25" s="2">
         <v>42977191.34</v>
       </c>
       <c r="J25" s="2">
         <v>44814916.24</v>
       </c>
       <c r="K25" s="1">
         <v>15</v>
       </c>
       <c r="L25" s="2">
         <v>165534834.41</v>
       </c>
       <c r="M25" s="2">
         <v>42379348.24</v>
       </c>
       <c r="N25" s="2">
         <v>44181221.98</v>
       </c>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25" s="2">
+        <v>58861059.28</v>
+      </c>
+      <c r="P25" s="2">
+        <v>29982734.12</v>
+      </c>
+      <c r="Q25" s="2">
+        <v>28878325.16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="E26" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="F26" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="G26" s="1">
         <v>8</v>
       </c>
       <c r="H26" s="2">
         <v>157706151.26</v>
       </c>
       <c r="I26" s="2">
         <v>60718219.27</v>
       </c>
       <c r="J26" s="2">
         <v>63298150.27</v>
       </c>
       <c r="K26" s="1">
         <v>6</v>
       </c>
       <c r="L26" s="2">
-        <v>122627357.32</v>
+        <v>118505906.35</v>
       </c>
       <c r="M26" s="2">
-        <v>47791691.94</v>
+        <v>46052224.03</v>
       </c>
       <c r="N26" s="2">
-        <v>49823685.44</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:14">
+        <v>48010259.33</v>
+      </c>
+      <c r="O26" s="2">
+        <v>7756245.08</v>
+      </c>
+      <c r="P26" s="2">
+        <v>7756245.08</v>
+      </c>
+      <c r="Q26" s="2"/>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="E27" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F27" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="G27" s="1">
         <v>5</v>
       </c>
       <c r="H27" s="2">
         <v>35324319.68</v>
       </c>
       <c r="I27" s="2">
         <v>14457672.77</v>
       </c>
       <c r="J27" s="2">
         <v>15069252.23</v>
       </c>
       <c r="K27" s="1">
         <v>3</v>
       </c>
       <c r="L27" s="2">
-        <v>27245499.2</v>
+        <v>28073202.52</v>
       </c>
       <c r="M27" s="2">
-        <v>9666579.07</v>
+        <v>9632507.24</v>
       </c>
       <c r="N27" s="2">
-        <v>10076999.47</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:14">
+        <v>10041479.0</v>
+      </c>
+      <c r="O27" s="2">
+        <v>12218663.09</v>
+      </c>
+      <c r="P27" s="2">
+        <v>6815692.25</v>
+      </c>
+      <c r="Q27" s="2">
+        <v>5402970.84</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="E28" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="F28" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="G28" s="1">
         <v>12</v>
       </c>
       <c r="H28" s="2">
         <v>403828476.11</v>
       </c>
       <c r="I28" s="2">
         <v>267296701.13</v>
       </c>
       <c r="J28" s="2">
         <v>40880671.95</v>
       </c>
       <c r="K28" s="1">
         <v>2</v>
       </c>
       <c r="L28" s="2">
         <v>110691555.68</v>
       </c>
       <c r="M28" s="2">
         <v>54609987.28</v>
       </c>
       <c r="N28" s="2">
         <v>8352114.93</v>
       </c>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28" s="2"/>
+      <c r="P28" s="2"/>
+      <c r="Q28" s="2"/>
+    </row>
+    <row r="29" spans="1:17">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="E29" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F29" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="G29" s="1">
         <v>1</v>
       </c>
       <c r="H29" s="2">
         <v>19309003.46</v>
       </c>
       <c r="I29" s="2">
         <v>12556647.91</v>
       </c>
       <c r="J29" s="2">
         <v>1920428.5</v>
       </c>
       <c r="K29" s="1">
         <v>1</v>
       </c>
       <c r="L29" s="2">
         <v>19663714.17</v>
       </c>
       <c r="M29" s="2">
         <v>12228016.78</v>
       </c>
       <c r="N29" s="2">
         <v>1870167.43</v>
       </c>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29" s="2">
+        <v>7020258.4</v>
+      </c>
+      <c r="P29" s="2">
+        <v>6088999.64</v>
+      </c>
+      <c r="Q29" s="2">
+        <v>931258.76</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="E30" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="F30" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="G30" s="1">
         <v>9</v>
       </c>
       <c r="H30" s="2">
         <v>274736991.64</v>
       </c>
       <c r="I30" s="2">
         <v>216732403.95</v>
       </c>
       <c r="J30" s="2">
         <v>35610280.42</v>
       </c>
       <c r="K30" s="1">
         <v>6</v>
       </c>
       <c r="L30" s="2">
         <v>164510207.12</v>
       </c>
       <c r="M30" s="2">
         <v>136943409.83</v>
       </c>
       <c r="N30" s="2">
         <v>23413551.55</v>
       </c>
-    </row>
-    <row r="31" spans="1:14">
+      <c r="O30" s="2">
+        <v>46336000.52</v>
+      </c>
+      <c r="P30" s="2">
+        <v>41260600.43</v>
+      </c>
+      <c r="Q30" s="2">
+        <v>5075400.09</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="E31" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F31" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="G31" s="1">
         <v>1</v>
       </c>
       <c r="H31" s="2">
         <v>119254117.62</v>
       </c>
       <c r="I31" s="2">
         <v>101365999.98</v>
       </c>
       <c r="J31" s="2">
         <v>17888117.64</v>
       </c>
       <c r="K31" s="1">
         <v>1</v>
       </c>
       <c r="L31" s="2">
         <v>119254117.62</v>
       </c>
       <c r="M31" s="2">
         <v>101365999.98</v>
       </c>
       <c r="N31" s="2">
         <v>17888117.64</v>
       </c>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31" s="2">
+        <v>35897647.06</v>
+      </c>
+      <c r="P31" s="2">
+        <v>30513000.0</v>
+      </c>
+      <c r="Q31" s="2">
+        <v>5384647.06</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="D32" s="3" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="E32" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="F32" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="G32" s="1">
         <v>30</v>
       </c>
       <c r="H32" s="2">
         <v>849680228.39</v>
       </c>
       <c r="I32" s="2">
         <v>567192768.63</v>
       </c>
       <c r="J32" s="2">
         <v>86747074.51</v>
       </c>
       <c r="K32" s="1">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="L32" s="2">
-        <v>274846708.44</v>
+        <v>295573462.35</v>
       </c>
       <c r="M32" s="2">
-        <v>183174086.42</v>
+        <v>198715536.74</v>
       </c>
       <c r="N32" s="2">
-        <v>28014860.24</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:14">
+        <v>30391787.94</v>
+      </c>
+      <c r="O32" s="2">
+        <v>2500000.0</v>
+      </c>
+      <c r="P32" s="2">
+        <v>2500000.0</v>
+      </c>
+      <c r="Q32" s="2"/>
+    </row>
+    <row r="33" spans="1:17">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="D33" s="3" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="E33" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="F33" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="G33" s="1">
         <v>7</v>
       </c>
       <c r="H33" s="2">
         <v>11640137.3</v>
       </c>
       <c r="I33" s="2">
         <v>7031468.91</v>
       </c>
       <c r="J33" s="2">
         <v>1075401.11</v>
       </c>
       <c r="K33" s="1">
         <v>7</v>
       </c>
       <c r="L33" s="2">
         <v>14829150.52</v>
       </c>
       <c r="M33" s="2">
         <v>7113836.93</v>
       </c>
       <c r="N33" s="2">
         <v>1087998.57</v>
       </c>
-    </row>
-    <row r="34" spans="1:14">
+      <c r="O33" s="2">
+        <v>5240949.34</v>
+      </c>
+      <c r="P33" s="2">
+        <v>4686773.91</v>
+      </c>
+      <c r="Q33" s="2">
+        <v>554175.43</v>
+      </c>
+    </row>
+    <row r="34" spans="1:17">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C34" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="E34" t="s">
         <v>99</v>
       </c>
-      <c r="D34" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F34" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="G34" s="1">
         <v>24</v>
       </c>
       <c r="H34" s="2">
         <v>647490970.24</v>
       </c>
       <c r="I34" s="2">
         <v>529644269.96</v>
       </c>
       <c r="J34" s="2">
         <v>90195721.58</v>
       </c>
       <c r="K34" s="1">
         <v>23</v>
       </c>
       <c r="L34" s="2">
         <v>638288759.62</v>
       </c>
       <c r="M34" s="2">
         <v>503820350.56</v>
       </c>
       <c r="N34" s="2">
         <v>87455807.0</v>
       </c>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34" s="2">
+        <v>46146915.31</v>
+      </c>
+      <c r="P34" s="2">
+        <v>42997856.8</v>
+      </c>
+      <c r="Q34" s="2">
+        <v>3149058.51</v>
+      </c>
+    </row>
+    <row r="35" spans="1:17">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="D35" s="3" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="E35" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F35" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="G35" s="1">
         <v>1</v>
       </c>
       <c r="H35" s="2">
         <v>238508235.3</v>
       </c>
       <c r="I35" s="2">
         <v>202732000.0</v>
       </c>
       <c r="J35" s="2">
         <v>35776235.3</v>
       </c>
       <c r="K35" s="1">
         <v>1</v>
       </c>
       <c r="L35" s="2">
         <v>238508235.3</v>
       </c>
       <c r="M35" s="2">
         <v>202732000.0</v>
       </c>
       <c r="N35" s="2">
         <v>35776235.3</v>
       </c>
-    </row>
-    <row r="36" spans="1:14">
+      <c r="O35" s="2">
+        <v>71795294.12</v>
+      </c>
+      <c r="P35" s="2">
+        <v>61026000.0</v>
+      </c>
+      <c r="Q35" s="2">
+        <v>10769294.12</v>
+      </c>
+    </row>
+    <row r="36" spans="1:17">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="E36" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="F36" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="G36" s="1">
         <v>1</v>
       </c>
       <c r="H36" s="2">
         <v>6704564.34</v>
       </c>
       <c r="I36" s="2">
         <v>5698879.69</v>
       </c>
       <c r="J36" s="2">
         <v>1005684.65</v>
       </c>
       <c r="K36" s="1">
         <v>1</v>
       </c>
       <c r="L36" s="2">
         <v>6704564.34</v>
       </c>
       <c r="M36" s="2">
         <v>5698879.69</v>
       </c>
       <c r="N36" s="2">
         <v>1005684.65</v>
       </c>
-    </row>
-    <row r="37" spans="1:14">
+      <c r="O36" s="2">
+        <v>6704564.34</v>
+      </c>
+      <c r="P36" s="2">
+        <v>5698879.69</v>
+      </c>
+      <c r="Q36" s="2">
+        <v>1005684.65</v>
+      </c>
+    </row>
+    <row r="37" spans="1:17">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D37" s="3" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="E37" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F37" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="G37" s="1">
         <v>1</v>
       </c>
       <c r="H37" s="2">
-        <v>19653332.8</v>
+        <v>18711123.24</v>
       </c>
       <c r="I37" s="2">
-        <v>16705332.88</v>
+        <v>15904454.75</v>
       </c>
       <c r="J37" s="2">
-        <v>2947999.92</v>
+        <v>2806668.49</v>
       </c>
       <c r="K37" s="1">
         <v>1</v>
       </c>
       <c r="L37" s="2">
-        <v>19653332.8</v>
+        <v>40572978.94</v>
       </c>
       <c r="M37" s="2">
-        <v>16705332.88</v>
+        <v>34487032.12</v>
       </c>
       <c r="N37" s="2">
-        <v>2947999.92</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:14">
+        <v>6085946.82</v>
+      </c>
+      <c r="O37" s="2">
+        <v>19651626.84</v>
+      </c>
+      <c r="P37" s="2">
+        <v>16703882.82</v>
+      </c>
+      <c r="Q37" s="2">
+        <v>2947744.02</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="E38" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="F38" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="G38" s="1">
         <v>1</v>
       </c>
       <c r="H38" s="2">
         <v>94830574.39</v>
       </c>
       <c r="I38" s="2">
         <v>80605988.23</v>
       </c>
       <c r="J38" s="2">
         <v>14224586.16</v>
       </c>
       <c r="K38" s="1">
         <v>1</v>
       </c>
       <c r="L38" s="2">
         <v>94830574.39</v>
       </c>
       <c r="M38" s="2">
         <v>80605988.23</v>
       </c>
       <c r="N38" s="2">
         <v>14224586.16</v>
       </c>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="O38" s="2">
+        <v>61934807.51</v>
+      </c>
+      <c r="P38" s="2">
+        <v>52644586.38</v>
+      </c>
+      <c r="Q38" s="2">
+        <v>9290221.13</v>
+      </c>
+    </row>
+    <row r="39" spans="1:17">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D39" s="3" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E39" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="F39" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="G39" s="1">
         <v>1</v>
       </c>
       <c r="H39" s="2">
         <v>1018200.66</v>
       </c>
       <c r="I39" s="2">
         <v>865470.56</v>
       </c>
       <c r="J39" s="2">
         <v>152730.1</v>
       </c>
       <c r="K39" s="1"/>
       <c r="L39" s="2"/>
       <c r="M39" s="2"/>
       <c r="N39" s="2"/>
-    </row>
-    <row r="40" spans="1:14">
+      <c r="O39" s="2"/>
+      <c r="P39" s="2"/>
+      <c r="Q39" s="2"/>
+    </row>
+    <row r="40" spans="1:17">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="E40" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="F40" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G40" s="1">
         <v>1</v>
       </c>
       <c r="H40" s="2">
         <v>79520000.0</v>
       </c>
       <c r="I40" s="2">
         <v>67592000.0</v>
       </c>
       <c r="J40" s="2">
         <v>11928000.0</v>
       </c>
       <c r="K40" s="1">
         <v>1</v>
       </c>
       <c r="L40" s="2">
         <v>79520000.0</v>
       </c>
       <c r="M40" s="2">
         <v>67592000.0</v>
       </c>
       <c r="N40" s="2">
         <v>11928000.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:14">
+      <c r="O40" s="2">
+        <v>30313487.0</v>
+      </c>
+      <c r="P40" s="2">
+        <v>26881954.91</v>
+      </c>
+      <c r="Q40" s="2">
+        <v>3431532.09</v>
+      </c>
+    </row>
+    <row r="41" spans="1:17">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D41" s="3" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E41" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="F41" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="G41" s="1">
         <v>1</v>
       </c>
       <c r="H41" s="2">
         <v>2004283.6</v>
       </c>
       <c r="I41" s="2">
         <v>1703641.06</v>
       </c>
       <c r="J41" s="2">
         <v>300642.54</v>
       </c>
       <c r="K41" s="1">
         <v>1</v>
       </c>
       <c r="L41" s="2">
         <v>2004283.6</v>
       </c>
       <c r="M41" s="2">
         <v>1703641.06</v>
       </c>
       <c r="N41" s="2">
         <v>300642.54</v>
       </c>
+      <c r="O41" s="2"/>
+      <c r="P41" s="2"/>
+      <c r="Q41" s="2"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>